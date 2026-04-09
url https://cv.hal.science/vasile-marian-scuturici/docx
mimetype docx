--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vasile-Marian Scuturici </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal operational planning of biomass district heating: Adaptation to air pollution episodes with LCA-based dynamic penalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Clausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 320, pp.135185. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2025.135185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling fast prediction of district heating networks transients via a physics-guided graph neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Clausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 370, pp.123634. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2024.123634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SQL query extensions for imprecise questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.101944. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.datak.2021.101944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Classification Feasibility Using Functional Dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.132-159. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-62271-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skeleton clustering by multi-robot monitoring for fall risk discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Deguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayama Daisuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigeru Takano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Volume 48, Issue 1, pp.75-115. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10844-015-0392-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Dependency Construction Based on Interval-based Event Dependencies Detection in Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Plantevit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20(2), pp.223--256. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/IDA-160803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données sémantique d’inventaires en cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Risler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, 18, pp.103-128. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ISI.18.2.103-128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-Bench: benchmarking in data-centric pervasive application development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Surdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Transactions on Large-Scale Data- and Knowledge-Centered Systems XI, 8290, pp.51-75. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-45269-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Approach to Collaborative Context-Aware Service Platform for Pervasive Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejigu Dejene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computers (JCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, 3, pp.40-50. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4304/jcp.3.1.40-50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Execution of Service Composition for Content Adaptation in Pervasive Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girma Berhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coquil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Digital Multimedia Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2008/851628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Approach to Model and Use Context for Adapting Applications in Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejigu Dejene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Journal of Systems and software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12, 80, pp.1973-1992. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2007.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A context aware Information sharing Middleware, for a dynamic pervasive computing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addisalem Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Journal on Computer Science and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing and Interpreting User Intention in Pervasive Service Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bihler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Digital Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, 4, pp.102-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Dynamic Control of Inertial District Energy Networks Through a Physics-Informed State-Space Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Clausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint European Conference on Machine Learning and Knowledge Discovery in Databases (ECML/PKDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Porto, Portugal. pp.76-94, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-06129-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information visualisation for industrial process monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Toufaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Miloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDEAS '23: International Database Engineered Applications Symposium Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Heraklion, France. pp.107-114, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3589462.3595631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Dependencies with Predicates: What Makes the g3-error Easy to Compute?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure-Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graph-Based Representation and Reasoning 28th International Conference on Conceptual Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Berlin (DE), Germany. pp.3-16, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-40960-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Machine Learning Framework to Select Surrogate Model of District Heating Network Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Clausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forum on Energy &amp; Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Science Tokyo, Dec 2023, Bali, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Processing of Air Gap Monitoring Signals in Hydro-Generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure-Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turbidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur de l'Aéronautique et de l'Espace [ISAE-SUPAERO], Jul 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions préliminaires sur l’utilisation des sciences des données pour l’évaluation des performances environnementales d’engins de transport sous température dirigée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Refrigeration (ICR2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institute of Refrigeration (IIF/IIR), Aug 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep Learning Approach for Painting Retrieval based on Genre Similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tess Masclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barrellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAP 2023 2nd International Workshop on Artificial Intelligence for Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Udine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Existence of a Function in a Dataset with the g3 Indicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure-Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Kuala Lumpur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDE53745.2022.00050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540513v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Large Time Series to Patterns Movies: Application to Airbus Helicopters Flight Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loic Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mechouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Conference on Advances in Databases and Information Systems (ADBIS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Tartu, Estonia. pp.213-226, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-82472-3_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADESIT: Visualize the Limits of your Data in a Machine Learning Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure-Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Very Large Data Bases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Copenhague, Denmark. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14778/3476311.3476318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242380v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualisation of Datasets for better classification models: Application to Airbus Helicopters Flight Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassia Daouayry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loic Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mechouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADBIS - 24th European Conference on Advances in Databases and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-54623-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Centric Helicopter Failure Anticipation: The MGB Oil Pressure Virtual Sensor Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassia Daouayry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mechouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loic Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Big Data (Big Data)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Los Angeles, United States. pp.1784-1793, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData47090.2019.9006532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ExplIQuE: Interactive Databases Exploration with SQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab F Ilyas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIKM '19: The 28th ACM International Conference on Information and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Beijing, France. pp.2877-2880, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3357384.3357847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First Experimental Study on Functional Dependencies for Imbalanced Datasets Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Information Search, Integration, and Personalization (ISIP2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Fukuoka, Japan. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30284-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience sur l'analyse des données d'un tunnelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2017 33ème conférence sur la Gestion de Données — Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686296v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Exploration with SQL using Machine Learning Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Surdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Extending Database Technology - EDBT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Venice, Italy. pp.96-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Injective Mapping Between Relations in Astrophysics Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicu Razvan Stancioiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhouari Nourine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Search, Integration, and Personalization 11th International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requêtes discriminantes pour l'exploration des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Surace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème conférence internationale francophone sur l'Extraction et la Gestion des Connaissance (EGC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Reims, France. pp.195-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-temporal Query Optimization Techniques in Decision Insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azhar Ait Ouassarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Averseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées (BDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Île de Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Business Trends from Data Evolution with Tornado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azhar Ait Ouassarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Averseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Seoul, South Korea. pp.1456-1459, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDE.2015.7113400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Query Processing Over Data, Streams and Services: Application to Robotics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Deguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einoshin Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADBIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Poitiers, France. pp.36-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-Robot Monitoring System Based on a Service-Oriented DBMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deguchi Yutaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayama Daisuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takano Shigeru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on PErvasive Technologies Related to Assistive Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rhodes, Greece. pp.47:1-47:8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Facilitating the Development of a Monitoring System with Autonomous Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einoshin Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deguchi Yutaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayama Daisuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takano Shigeru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-proceeding of the 4th International Workshop on Information Search, Integration, and Personalization (ISIP 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bangkok, Thailand. pp.57-70, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08732-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-view Onboard Clustering of Skeleton Data for Fall Risk Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayama Daisuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deguchi Yutaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takano Shigeru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Ambient Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Eindhoven, Pays-Bas. pp.258-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Dependency Detection Between Interval-Based Event Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Plantevit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Frontiers in Mining Complex Patterns - Third International Workshop, NFMCP, Held in Conjunction with ECML-PKDD, Nancy, France, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nancy, France. pp.132--146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaTHOS: Part-based Tree Hierarchy for Object Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreta Suta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Analysis of Images and Patterns (CAIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, York, United Kingdom. pp.393-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When TEDDY meets GrizzLY: Temporal Dependency Discovery for Triggering Road Deicing Operations (Demo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Plantevit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KDD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chicago, IL, United States. pp.1490-1493 </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2487575.2487706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ColisTrack: Testbed for a Pervasive Environment Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Extending Database Technology (EDBT'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Berlin, Germany. pp.574-577, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2247596.2247669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation sémantique des relations de dépendance entre les processus de l’analyse en cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Risler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France. pp.507-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic modelling of dependency relations between Life Cycle Analysis processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Risler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA Conferences, ICT-GLOW 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienna, Austria. pp.109-124, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32606-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CarbonDB: a Semantic Life Cycle Inventory Database (demo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Risler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Information and Knowledge Management (CIKM) 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Maui, Hawaï, United States. pp.2683-2685, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2396761.2398725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semantic Approach to Life Cycle Assessment Applied on Energy Environmental Impact Data Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Risler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Energy Data Management (EnDM 2012) in conjunction with EDBT 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Berlin, Allemagne, Germany. pp.87-94, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2320765.2320796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UbiWare: web-based dynamic data & service management platform for AmI (Poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Surdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Middleware Conference (Middleware'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Montreal, QC, Canada. pp.11:1-11:2, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2405153.2405164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing resource usage in stream processing systems: sizing window effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Surdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Database Engineering &amp; Applications Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lisbon, Portugal. pp.247-248, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2076623.2076658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASMi: self-adaptive Photo Annotation and Sharing Middleware of Mobile Ad-hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addisalem Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lajmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Pervasive Computing and Communications Workshops (PerComW 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Mannheim, Germany. pp.135-140, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERCOMW.2010.5470616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Anomalies in Data Streams using Statecharts (Demo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan-Mircea Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vuillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aris Ouksel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.635-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility Awareness for Information Sharing in MANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addisalem Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Fawaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Kansas City, United States. pp.221-223, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDM.2010.55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest-Awareness for Information Sharing in MANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addisalem Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Mobile P2P Data Management, Security and Trust (MP-DMST*) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Kanas City, Missouri, United States. pp.342-347, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDM.2010.69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALIAS: Alpine Hospital Networking for Improved Access to Telemedicine Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedInfo 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Cape Town, South Africa. pp.1554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Distributed Service Environments: A Data-oriented Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiMob'10, 6èmes Journées Francophones Mobilité et Ubiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Content Adaptation for a Dynamic Pervasive Computing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Bognanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA08. The Third International Conference on Information and Communication Technologies: from Theory to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Damascus, Syria. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4530186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Approach to Context Management and Reasoning in Ubiquitous Context-Aware Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejigu Dejene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second IEEE International Conference on Digital Information Management(ICDIM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Lyon, France. pp.500-505, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDIM.2007.4444272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données en environnement pervasif : support pour la proactivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Conil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème congrès INFORSID, Atelier GEDSIP : Gestion de données dans les systèmes d'information pervasifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Perros-Guirec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ontology-based approach to context modeling and reasoning in pervasive computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejene Ejigu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PerComW'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, New York, United States. pp.14-19, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERCOMW.2007.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ConAMi: Collaboration-Based Content Adaptation Middleware for Pervasive Computing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addisalem Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPS'07 : The IEEE International Conference on Pervasive Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Istanbul, Turkey. pp.189-192, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERSER.2007.4283915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collaborative Context-Aware Service Platform for Pervasive Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejigu Dejene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Annual IEEE International Conference on Information Technology: New Generations, ITNG 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Las Vegas, Nevada, United States. pp.297-302, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITNG.2007.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Sensitive Security Framework for Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Eric Pigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Universal Multiservice Networks (ECUMN 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Toulouse, France. pp.391-400, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECUMN.2007.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAMi: a self-adaptive information sharing middleware for a dynamic pervasive computing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addisalem Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Wireless Applications and Computing, WAC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Composition-Based Content Adaptation for Pervasive Computing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addisalem Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wireless Applications and Computing 2007 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Using Context in Adapting Applications to Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejigu Dejene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Pervasive Services (ICPS'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lyon, France. pp.111-120, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERSER.2006.1652214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positioning Support in Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejigu Dejene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pervasive Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERSER.2006.1652202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une architecture pervasive sécurisée : PerSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Eric Pigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiMob'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France. pp.147-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling User Intention in Pervasive Service Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bihler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2005 IFIP International Conference on Embedded And Ubiquitous Computing (EUC'2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Nagasaki, Japan. pp.977-986, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11596356_97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing and Interpreting User Intention in Pervasive Service Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bihler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference On Signal-Image Technology and Internet–Based Systems (SITIS'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Yaoundé, Cameroon. pp.183-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance prédictive d'hélicoptère à partir de données d'usage : Application à la Boite de Transmission Principale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassia Daouayry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loïc Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mechouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence Francophone sur l'Extraction et de Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Metz, France. pp.361-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de complétion de requêtes SQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR1757682. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion continue des données dans les applications pervasives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SQL Query Completion for Data Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INSA Lyon. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId198"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vasile-Marian Scuturici </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the g3-error with Relaxed Equality: Complexity, Algorithms and Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure--Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3800938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal operational planning of biomass district heating: Adaptation to air pollution episodes with LCA-based dynamic penalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Clausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 320, pp.135185. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2025.135185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling fast prediction of district heating networks transients via a physics-guided graph neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Clausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 370, pp.123634. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2024.123634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SQL query extensions for imprecise questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.101944. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.datak.2021.101944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Classification Feasibility Using Functional Dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.132-159. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-62271-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skeleton clustering by multi-robot monitoring for fall risk discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Deguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayama Daisuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigeru Takano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Volume 48, Issue 1, pp.75-115. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10844-015-0392-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Dependency Construction Based on Interval-based Event Dependencies Detection in Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Plantevit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20(2), pp.223--256. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/IDA-160803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données sémantique d’inventaires en cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Risler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, 18, pp.103-128. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ISI.18.2.103-128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-Bench: benchmarking in data-centric pervasive application development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Surdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Transactions on Large-Scale Data- and Knowledge-Centered Systems XI, 8290, pp.51-75. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-45269-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Approach to Collaborative Context-Aware Service Platform for Pervasive Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejigu Dejene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computers (JCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, 3, pp.40-50. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4304/jcp.3.1.40-50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Execution of Service Composition for Content Adaptation in Pervasive Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girma Berhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coquil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Digital Multimedia Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2008/851628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A context aware Information sharing Middleware, for a dynamic pervasive computing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addisalem Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Journal on Computer Science and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Approach to Model and Use Context for Adapting Applications in Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejigu Dejene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Journal of Systems and software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12, 80, pp.1973-1992. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2007.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing and Interpreting User Intention in Pervasive Service Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bihler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Digital Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, 4, pp.102-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Dynamic Control of Inertial District Energy Networks Through a Physics-Informed State-Space Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Clausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint European Conference on Machine Learning and Knowledge Discovery in Databases (ECML/PKDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Porto, Portugal. pp.76-94, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-06129-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information visualisation for industrial process monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Toufaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Miloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDEAS '23: International Database Engineered Applications Symposium Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Heraklion, France. pp.107-114, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3589462.3595631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Dependencies with Predicates: What Makes the g3-error Easy to Compute?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure-Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graph-Based Representation and Reasoning 28th International Conference on Conceptual Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Berlin (DE), Germany. pp.3-16, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-40960-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Processing of Air Gap Monitoring Signals in Hydro-Generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure-Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turbidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur de l'Aéronautique et de l'Espace [ISAE-SUPAERO], Jul 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Machine Learning Framework to Select Surrogate Model of District Heating Network Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Clausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forum on Energy &amp; Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Science Tokyo, Dec 2023, Bali, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep Learning Approach for Painting Retrieval based on Genre Similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tess Masclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barrellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAP 2023 2nd International Workshop on Artificial Intelligence for Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Udine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions préliminaires sur l’utilisation des sciences des données pour l’évaluation des performances environnementales d’engins de transport sous température dirigée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Refrigeration (ICR2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institute of Refrigeration (IIF/IIR), Aug 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Existence of a Function in a Dataset with the g3 Indicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure-Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Kuala Lumpur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDE53745.2022.00050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540513v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Large Time Series to Patterns Movies: Application to Airbus Helicopters Flight Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loic Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mechouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Conference on Advances in Databases and Information Systems (ADBIS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Tartu, Estonia. pp.213-226, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-82472-3_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADESIT: Visualize the Limits of your Data in a Machine Learning Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure-Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Very Large Data Bases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Copenhague, Denmark. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14778/3476311.3476318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242380v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualisation of Datasets for better classification models: Application to Airbus Helicopters Flight Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassia Daouayry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loic Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mechouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADBIS - 24th European Conference on Advances in Databases and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-54623-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Centric Helicopter Failure Anticipation: The MGB Oil Pressure Virtual Sensor Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassia Daouayry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mechouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loic Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Big Data (Big Data)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Los Angeles, United States. pp.1784-1793, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData47090.2019.9006532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ExplIQuE: Interactive Databases Exploration with SQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab F Ilyas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIKM '19: The 28th ACM International Conference on Information and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Beijing, France. pp.2877-2880, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3357384.3357847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First Experimental Study on Functional Dependencies for Imbalanced Datasets Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Information Search, Integration, and Personalization (ISIP2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Fukuoka, Japan. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30284-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Exploration with SQL using Machine Learning Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Surdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Extending Database Technology - EDBT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Venice, Italy. pp.96-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience sur l'analyse des données d'un tunnelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2017 33ème conférence sur la Gestion de Données — Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686296v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Injective Mapping Between Relations in Astrophysics Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicu Razvan Stancioiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhouari Nourine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Search, Integration, and Personalization 11th International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requêtes discriminantes pour l'exploration des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Surace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème conférence internationale francophone sur l'Extraction et la Gestion des Connaissance (EGC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Reims, France. pp.195-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-temporal Query Optimization Techniques in Decision Insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azhar Ait Ouassarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Averseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées (BDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Île de Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Business Trends from Data Evolution with Tornado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azhar Ait Ouassarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Averseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Seoul, South Korea. pp.1456-1459, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDE.2015.7113400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Query Processing Over Data, Streams and Services: Application to Robotics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Deguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einoshin Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADBIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Poitiers, France. pp.36-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-Robot Monitoring System Based on a Service-Oriented DBMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deguchi Yutaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayama Daisuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takano Shigeru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on PErvasive Technologies Related to Assistive Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rhodes, Greece. pp.47:1-47:8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Facilitating the Development of a Monitoring System with Autonomous Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einoshin Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deguchi Yutaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayama Daisuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takano Shigeru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-proceeding of the 4th International Workshop on Information Search, Integration, and Personalization (ISIP 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bangkok, Thailand. pp.57-70, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08732-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-view Onboard Clustering of Skeleton Data for Fall Risk Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayama Daisuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deguchi Yutaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takano Shigeru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Ambient Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Eindhoven, Pays-Bas. pp.258-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Dependency Detection Between Interval-Based Event Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Plantevit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Frontiers in Mining Complex Patterns - Third International Workshop, NFMCP, Held in Conjunction with ECML-PKDD, Nancy, France, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nancy, France. pp.132--146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaTHOS: Part-based Tree Hierarchy for Object Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreta Suta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Analysis of Images and Patterns (CAIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, York, United Kingdom. pp.393-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When TEDDY meets GrizzLY: Temporal Dependency Discovery for Triggering Road Deicing Operations (Demo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Plantevit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KDD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chicago, IL, United States. pp.1490-1493 </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2487575.2487706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ColisTrack: Testbed for a Pervasive Environment Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Extending Database Technology (EDBT'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Berlin, Germany. pp.574-577, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2247596.2247669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation sémantique des relations de dépendance entre les processus de l’analyse en cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Risler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France. pp.507-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic modelling of dependency relations between Life Cycle Analysis processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Risler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA Conferences, ICT-GLOW 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienna, Austria. pp.109-124, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32606-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CarbonDB: a Semantic Life Cycle Inventory Database (demo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Risler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Information and Knowledge Management (CIKM) 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Maui, Hawaï, United States. pp.2683-2685, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2396761.2398725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semantic Approach to Life Cycle Assessment Applied on Energy Environmental Impact Data Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Risler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Energy Data Management (EnDM 2012) in conjunction with EDBT 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Berlin, Allemagne, Germany. pp.87-94, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2320765.2320796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UbiWare: web-based dynamic data & service management platform for AmI (Poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Surdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Middleware Conference (Middleware'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Montreal, QC, Canada. pp.11:1-11:2, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2405153.2405164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing resource usage in stream processing systems: sizing window effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Surdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Database Engineering &amp; Applications Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lisbon, Portugal. pp.247-248, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2076623.2076658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility Awareness for Information Sharing in MANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addisalem Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Fawaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Kansas City, United States. pp.221-223, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDM.2010.55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASMi: self-adaptive Photo Annotation and Sharing Middleware of Mobile Ad-hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addisalem Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lajmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Pervasive Computing and Communications Workshops (PerComW 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Mannheim, Germany. pp.135-140, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERCOMW.2010.5470616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Anomalies in Data Streams using Statecharts (Demo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan-Mircea Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vuillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aris Ouksel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.635-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALIAS: Alpine Hospital Networking for Improved Access to Telemedicine Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedInfo 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Cape Town, South Africa. pp.1554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest-Awareness for Information Sharing in MANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addisalem Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Mobile P2P Data Management, Security and Trust (MP-DMST*) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Kanas City, Missouri, United States. pp.342-347, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDM.2010.69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Distributed Service Environments: A Data-oriented Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiMob'10, 6èmes Journées Francophones Mobilité et Ubiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Content Adaptation for a Dynamic Pervasive Computing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Bognanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA08. The Third International Conference on Information and Communication Technologies: from Theory to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Damascus, Syria. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4530186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Approach to Context Management and Reasoning in Ubiquitous Context-Aware Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejigu Dejene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second IEEE International Conference on Digital Information Management(ICDIM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Lyon, France. pp.500-505, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDIM.2007.4444272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ConAMi: Collaboration-Based Content Adaptation Middleware for Pervasive Computing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addisalem Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPS'07 : The IEEE International Conference on Pervasive Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Istanbul, Turkey. pp.189-192, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERSER.2007.4283915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ontology-based approach to context modeling and reasoning in pervasive computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejene Ejigu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PerComW'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, New York, United States. pp.14-19, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERCOMW.2007.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données en environnement pervasif : support pour la proactivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Conil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème congrès INFORSID, Atelier GEDSIP : Gestion de données dans les systèmes d'information pervasifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Perros-Guirec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collaborative Context-Aware Service Platform for Pervasive Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejigu Dejene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Annual IEEE International Conference on Information Technology: New Generations, ITNG 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Las Vegas, Nevada, United States. pp.297-302, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITNG.2007.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Sensitive Security Framework for Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Eric Pigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Universal Multiservice Networks (ECUMN 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Toulouse, France. pp.391-400, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECUMN.2007.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAMi: a self-adaptive information sharing middleware for a dynamic pervasive computing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addisalem Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Wireless Applications and Computing, WAC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Composition-Based Content Adaptation for Pervasive Computing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addisalem Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wireless Applications and Computing 2007 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Using Context in Adapting Applications to Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejigu Dejene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Pervasive Services (ICPS'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lyon, France. pp.111-120, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERSER.2006.1652214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positioning Support in Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejigu Dejene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pervasive Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERSER.2006.1652202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une architecture pervasive sécurisée : PerSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Eric Pigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiMob'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France. pp.147-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling User Intention in Pervasive Service Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bihler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2005 IFIP International Conference on Embedded And Ubiquitous Computing (EUC'2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Nagasaki, Japan. pp.977-986, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11596356_97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing and Interpreting User Intention in Pervasive Service Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bihler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference On Signal-Image Technology and Internet–Based Systems (SITIS'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Yaoundé, Cameroon. pp.183-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance prédictive d'hélicoptère à partir de données d'usage : Application à la Boite de Transmission Principale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassia Daouayry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loïc Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mechouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence Francophone sur l'Extraction et de Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Metz, France. pp.361-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de complétion de requêtes SQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR1757682. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion continue des données dans les applications pervasives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SQL Query Completion for Data Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INSA Lyon. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId201"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023092v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Boussaid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile-Marian Scuturici" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clausse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2025.135185" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644563v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.123634" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417003v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Guilly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2021.101944" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108892v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-62271-1_5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246048v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Deguchi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayama Daisuke" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeru Takano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-015-0392-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130544v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plantevit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-160803" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339222v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bertin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pinon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Risler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.18.2.103-128" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-J0QR564W-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339246v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Surdu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gripay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45269-7_3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500590v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejigu Dejene" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcp.3.1.40-50" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584485v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaser Fawaz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girma Berhe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coquil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/851628" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514469v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Chaari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2007.03.010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHWPWR0Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502069v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Addisalem Negash" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584420v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bihler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300969v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06129-4_5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211236v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Toufaili" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Miloudi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589462.3595631" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193389v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vilmin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure-Giovagnoli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40960-8_1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023109v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165630v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Turbidi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540506v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marcy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fertel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Cavalier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bonjour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222381v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Masclef" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Scuturici" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barrellon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540513v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE53745.2022.00050" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325749v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chazelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loic Maisonneuve" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mechouche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82472-3_16" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242380v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3476311.3476318" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933410v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassia Daouayry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54623-6_4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118362v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData47090.2019.9006532" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118337v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab F Ilyas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357384.3357847" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190890v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30284-9_8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686296v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455715v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cumin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672571v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicu Razvan Stancioiu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhouari Nourine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fouchez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400473v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rouge" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Surace" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228962v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azhar Ait Ouassarah" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Averseng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fournet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Revol" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170156v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2015.7113400" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235191v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einoshin Suzuki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271908v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deguchi Yutaka" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takano Shigeru" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301041v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08732-0_5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313186v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979495v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339200v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreta Suta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miguet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339189v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraboulet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2487575.2487706" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010240v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lesueur" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lumineau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2247596.2247669" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353001v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353002v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32606-6_9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353060v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2396761.2398725" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352962v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2320765.2320796" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353139v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2405153.2405164" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354522v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2076623.2076658" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381451v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lajmi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2010.5470616" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381632v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Mircea Suciu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Ouksel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381479v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM.2010.55" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381462v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM.2010.69" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010301v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Sassi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Flory" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381527v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584483v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bognanni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530186" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584473v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2007.4444272" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583237v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Conil" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624654v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejene Ejigu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2007.22" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584468v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2007.4283915" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584456v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITNG.2007.49" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501722v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Eric Pigeot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECUMN.2007.13" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614527v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584464v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514631v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2006.1652214" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593598v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2006.1652202" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583233v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584399v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11596356_97" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N4B57DW7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584404v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010295v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Maisonneuve" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130581v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479003v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703346v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563970v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure--Giovagnoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vilmin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile-Marian Scuturici" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3800938" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023092v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Boussaid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clausse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2025.135185" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644563v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.123634" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417003v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Guilly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2021.101944" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-62271-1_5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246048v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Deguchi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayama Daisuke" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeru Takano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-015-0392-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130544v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plantevit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-160803" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339222v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bertin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pinon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Risler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.18.2.103-128" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-J0QR564W-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339246v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Surdu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gripay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45269-7_3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500590v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejigu Dejene" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcp.3.1.40-50" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584485v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaser Fawaz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girma Berhe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coquil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/851628" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502069v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Addisalem Negash" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514469v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Chaari" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2007.03.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHWPWR0Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584420v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bihler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300969v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06129-4_5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211236v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Toufaili" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Miloudi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589462.3595631" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193389v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure-Giovagnoli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40960-8_1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165630v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Turbidi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023109v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222381v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Masclef" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Scuturici" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barrellon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540506v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marcy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fertel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Cavalier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bonjour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540513v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE53745.2022.00050" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325749v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chazelle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loic Maisonneuve" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mechouche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82472-3_16" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242380v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3476311.3476318" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933410v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassia Daouayry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54623-6_4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118362v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData47090.2019.9006532" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118337v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab F Ilyas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357384.3357847" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190890v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30284-9_8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455715v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cumin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686296v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672571v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicu Razvan Stancioiu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhouari Nourine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fouchez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400473v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rouge" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Surace" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228962v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azhar Ait Ouassarah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Averseng" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fournet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Revol" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170156v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2015.7113400" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235191v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einoshin Suzuki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271908v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deguchi Yutaka" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takano Shigeru" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301041v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08732-0_5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313186v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979495v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339200v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreta Suta" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miguet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339189v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraboulet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2487575.2487706" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010240v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lesueur" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lumineau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2247596.2247669" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353001v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353002v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32606-6_9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353060v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2396761.2398725" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352962v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2320765.2320796" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353139v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2405153.2405164" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354522v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2076623.2076658" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381479v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM.2010.55" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381451v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lajmi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2010.5470616" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381632v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Mircea Suciu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Ouksel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010301v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Sassi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Flory" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381462v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM.2010.69" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381527v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584483v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bognanni" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530186" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584473v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2007.4444272" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584468v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2007.4283915" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624654v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejene Ejigu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2007.22" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583237v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Conil" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584456v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITNG.2007.49" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501722v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Eric Pigeot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECUMN.2007.13" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614527v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584464v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514631v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2006.1652214" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593598v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2006.1652202" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583233v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584399v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11596356_97" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N4B57DW7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584404v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010295v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Maisonneuve" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130581v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479003v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703346v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>