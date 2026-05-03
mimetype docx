--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vasile-Marian Scuturici </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the g3-error with Relaxed Equality: Complexity, Algorithms and Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure--Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3800938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal operational planning of biomass district heating: Adaptation to air pollution episodes with LCA-based dynamic penalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Clausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 320, pp.135185. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2025.135185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling fast prediction of district heating networks transients via a physics-guided graph neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Clausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 370, pp.123634. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2024.123634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SQL query extensions for imprecise questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.101944. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.datak.2021.101944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Classification Feasibility Using Functional Dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.132-159. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-62271-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skeleton clustering by multi-robot monitoring for fall risk discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Deguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayama Daisuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigeru Takano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Volume 48, Issue 1, pp.75-115. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10844-015-0392-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Dependency Construction Based on Interval-based Event Dependencies Detection in Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Plantevit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20(2), pp.223--256. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/IDA-160803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données sémantique d’inventaires en cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Risler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, 18, pp.103-128. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ISI.18.2.103-128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-Bench: benchmarking in data-centric pervasive application development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Surdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Transactions on Large-Scale Data- and Knowledge-Centered Systems XI, 8290, pp.51-75. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-45269-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Approach to Collaborative Context-Aware Service Platform for Pervasive Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejigu Dejene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computers (JCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, 3, pp.40-50. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4304/jcp.3.1.40-50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Execution of Service Composition for Content Adaptation in Pervasive Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girma Berhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coquil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Digital Multimedia Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2008/851628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A context aware Information sharing Middleware, for a dynamic pervasive computing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addisalem Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Journal on Computer Science and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Approach to Model and Use Context for Adapting Applications in Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejigu Dejene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Journal of Systems and software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12, 80, pp.1973-1992. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2007.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing and Interpreting User Intention in Pervasive Service Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bihler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Digital Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, 4, pp.102-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Dynamic Control of Inertial District Energy Networks Through a Physics-Informed State-Space Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Clausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint European Conference on Machine Learning and Knowledge Discovery in Databases (ECML/PKDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Porto, Portugal. pp.76-94, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-06129-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information visualisation for industrial process monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Toufaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Miloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDEAS '23: International Database Engineered Applications Symposium Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Heraklion, France. pp.107-114, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3589462.3595631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Dependencies with Predicates: What Makes the g3-error Easy to Compute?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure-Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graph-Based Representation and Reasoning 28th International Conference on Conceptual Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Berlin (DE), Germany. pp.3-16, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-40960-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Processing of Air Gap Monitoring Signals in Hydro-Generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure-Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turbidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur de l'Aéronautique et de l'Espace [ISAE-SUPAERO], Jul 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Machine Learning Framework to Select Surrogate Model of District Heating Network Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Clausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forum on Energy &amp; Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Science Tokyo, Dec 2023, Bali, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep Learning Approach for Painting Retrieval based on Genre Similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tess Masclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barrellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAP 2023 2nd International Workshop on Artificial Intelligence for Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Udine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions préliminaires sur l’utilisation des sciences des données pour l’évaluation des performances environnementales d’engins de transport sous température dirigée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Refrigeration (ICR2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institute of Refrigeration (IIF/IIR), Aug 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Existence of a Function in a Dataset with the g3 Indicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure-Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Kuala Lumpur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDE53745.2022.00050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540513v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Large Time Series to Patterns Movies: Application to Airbus Helicopters Flight Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loic Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mechouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Conference on Advances in Databases and Information Systems (ADBIS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Tartu, Estonia. pp.213-226, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-82472-3_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADESIT: Visualize the Limits of your Data in a Machine Learning Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure-Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Very Large Data Bases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Copenhague, Denmark. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14778/3476311.3476318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242380v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualisation of Datasets for better classification models: Application to Airbus Helicopters Flight Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassia Daouayry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loic Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mechouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADBIS - 24th European Conference on Advances in Databases and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-54623-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Centric Helicopter Failure Anticipation: The MGB Oil Pressure Virtual Sensor Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassia Daouayry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mechouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loic Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Big Data (Big Data)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Los Angeles, United States. pp.1784-1793, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData47090.2019.9006532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ExplIQuE: Interactive Databases Exploration with SQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab F Ilyas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIKM '19: The 28th ACM International Conference on Information and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Beijing, France. pp.2877-2880, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3357384.3357847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First Experimental Study on Functional Dependencies for Imbalanced Datasets Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Information Search, Integration, and Personalization (ISIP2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Fukuoka, Japan. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30284-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Exploration with SQL using Machine Learning Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Surdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Extending Database Technology - EDBT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Venice, Italy. pp.96-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience sur l'analyse des données d'un tunnelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2017 33ème conférence sur la Gestion de Données — Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686296v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Injective Mapping Between Relations in Astrophysics Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicu Razvan Stancioiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhouari Nourine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Search, Integration, and Personalization 11th International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requêtes discriminantes pour l'exploration des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Surace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème conférence internationale francophone sur l'Extraction et la Gestion des Connaissance (EGC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Reims, France. pp.195-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-temporal Query Optimization Techniques in Decision Insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azhar Ait Ouassarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Averseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées (BDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Île de Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Business Trends from Data Evolution with Tornado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azhar Ait Ouassarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Averseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Seoul, South Korea. pp.1456-1459, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDE.2015.7113400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Query Processing Over Data, Streams and Services: Application to Robotics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Deguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einoshin Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADBIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Poitiers, France. pp.36-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-Robot Monitoring System Based on a Service-Oriented DBMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deguchi Yutaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayama Daisuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takano Shigeru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on PErvasive Technologies Related to Assistive Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rhodes, Greece. pp.47:1-47:8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Facilitating the Development of a Monitoring System with Autonomous Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einoshin Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deguchi Yutaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayama Daisuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takano Shigeru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-proceeding of the 4th International Workshop on Information Search, Integration, and Personalization (ISIP 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bangkok, Thailand. pp.57-70, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08732-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-view Onboard Clustering of Skeleton Data for Fall Risk Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayama Daisuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deguchi Yutaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takano Shigeru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Ambient Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Eindhoven, Pays-Bas. pp.258-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Dependency Detection Between Interval-Based Event Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Plantevit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Frontiers in Mining Complex Patterns - Third International Workshop, NFMCP, Held in Conjunction with ECML-PKDD, Nancy, France, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nancy, France. pp.132--146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaTHOS: Part-based Tree Hierarchy for Object Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreta Suta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Analysis of Images and Patterns (CAIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, York, United Kingdom. pp.393-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When TEDDY meets GrizzLY: Temporal Dependency Discovery for Triggering Road Deicing Operations (Demo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Plantevit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KDD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chicago, IL, United States. pp.1490-1493 </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2487575.2487706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ColisTrack: Testbed for a Pervasive Environment Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Extending Database Technology (EDBT'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Berlin, Germany. pp.574-577, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2247596.2247669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation sémantique des relations de dépendance entre les processus de l’analyse en cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Risler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France. pp.507-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic modelling of dependency relations between Life Cycle Analysis processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Risler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA Conferences, ICT-GLOW 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienna, Austria. pp.109-124, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32606-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CarbonDB: a Semantic Life Cycle Inventory Database (demo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Risler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Information and Knowledge Management (CIKM) 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Maui, Hawaï, United States. pp.2683-2685, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2396761.2398725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semantic Approach to Life Cycle Assessment Applied on Energy Environmental Impact Data Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Risler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Energy Data Management (EnDM 2012) in conjunction with EDBT 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Berlin, Allemagne, Germany. pp.87-94, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2320765.2320796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UbiWare: web-based dynamic data & service management platform for AmI (Poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Surdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Middleware Conference (Middleware'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Montreal, QC, Canada. pp.11:1-11:2, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2405153.2405164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing resource usage in stream processing systems: sizing window effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Surdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Database Engineering &amp; Applications Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lisbon, Portugal. pp.247-248, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2076623.2076658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility Awareness for Information Sharing in MANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addisalem Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Fawaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Kansas City, United States. pp.221-223, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDM.2010.55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASMi: self-adaptive Photo Annotation and Sharing Middleware of Mobile Ad-hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addisalem Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lajmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Pervasive Computing and Communications Workshops (PerComW 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Mannheim, Germany. pp.135-140, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERCOMW.2010.5470616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Anomalies in Data Streams using Statecharts (Demo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan-Mircea Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vuillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aris Ouksel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.635-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALIAS: Alpine Hospital Networking for Improved Access to Telemedicine Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedInfo 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Cape Town, South Africa. pp.1554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest-Awareness for Information Sharing in MANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addisalem Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Mobile P2P Data Management, Security and Trust (MP-DMST*) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Kanas City, Missouri, United States. pp.342-347, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDM.2010.69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Distributed Service Environments: A Data-oriented Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiMob'10, 6èmes Journées Francophones Mobilité et Ubiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Content Adaptation for a Dynamic Pervasive Computing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Bognanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA08. The Third International Conference on Information and Communication Technologies: from Theory to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Damascus, Syria. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4530186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Approach to Context Management and Reasoning in Ubiquitous Context-Aware Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejigu Dejene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second IEEE International Conference on Digital Information Management(ICDIM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Lyon, France. pp.500-505, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDIM.2007.4444272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ConAMi: Collaboration-Based Content Adaptation Middleware for Pervasive Computing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addisalem Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPS'07 : The IEEE International Conference on Pervasive Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Istanbul, Turkey. pp.189-192, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERSER.2007.4283915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ontology-based approach to context modeling and reasoning in pervasive computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejene Ejigu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PerComW'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, New York, United States. pp.14-19, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERCOMW.2007.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données en environnement pervasif : support pour la proactivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Conil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème congrès INFORSID, Atelier GEDSIP : Gestion de données dans les systèmes d'information pervasifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Perros-Guirec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collaborative Context-Aware Service Platform for Pervasive Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejigu Dejene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Annual IEEE International Conference on Information Technology: New Generations, ITNG 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Las Vegas, Nevada, United States. pp.297-302, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITNG.2007.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Sensitive Security Framework for Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Eric Pigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Universal Multiservice Networks (ECUMN 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Toulouse, France. pp.391-400, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECUMN.2007.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAMi: a self-adaptive information sharing middleware for a dynamic pervasive computing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addisalem Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Wireless Applications and Computing, WAC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Composition-Based Content Adaptation for Pervasive Computing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addisalem Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wireless Applications and Computing 2007 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Using Context in Adapting Applications to Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejigu Dejene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Pervasive Services (ICPS'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lyon, France. pp.111-120, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERSER.2006.1652214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positioning Support in Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejigu Dejene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pervasive Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERSER.2006.1652202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une architecture pervasive sécurisée : PerSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Eric Pigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiMob'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France. pp.147-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling User Intention in Pervasive Service Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bihler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2005 IFIP International Conference on Embedded And Ubiquitous Computing (EUC'2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Nagasaki, Japan. pp.977-986, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11596356_97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing and Interpreting User Intention in Pervasive Service Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bihler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference On Signal-Image Technology and Internet–Based Systems (SITIS'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Yaoundé, Cameroon. pp.183-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance prédictive d'hélicoptère à partir de données d'usage : Application à la Boite de Transmission Principale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassia Daouayry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loïc Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mechouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence Francophone sur l'Extraction et de Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Metz, France. pp.361-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de complétion de requêtes SQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR1757682. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion continue des données dans les applications pervasives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SQL Query Completion for Data Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INSA Lyon. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId201"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vasile-Marian Scuturici </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the g3-error with Relaxed Equality: Complexity, Algorithms and Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure--Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3800938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal operational planning of biomass district heating: Adaptation to air pollution episodes with LCA-based dynamic penalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Clausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 320, pp.135185. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2025.135185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling fast prediction of district heating networks transients via a physics-guided graph neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Clausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 370, pp.123634. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2024.123634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SQL query extensions for imprecise questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.101944. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.datak.2021.101944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Classification Feasibility Using Functional Dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.132-159. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-62271-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skeleton clustering by multi-robot monitoring for fall risk discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Deguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayama Daisuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigeru Takano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Volume 48, Issue 1, pp.75-115. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10844-015-0392-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Dependency Construction Based on Interval-based Event Dependencies Detection in Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Plantevit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20(2), pp.223--256. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/IDA-160803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données sémantique d’inventaires en cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Risler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, 18, pp.103-128. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ISI.18.2.103-128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-Bench: benchmarking in data-centric pervasive application development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Surdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Transactions on Large-Scale Data- and Knowledge-Centered Systems XI, 8290, pp.51-75. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-45269-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Execution of Service Composition for Content Adaptation in Pervasive Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girma Berhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coquil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Digital Multimedia Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2008/851628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Approach to Collaborative Context-Aware Service Platform for Pervasive Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejigu Dejene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computers (JCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, 3, pp.40-50. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4304/jcp.3.1.40-50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A context aware Information sharing Middleware, for a dynamic pervasive computing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addisalem Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Journal on Computer Science and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Approach to Model and Use Context for Adapting Applications in Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejigu Dejene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Journal of Systems and software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12, 80, pp.1973-1992. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2007.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing and Interpreting User Intention in Pervasive Service Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bihler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Digital Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, 4, pp.102-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Dynamic Control of Inertial District Energy Networks Through a Physics-Informed State-Space Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Clausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint European Conference on Machine Learning and Knowledge Discovery in Databases (ECML/PKDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Porto, Portugal. pp.76-94, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-06129-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep Learning Approach for Painting Retrieval based on Genre Similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tess Masclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barrellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAP 2023 2nd International Workshop on Artificial Intelligence for Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Udine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions préliminaires sur l’utilisation des sciences des données pour l’évaluation des performances environnementales d’engins de transport sous température dirigée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Refrigeration (ICR2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institute of Refrigeration (IIF/IIR), Aug 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information visualisation for industrial process monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Toufaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Miloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDEAS '23: International Database Engineered Applications Symposium Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Heraklion, France. pp.107-114, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3589462.3595631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Machine Learning Framework to Select Surrogate Model of District Heating Network Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Clausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forum on Energy &amp; Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Science Tokyo, Dec 2023, Bali, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Processing of Air Gap Monitoring Signals in Hydro-Generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure-Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turbidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur de l'Aéronautique et de l'Espace [ISAE-SUPAERO], Jul 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Dependencies with Predicates: What Makes the g3-error Easy to Compute?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure-Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graph-Based Representation and Reasoning 28th International Conference on Conceptual Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Berlin (DE), Germany. pp.3-16, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-40960-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Existence of a Function in a Dataset with the g3 Indicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure-Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Kuala Lumpur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDE53745.2022.00050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540513v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADESIT: Visualize the Limits of your Data in a Machine Learning Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure-Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Very Large Data Bases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Copenhague, Denmark. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14778/3476311.3476318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242380v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Large Time Series to Patterns Movies: Application to Airbus Helicopters Flight Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loic Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mechouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Conference on Advances in Databases and Information Systems (ADBIS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Tartu, Estonia. pp.213-226, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-82472-3_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualisation of Datasets for better classification models: Application to Airbus Helicopters Flight Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassia Daouayry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loic Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mechouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADBIS - 24th European Conference on Advances in Databases and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-54623-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Centric Helicopter Failure Anticipation: The MGB Oil Pressure Virtual Sensor Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassia Daouayry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mechouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loic Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Big Data (Big Data)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Los Angeles, United States. pp.1784-1793, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData47090.2019.9006532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ExplIQuE: Interactive Databases Exploration with SQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab F Ilyas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIKM '19: The 28th ACM International Conference on Information and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Beijing, France. pp.2877-2880, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3357384.3357847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First Experimental Study on Functional Dependencies for Imbalanced Datasets Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Information Search, Integration, and Personalization (ISIP2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Fukuoka, Japan. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30284-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Exploration with SQL using Machine Learning Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Surdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Extending Database Technology - EDBT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Venice, Italy. pp.96-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience sur l'analyse des données d'un tunnelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2017 33ème conférence sur la Gestion de Données — Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686296v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Injective Mapping Between Relations in Astrophysics Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicu Razvan Stancioiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhouari Nourine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Search, Integration, and Personalization 11th International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requêtes discriminantes pour l'exploration des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Surace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème conférence internationale francophone sur l'Extraction et la Gestion des Connaissance (EGC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Reims, France. pp.195-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Query Processing Over Data, Streams and Services: Application to Robotics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Deguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einoshin Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADBIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Poitiers, France. pp.36-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Business Trends from Data Evolution with Tornado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azhar Ait Ouassarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Averseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Seoul, South Korea. pp.1456-1459, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDE.2015.7113400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-temporal Query Optimization Techniques in Decision Insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azhar Ait Ouassarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Averseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées (BDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Île de Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Dependency Detection Between Interval-Based Event Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Plantevit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Frontiers in Mining Complex Patterns - Third International Workshop, NFMCP, Held in Conjunction with ECML-PKDD, Nancy, France, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nancy, France. pp.132--146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-Robot Monitoring System Based on a Service-Oriented DBMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deguchi Yutaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayama Daisuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takano Shigeru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on PErvasive Technologies Related to Assistive Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rhodes, Greece. pp.47:1-47:8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Facilitating the Development of a Monitoring System with Autonomous Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einoshin Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deguchi Yutaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayama Daisuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takano Shigeru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-proceeding of the 4th International Workshop on Information Search, Integration, and Personalization (ISIP 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bangkok, Thailand. pp.57-70, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08732-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-view Onboard Clustering of Skeleton Data for Fall Risk Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayama Daisuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deguchi Yutaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takano Shigeru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Ambient Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Eindhoven, Pays-Bas. pp.258-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaTHOS: Part-based Tree Hierarchy for Object Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreta Suta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Analysis of Images and Patterns (CAIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, York, United Kingdom. pp.393-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When TEDDY meets GrizzLY: Temporal Dependency Discovery for Triggering Road Deicing Operations (Demo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Plantevit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KDD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chicago, IL, United States. pp.1490-1493 </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2487575.2487706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semantic Approach to Life Cycle Assessment Applied on Energy Environmental Impact Data Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Risler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Energy Data Management (EnDM 2012) in conjunction with EDBT 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Berlin, Allemagne, Germany. pp.87-94, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2320765.2320796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UbiWare: web-based dynamic data & service management platform for AmI (Poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Surdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Middleware Conference (Middleware'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Montreal, QC, Canada. pp.11:1-11:2, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2405153.2405164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ColisTrack: Testbed for a Pervasive Environment Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Extending Database Technology (EDBT'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Berlin, Germany. pp.574-577, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2247596.2247669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation sémantique des relations de dépendance entre les processus de l’analyse en cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Risler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France. pp.507-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic modelling of dependency relations between Life Cycle Analysis processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Risler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA Conferences, ICT-GLOW 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienna, Austria. pp.109-124, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32606-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CarbonDB: a Semantic Life Cycle Inventory Database (demo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Risler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Information and Knowledge Management (CIKM) 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Maui, Hawaï, United States. pp.2683-2685, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2396761.2398725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing resource usage in stream processing systems: sizing window effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Surdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Database Engineering &amp; Applications Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lisbon, Portugal. pp.247-248, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2076623.2076658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Distributed Service Environments: A Data-oriented Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiMob'10, 6èmes Journées Francophones Mobilité et Ubiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility Awareness for Information Sharing in MANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addisalem Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Fawaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Kansas City, United States. pp.221-223, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDM.2010.55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASMi: self-adaptive Photo Annotation and Sharing Middleware of Mobile Ad-hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addisalem Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lajmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Pervasive Computing and Communications Workshops (PerComW 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Mannheim, Germany. pp.135-140, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERCOMW.2010.5470616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Anomalies in Data Streams using Statecharts (Demo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan-Mircea Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vuillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aris Ouksel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.635-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest-Awareness for Information Sharing in MANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addisalem Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Mobile P2P Data Management, Security and Trust (MP-DMST*) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Kanas City, Missouri, United States. pp.342-347, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDM.2010.69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALIAS: Alpine Hospital Networking for Improved Access to Telemedicine Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedInfo 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Cape Town, South Africa. pp.1554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Content Adaptation for a Dynamic Pervasive Computing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Bognanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA08. The Third International Conference on Information and Communication Technologies: from Theory to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Damascus, Syria. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4530186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Composition-Based Content Adaptation for Pervasive Computing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addisalem Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wireless Applications and Computing 2007 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Approach to Context Management and Reasoning in Ubiquitous Context-Aware Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejigu Dejene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second IEEE International Conference on Digital Information Management(ICDIM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Lyon, France. pp.500-505, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDIM.2007.4444272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ConAMi: Collaboration-Based Content Adaptation Middleware for Pervasive Computing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addisalem Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPS'07 : The IEEE International Conference on Pervasive Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Istanbul, Turkey. pp.189-192, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERSER.2007.4283915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ontology-based approach to context modeling and reasoning in pervasive computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejene Ejigu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PerComW'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, New York, United States. pp.14-19, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERCOMW.2007.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données en environnement pervasif : support pour la proactivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Conil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème congrès INFORSID, Atelier GEDSIP : Gestion de données dans les systèmes d'information pervasifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Perros-Guirec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collaborative Context-Aware Service Platform for Pervasive Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejigu Dejene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Annual IEEE International Conference on Information Technology: New Generations, ITNG 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Las Vegas, Nevada, United States. pp.297-302, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITNG.2007.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Sensitive Security Framework for Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Eric Pigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Universal Multiservice Networks (ECUMN 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Toulouse, France. pp.391-400, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECUMN.2007.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAMi: a self-adaptive information sharing middleware for a dynamic pervasive computing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addisalem Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Wireless Applications and Computing, WAC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une architecture pervasive sécurisée : PerSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Eric Pigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiMob'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France. pp.147-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Using Context in Adapting Applications to Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejigu Dejene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Pervasive Services (ICPS'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lyon, France. pp.111-120, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERSER.2006.1652214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positioning Support in Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejigu Dejene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pervasive Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERSER.2006.1652202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling User Intention in Pervasive Service Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bihler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2005 IFIP International Conference on Embedded And Ubiquitous Computing (EUC'2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Nagasaki, Japan. pp.977-986, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11596356_97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing and Interpreting User Intention in Pervasive Service Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bihler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference On Signal-Image Technology and Internet–Based Systems (SITIS'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Yaoundé, Cameroon. pp.183-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance prédictive d'hélicoptère à partir de données d'usage : Application à la Boite de Transmission Principale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassia Daouayry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loïc Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mechouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence Francophone sur l'Extraction et de Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Metz, France. pp.361-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de complétion de requêtes SQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR1757682. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion continue des données dans les applications pervasives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SQL Query Completion for Data Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INSA Lyon. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId201"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563970v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure--Giovagnoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vilmin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile-Marian Scuturici" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3800938" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023092v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Boussaid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clausse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2025.135185" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644563v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.123634" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417003v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Guilly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2021.101944" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-62271-1_5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246048v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Deguchi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayama Daisuke" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeru Takano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-015-0392-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130544v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plantevit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-160803" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339222v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bertin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pinon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Risler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.18.2.103-128" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-J0QR564W-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339246v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Surdu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gripay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45269-7_3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500590v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejigu Dejene" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcp.3.1.40-50" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584485v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaser Fawaz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girma Berhe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coquil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/851628" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502069v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Addisalem Negash" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514469v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Chaari" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2007.03.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHWPWR0Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584420v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bihler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300969v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06129-4_5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211236v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Toufaili" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Miloudi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589462.3595631" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193389v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure-Giovagnoli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40960-8_1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165630v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Turbidi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023109v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222381v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Masclef" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Scuturici" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barrellon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540506v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marcy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fertel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Cavalier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bonjour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540513v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE53745.2022.00050" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325749v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chazelle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loic Maisonneuve" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mechouche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82472-3_16" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242380v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3476311.3476318" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933410v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassia Daouayry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54623-6_4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118362v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData47090.2019.9006532" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118337v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab F Ilyas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357384.3357847" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190890v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30284-9_8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455715v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cumin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686296v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672571v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicu Razvan Stancioiu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhouari Nourine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fouchez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400473v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rouge" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Surace" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228962v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azhar Ait Ouassarah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Averseng" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fournet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Revol" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170156v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2015.7113400" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235191v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einoshin Suzuki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271908v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deguchi Yutaka" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takano Shigeru" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301041v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08732-0_5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313186v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979495v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339200v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreta Suta" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miguet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339189v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraboulet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2487575.2487706" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010240v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lesueur" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lumineau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2247596.2247669" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353001v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353002v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32606-6_9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353060v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2396761.2398725" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352962v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2320765.2320796" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353139v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2405153.2405164" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354522v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2076623.2076658" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381479v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM.2010.55" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381451v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lajmi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2010.5470616" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381632v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Mircea Suciu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Ouksel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010301v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Sassi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Flory" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381462v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM.2010.69" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381527v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584483v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bognanni" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530186" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584473v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2007.4444272" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584468v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2007.4283915" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624654v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejene Ejigu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2007.22" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583237v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Conil" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584456v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITNG.2007.49" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501722v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Eric Pigeot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECUMN.2007.13" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614527v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584464v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514631v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2006.1652214" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593598v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2006.1652202" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583233v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584399v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11596356_97" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N4B57DW7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584404v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010295v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Maisonneuve" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130581v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479003v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703346v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563970v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure--Giovagnoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vilmin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile-Marian Scuturici" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3800938" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023092v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Boussaid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clausse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2025.135185" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644563v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.123634" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417003v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Guilly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2021.101944" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-62271-1_5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246048v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Deguchi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayama Daisuke" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeru Takano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-015-0392-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130544v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plantevit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-160803" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339222v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bertin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pinon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Risler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.18.2.103-128" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-J0QR564W-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339246v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Surdu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gripay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45269-7_3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584485v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaser Fawaz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girma Berhe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coquil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/851628" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500590v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejigu Dejene" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcp.3.1.40-50" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502069v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Addisalem Negash" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514469v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Chaari" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2007.03.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHWPWR0Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584420v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bihler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300969v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06129-4_5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222381v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Masclef" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Scuturici" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barrellon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540506v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marcy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fertel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Cavalier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bonjour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211236v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Toufaili" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Miloudi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589462.3595631" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023109v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165630v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure-Giovagnoli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Turbidi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193389v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40960-8_1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540513v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE53745.2022.00050" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242380v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3476311.3476318" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325749v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chazelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loic Maisonneuve" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mechouche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82472-3_16" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933410v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassia Daouayry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54623-6_4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118362v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData47090.2019.9006532" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118337v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab F Ilyas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357384.3357847" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190890v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30284-9_8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455715v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cumin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686296v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672571v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicu Razvan Stancioiu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhouari Nourine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fouchez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400473v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rouge" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Surace" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235191v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einoshin Suzuki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170156v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azhar Ait Ouassarah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Averseng" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fournet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Revol" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2015.7113400" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228962v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979495v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271908v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deguchi Yutaka" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takano Shigeru" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301041v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08732-0_5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313186v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339200v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreta Suta" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miguet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339189v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraboulet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2487575.2487706" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352962v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2320765.2320796" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353139v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2405153.2405164" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010240v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lesueur" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lumineau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2247596.2247669" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353001v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353002v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32606-6_9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353060v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2396761.2398725" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354522v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2076623.2076658" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381527v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381479v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM.2010.55" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381451v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lajmi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2010.5470616" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381632v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Mircea Suciu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Ouksel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381462v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM.2010.69" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010301v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Sassi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Flory" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584483v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bognanni" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530186" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584464v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584473v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2007.4444272" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584468v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2007.4283915" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624654v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejene Ejigu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2007.22" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583237v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Conil" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584456v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITNG.2007.49" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501722v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Eric Pigeot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECUMN.2007.13" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614527v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583233v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514631v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2006.1652214" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593598v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2006.1652202" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584399v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11596356_97" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N4B57DW7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584404v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010295v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Maisonneuve" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130581v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479003v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703346v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>