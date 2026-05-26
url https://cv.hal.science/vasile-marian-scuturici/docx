--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vasile-Marian Scuturici </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the g3-error with Relaxed Equality: Complexity, Algorithms and Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure--Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3800938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal operational planning of biomass district heating: Adaptation to air pollution episodes with LCA-based dynamic penalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Clausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 320, pp.135185. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2025.135185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling fast prediction of district heating networks transients via a physics-guided graph neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Clausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 370, pp.123634. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2024.123634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SQL query extensions for imprecise questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.101944. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.datak.2021.101944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Classification Feasibility Using Functional Dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.132-159. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-62271-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skeleton clustering by multi-robot monitoring for fall risk discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Deguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayama Daisuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigeru Takano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Volume 48, Issue 1, pp.75-115. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10844-015-0392-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Dependency Construction Based on Interval-based Event Dependencies Detection in Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Plantevit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20(2), pp.223--256. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/IDA-160803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données sémantique d’inventaires en cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Risler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, 18, pp.103-128. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ISI.18.2.103-128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-Bench: benchmarking in data-centric pervasive application development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Surdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Transactions on Large-Scale Data- and Knowledge-Centered Systems XI, 8290, pp.51-75. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-45269-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Execution of Service Composition for Content Adaptation in Pervasive Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girma Berhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coquil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Digital Multimedia Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2008/851628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Approach to Collaborative Context-Aware Service Platform for Pervasive Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejigu Dejene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computers (JCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, 3, pp.40-50. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4304/jcp.3.1.40-50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A context aware Information sharing Middleware, for a dynamic pervasive computing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addisalem Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Journal on Computer Science and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Approach to Model and Use Context for Adapting Applications in Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejigu Dejene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Journal of Systems and software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12, 80, pp.1973-1992. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2007.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing and Interpreting User Intention in Pervasive Service Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bihler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Digital Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, 4, pp.102-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Dynamic Control of Inertial District Energy Networks Through a Physics-Informed State-Space Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Clausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint European Conference on Machine Learning and Knowledge Discovery in Databases (ECML/PKDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Porto, Portugal. pp.76-94, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-06129-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep Learning Approach for Painting Retrieval based on Genre Similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tess Masclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barrellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAP 2023 2nd International Workshop on Artificial Intelligence for Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Udine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions préliminaires sur l’utilisation des sciences des données pour l’évaluation des performances environnementales d’engins de transport sous température dirigée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Refrigeration (ICR2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institute of Refrigeration (IIF/IIR), Aug 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information visualisation for industrial process monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Toufaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Miloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDEAS '23: International Database Engineered Applications Symposium Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Heraklion, France. pp.107-114, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3589462.3595631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Machine Learning Framework to Select Surrogate Model of District Heating Network Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Clausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forum on Energy &amp; Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Science Tokyo, Dec 2023, Bali, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Processing of Air Gap Monitoring Signals in Hydro-Generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure-Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turbidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur de l'Aéronautique et de l'Espace [ISAE-SUPAERO], Jul 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Dependencies with Predicates: What Makes the g3-error Easy to Compute?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure-Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graph-Based Representation and Reasoning 28th International Conference on Conceptual Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Berlin (DE), Germany. pp.3-16, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-40960-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Existence of a Function in a Dataset with the g3 Indicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure-Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Kuala Lumpur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDE53745.2022.00050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540513v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADESIT: Visualize the Limits of your Data in a Machine Learning Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure-Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Very Large Data Bases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Copenhague, Denmark. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14778/3476311.3476318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242380v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Large Time Series to Patterns Movies: Application to Airbus Helicopters Flight Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loic Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mechouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Conference on Advances in Databases and Information Systems (ADBIS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Tartu, Estonia. pp.213-226, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-82472-3_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualisation of Datasets for better classification models: Application to Airbus Helicopters Flight Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassia Daouayry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loic Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mechouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADBIS - 24th European Conference on Advances in Databases and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-54623-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Centric Helicopter Failure Anticipation: The MGB Oil Pressure Virtual Sensor Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassia Daouayry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mechouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loic Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Big Data (Big Data)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Los Angeles, United States. pp.1784-1793, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData47090.2019.9006532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ExplIQuE: Interactive Databases Exploration with SQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab F Ilyas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIKM '19: The 28th ACM International Conference on Information and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Beijing, France. pp.2877-2880, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3357384.3357847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First Experimental Study on Functional Dependencies for Imbalanced Datasets Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Information Search, Integration, and Personalization (ISIP2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Fukuoka, Japan. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30284-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Exploration with SQL using Machine Learning Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Surdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Extending Database Technology - EDBT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Venice, Italy. pp.96-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience sur l'analyse des données d'un tunnelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2017 33ème conférence sur la Gestion de Données — Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686296v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Injective Mapping Between Relations in Astrophysics Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicu Razvan Stancioiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhouari Nourine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Search, Integration, and Personalization 11th International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requêtes discriminantes pour l'exploration des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Surace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème conférence internationale francophone sur l'Extraction et la Gestion des Connaissance (EGC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Reims, France. pp.195-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Query Processing Over Data, Streams and Services: Application to Robotics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Deguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einoshin Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADBIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Poitiers, France. pp.36-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Business Trends from Data Evolution with Tornado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azhar Ait Ouassarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Averseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Seoul, South Korea. pp.1456-1459, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDE.2015.7113400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-temporal Query Optimization Techniques in Decision Insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azhar Ait Ouassarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Averseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées (BDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Île de Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Dependency Detection Between Interval-Based Event Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Plantevit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Frontiers in Mining Complex Patterns - Third International Workshop, NFMCP, Held in Conjunction with ECML-PKDD, Nancy, France, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nancy, France. pp.132--146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-Robot Monitoring System Based on a Service-Oriented DBMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deguchi Yutaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayama Daisuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takano Shigeru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on PErvasive Technologies Related to Assistive Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rhodes, Greece. pp.47:1-47:8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Facilitating the Development of a Monitoring System with Autonomous Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einoshin Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deguchi Yutaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayama Daisuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takano Shigeru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-proceeding of the 4th International Workshop on Information Search, Integration, and Personalization (ISIP 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bangkok, Thailand. pp.57-70, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08732-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-view Onboard Clustering of Skeleton Data for Fall Risk Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayama Daisuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deguchi Yutaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takano Shigeru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Ambient Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Eindhoven, Pays-Bas. pp.258-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaTHOS: Part-based Tree Hierarchy for Object Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreta Suta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Analysis of Images and Patterns (CAIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, York, United Kingdom. pp.393-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When TEDDY meets GrizzLY: Temporal Dependency Discovery for Triggering Road Deicing Operations (Demo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Plantevit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KDD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chicago, IL, United States. pp.1490-1493 </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2487575.2487706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semantic Approach to Life Cycle Assessment Applied on Energy Environmental Impact Data Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Risler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Energy Data Management (EnDM 2012) in conjunction with EDBT 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Berlin, Allemagne, Germany. pp.87-94, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2320765.2320796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UbiWare: web-based dynamic data & service management platform for AmI (Poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Surdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Middleware Conference (Middleware'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Montreal, QC, Canada. pp.11:1-11:2, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2405153.2405164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ColisTrack: Testbed for a Pervasive Environment Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Extending Database Technology (EDBT'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Berlin, Germany. pp.574-577, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2247596.2247669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation sémantique des relations de dépendance entre les processus de l’analyse en cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Risler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France. pp.507-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic modelling of dependency relations between Life Cycle Analysis processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Risler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA Conferences, ICT-GLOW 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienna, Austria. pp.109-124, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32606-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CarbonDB: a Semantic Life Cycle Inventory Database (demo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Risler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Information and Knowledge Management (CIKM) 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Maui, Hawaï, United States. pp.2683-2685, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2396761.2398725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing resource usage in stream processing systems: sizing window effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Surdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Database Engineering &amp; Applications Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lisbon, Portugal. pp.247-248, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2076623.2076658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Distributed Service Environments: A Data-oriented Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiMob'10, 6èmes Journées Francophones Mobilité et Ubiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility Awareness for Information Sharing in MANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addisalem Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Fawaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Kansas City, United States. pp.221-223, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDM.2010.55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASMi: self-adaptive Photo Annotation and Sharing Middleware of Mobile Ad-hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addisalem Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lajmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Pervasive Computing and Communications Workshops (PerComW 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Mannheim, Germany. pp.135-140, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERCOMW.2010.5470616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Anomalies in Data Streams using Statecharts (Demo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan-Mircea Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vuillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aris Ouksel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.635-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest-Awareness for Information Sharing in MANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addisalem Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Mobile P2P Data Management, Security and Trust (MP-DMST*) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Kanas City, Missouri, United States. pp.342-347, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDM.2010.69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALIAS: Alpine Hospital Networking for Improved Access to Telemedicine Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedInfo 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Cape Town, South Africa. pp.1554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Content Adaptation for a Dynamic Pervasive Computing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Bognanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA08. The Third International Conference on Information and Communication Technologies: from Theory to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Damascus, Syria. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4530186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Composition-Based Content Adaptation for Pervasive Computing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addisalem Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wireless Applications and Computing 2007 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Approach to Context Management and Reasoning in Ubiquitous Context-Aware Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejigu Dejene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second IEEE International Conference on Digital Information Management(ICDIM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Lyon, France. pp.500-505, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDIM.2007.4444272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ConAMi: Collaboration-Based Content Adaptation Middleware for Pervasive Computing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addisalem Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPS'07 : The IEEE International Conference on Pervasive Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Istanbul, Turkey. pp.189-192, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERSER.2007.4283915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ontology-based approach to context modeling and reasoning in pervasive computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejene Ejigu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PerComW'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, New York, United States. pp.14-19, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERCOMW.2007.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données en environnement pervasif : support pour la proactivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Conil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème congrès INFORSID, Atelier GEDSIP : Gestion de données dans les systèmes d'information pervasifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Perros-Guirec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collaborative Context-Aware Service Platform for Pervasive Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejigu Dejene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Annual IEEE International Conference on Information Technology: New Generations, ITNG 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Las Vegas, Nevada, United States. pp.297-302, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITNG.2007.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Sensitive Security Framework for Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Eric Pigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Universal Multiservice Networks (ECUMN 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Toulouse, France. pp.391-400, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECUMN.2007.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAMi: a self-adaptive information sharing middleware for a dynamic pervasive computing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addisalem Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Wireless Applications and Computing, WAC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une architecture pervasive sécurisée : PerSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Eric Pigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiMob'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France. pp.147-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Using Context in Adapting Applications to Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejigu Dejene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Pervasive Services (ICPS'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lyon, France. pp.111-120, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERSER.2006.1652214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positioning Support in Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejigu Dejene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pervasive Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERSER.2006.1652202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling User Intention in Pervasive Service Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bihler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2005 IFIP International Conference on Embedded And Ubiquitous Computing (EUC'2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Nagasaki, Japan. pp.977-986, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11596356_97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing and Interpreting User Intention in Pervasive Service Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bihler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference On Signal-Image Technology and Internet–Based Systems (SITIS'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Yaoundé, Cameroon. pp.183-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance prédictive d'hélicoptère à partir de données d'usage : Application à la Boite de Transmission Principale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassia Daouayry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loïc Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mechouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence Francophone sur l'Extraction et de Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Metz, France. pp.361-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de complétion de requêtes SQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR1757682. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion continue des données dans les applications pervasives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SQL Query Completion for Data Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INSA Lyon. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId201"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vasile-Marian Scuturici </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the g3-error with Relaxed Equality: Complexity, Algorithms and Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure--Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3800938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal operational planning of biomass district heating: Adaptation to air pollution episodes with LCA-based dynamic penalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Clausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 320, pp.135185. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2025.135185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling fast prediction of district heating networks transients via a physics-guided graph neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Clausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 370, pp.123634. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2024.123634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SQL query extensions for imprecise questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.101944. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.datak.2021.101944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Classification Feasibility Using Functional Dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.132-159. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-62271-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skeleton clustering by multi-robot monitoring for fall risk discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Deguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayama Daisuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigeru Takano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Volume 48, Issue 1, pp.75-115. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10844-015-0392-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Dependency Construction Based on Interval-based Event Dependencies Detection in Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Plantevit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20(2), pp.223--256. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/IDA-160803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données sémantique d’inventaires en cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Risler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, 18, pp.103-128. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ISI.18.2.103-128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-Bench: benchmarking in data-centric pervasive application development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Surdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Transactions on Large-Scale Data- and Knowledge-Centered Systems XI, 8290, pp.51-75. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-45269-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Approach to Collaborative Context-Aware Service Platform for Pervasive Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejigu Dejene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computers (JCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, 3, pp.40-50. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4304/jcp.3.1.40-50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Execution of Service Composition for Content Adaptation in Pervasive Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girma Berhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coquil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Digital Multimedia Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2008/851628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A context aware Information sharing Middleware, for a dynamic pervasive computing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addisalem Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Journal on Computer Science and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Approach to Model and Use Context for Adapting Applications in Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejigu Dejene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Journal of Systems and software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12, 80, pp.1973-1992. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2007.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing and Interpreting User Intention in Pervasive Service Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bihler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Digital Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, 4, pp.102-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Dynamic Control of Inertial District Energy Networks Through a Physics-Informed State-Space Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Clausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint European Conference on Machine Learning and Knowledge Discovery in Databases (ECML/PKDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Porto, Portugal. pp.76-94, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-06129-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information visualisation for industrial process monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Toufaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Miloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDEAS '23: International Database Engineered Applications Symposium Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Heraklion, France. pp.107-114, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3589462.3595631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Machine Learning Framework to Select Surrogate Model of District Heating Network Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Clausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forum on Energy &amp; Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Science Tokyo, Dec 2023, Bali, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Processing of Air Gap Monitoring Signals in Hydro-Generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure-Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turbidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur de l'Aéronautique et de l'Espace [ISAE-SUPAERO], Jul 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Dependencies with Predicates: What Makes the g3-error Easy to Compute?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure-Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graph-Based Representation and Reasoning 28th International Conference on Conceptual Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Berlin (DE), Germany. pp.3-16, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-40960-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep Learning Approach for Painting Retrieval based on Genre Similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tess Masclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barrellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAP 2023 2nd International Workshop on Artificial Intelligence for Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Udine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions préliminaires sur l’utilisation des sciences des données pour l’évaluation des performances environnementales d’engins de transport sous température dirigée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Refrigeration (ICR2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institute of Refrigeration (IIF/IIR), Aug 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Existence of a Function in a Dataset with the g3 Indicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure-Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Kuala Lumpur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDE53745.2022.00050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540513v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Large Time Series to Patterns Movies: Application to Airbus Helicopters Flight Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loic Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mechouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Conference on Advances in Databases and Information Systems (ADBIS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Tartu, Estonia. pp.213-226, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-82472-3_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADESIT: Visualize the Limits of your Data in a Machine Learning Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure-Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Very Large Data Bases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Copenhague, Denmark. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14778/3476311.3476318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242380v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualisation of Datasets for better classification models: Application to Airbus Helicopters Flight Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassia Daouayry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loic Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mechouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADBIS - 24th European Conference on Advances in Databases and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-54623-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Centric Helicopter Failure Anticipation: The MGB Oil Pressure Virtual Sensor Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassia Daouayry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mechouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loic Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Big Data (Big Data)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Los Angeles, United States. pp.1784-1793, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData47090.2019.9006532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ExplIQuE: Interactive Databases Exploration with SQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab F Ilyas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIKM '19: The 28th ACM International Conference on Information and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Beijing, France. pp.2877-2880, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3357384.3357847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First Experimental Study on Functional Dependencies for Imbalanced Datasets Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Information Search, Integration, and Personalization (ISIP2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Fukuoka, Japan. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30284-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Exploration with SQL using Machine Learning Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Surdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Extending Database Technology - EDBT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Venice, Italy. pp.96-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience sur l'analyse des données d'un tunnelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2017 33ème conférence sur la Gestion de Données — Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686296v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Injective Mapping Between Relations in Astrophysics Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicu Razvan Stancioiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhouari Nourine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Search, Integration, and Personalization 11th International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requêtes discriminantes pour l'exploration des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Surace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème conférence internationale francophone sur l'Extraction et la Gestion des Connaissance (EGC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Reims, France. pp.195-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-temporal Query Optimization Techniques in Decision Insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azhar Ait Ouassarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Averseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées (BDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Île de Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Business Trends from Data Evolution with Tornado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azhar Ait Ouassarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Averseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Seoul, South Korea. pp.1456-1459, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDE.2015.7113400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Query Processing Over Data, Streams and Services: Application to Robotics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Deguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einoshin Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADBIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Poitiers, France. pp.36-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-Robot Monitoring System Based on a Service-Oriented DBMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deguchi Yutaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayama Daisuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takano Shigeru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on PErvasive Technologies Related to Assistive Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rhodes, Greece. pp.47:1-47:8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Facilitating the Development of a Monitoring System with Autonomous Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einoshin Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deguchi Yutaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayama Daisuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takano Shigeru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-proceeding of the 4th International Workshop on Information Search, Integration, and Personalization (ISIP 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bangkok, Thailand. pp.57-70, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08732-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-view Onboard Clustering of Skeleton Data for Fall Risk Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayama Daisuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deguchi Yutaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takano Shigeru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Ambient Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Eindhoven, Pays-Bas. pp.258-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Dependency Detection Between Interval-Based Event Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Plantevit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Frontiers in Mining Complex Patterns - Third International Workshop, NFMCP, Held in Conjunction with ECML-PKDD, Nancy, France, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nancy, France. pp.132--146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaTHOS: Part-based Tree Hierarchy for Object Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreta Suta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Analysis of Images and Patterns (CAIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, York, United Kingdom. pp.393-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When TEDDY meets GrizzLY: Temporal Dependency Discovery for Triggering Road Deicing Operations (Demo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Plantevit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KDD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chicago, IL, United States. pp.1490-1493 </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2487575.2487706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ColisTrack: Testbed for a Pervasive Environment Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Extending Database Technology (EDBT'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Berlin, Germany. pp.574-577, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2247596.2247669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation sémantique des relations de dépendance entre les processus de l’analyse en cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Risler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France. pp.507-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic modelling of dependency relations between Life Cycle Analysis processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Risler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA Conferences, ICT-GLOW 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienna, Austria. pp.109-124, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32606-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CarbonDB: a Semantic Life Cycle Inventory Database (demo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Risler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Information and Knowledge Management (CIKM) 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Maui, Hawaï, United States. pp.2683-2685, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2396761.2398725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semantic Approach to Life Cycle Assessment Applied on Energy Environmental Impact Data Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Risler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Energy Data Management (EnDM 2012) in conjunction with EDBT 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Berlin, Allemagne, Germany. pp.87-94, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2320765.2320796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UbiWare: web-based dynamic data & service management platform for AmI (Poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Surdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Middleware Conference (Middleware'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Montreal, QC, Canada. pp.11:1-11:2, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2405153.2405164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing resource usage in stream processing systems: sizing window effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Surdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Database Engineering &amp; Applications Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lisbon, Portugal. pp.247-248, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2076623.2076658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Anomalies in Data Streams using Statecharts (Demo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan-Mircea Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vuillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aris Ouksel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.635-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASMi: self-adaptive Photo Annotation and Sharing Middleware of Mobile Ad-hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addisalem Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lajmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Pervasive Computing and Communications Workshops (PerComW 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Mannheim, Germany. pp.135-140, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERCOMW.2010.5470616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility Awareness for Information Sharing in MANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addisalem Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Fawaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Kansas City, United States. pp.221-223, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDM.2010.55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest-Awareness for Information Sharing in MANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addisalem Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Mobile P2P Data Management, Security and Trust (MP-DMST*) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Kanas City, Missouri, United States. pp.342-347, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDM.2010.69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALIAS: Alpine Hospital Networking for Improved Access to Telemedicine Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedInfo 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Cape Town, South Africa. pp.1554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Distributed Service Environments: A Data-oriented Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiMob'10, 6èmes Journées Francophones Mobilité et Ubiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Content Adaptation for a Dynamic Pervasive Computing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Bognanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA08. The Third International Conference on Information and Communication Technologies: from Theory to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Damascus, Syria. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4530186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Approach to Context Management and Reasoning in Ubiquitous Context-Aware Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejigu Dejene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second IEEE International Conference on Digital Information Management(ICDIM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Lyon, France. pp.500-505, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDIM.2007.4444272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ConAMi: Collaboration-Based Content Adaptation Middleware for Pervasive Computing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addisalem Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPS'07 : The IEEE International Conference on Pervasive Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Istanbul, Turkey. pp.189-192, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERSER.2007.4283915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données en environnement pervasif : support pour la proactivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Conil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème congrès INFORSID, Atelier GEDSIP : Gestion de données dans les systèmes d'information pervasifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Perros-Guirec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ontology-based approach to context modeling and reasoning in pervasive computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejene Ejigu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PerComW'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, New York, United States. pp.14-19, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERCOMW.2007.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collaborative Context-Aware Service Platform for Pervasive Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejigu Dejene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Annual IEEE International Conference on Information Technology: New Generations, ITNG 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Las Vegas, Nevada, United States. pp.297-302, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITNG.2007.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Sensitive Security Framework for Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Eric Pigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Universal Multiservice Networks (ECUMN 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Toulouse, France. pp.391-400, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECUMN.2007.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAMi: a self-adaptive information sharing middleware for a dynamic pervasive computing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addisalem Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Wireless Applications and Computing, WAC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Composition-Based Content Adaptation for Pervasive Computing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addisalem Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wireless Applications and Computing 2007 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Using Context in Adapting Applications to Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejigu Dejene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Pervasive Services (ICPS'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lyon, France. pp.111-120, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERSER.2006.1652214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positioning Support in Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejigu Dejene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pervasive Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERSER.2006.1652202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une architecture pervasive sécurisée : PerSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Eric Pigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiMob'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France. pp.147-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling User Intention in Pervasive Service Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bihler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2005 IFIP International Conference on Embedded And Ubiquitous Computing (EUC'2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Nagasaki, Japan. pp.977-986, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11596356_97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing and Interpreting User Intention in Pervasive Service Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bihler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference On Signal-Image Technology and Internet–Based Systems (SITIS'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Yaoundé, Cameroon. pp.183-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance prédictive d'hélicoptère à partir de données d'usage : Application à la Boite de Transmission Principale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassia Daouayry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loïc Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mechouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence Francophone sur l'Extraction et de Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Metz, France. pp.361-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de complétion de requêtes SQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR1757682. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion continue des données dans les applications pervasives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SQL Query Completion for Data Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INSA Lyon. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId201"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563970v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure--Giovagnoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vilmin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile-Marian Scuturici" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3800938" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023092v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Boussaid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clausse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2025.135185" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644563v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.123634" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417003v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Guilly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2021.101944" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-62271-1_5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246048v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Deguchi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayama Daisuke" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeru Takano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-015-0392-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130544v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plantevit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-160803" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339222v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bertin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pinon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Risler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.18.2.103-128" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-J0QR564W-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339246v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Surdu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gripay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45269-7_3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584485v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaser Fawaz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girma Berhe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coquil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/851628" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500590v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejigu Dejene" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcp.3.1.40-50" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502069v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Addisalem Negash" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514469v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Chaari" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2007.03.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHWPWR0Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584420v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bihler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300969v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06129-4_5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222381v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Masclef" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Scuturici" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barrellon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540506v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marcy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fertel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Cavalier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bonjour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211236v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Toufaili" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Miloudi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589462.3595631" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023109v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165630v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure-Giovagnoli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Turbidi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193389v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40960-8_1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540513v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE53745.2022.00050" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242380v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3476311.3476318" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325749v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chazelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loic Maisonneuve" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mechouche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82472-3_16" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933410v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassia Daouayry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54623-6_4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118362v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData47090.2019.9006532" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118337v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab F Ilyas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357384.3357847" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190890v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30284-9_8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455715v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cumin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686296v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672571v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicu Razvan Stancioiu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhouari Nourine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fouchez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400473v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rouge" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Surace" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235191v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einoshin Suzuki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170156v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azhar Ait Ouassarah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Averseng" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fournet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Revol" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2015.7113400" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228962v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979495v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271908v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deguchi Yutaka" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takano Shigeru" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301041v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08732-0_5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313186v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339200v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreta Suta" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miguet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339189v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraboulet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2487575.2487706" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352962v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2320765.2320796" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353139v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2405153.2405164" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010240v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lesueur" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lumineau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2247596.2247669" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353001v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353002v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32606-6_9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353060v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2396761.2398725" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354522v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2076623.2076658" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381527v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381479v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM.2010.55" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381451v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lajmi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2010.5470616" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381632v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Mircea Suciu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Ouksel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381462v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM.2010.69" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010301v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Sassi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Flory" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584483v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bognanni" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530186" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584464v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584473v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2007.4444272" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584468v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2007.4283915" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624654v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejene Ejigu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2007.22" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583237v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Conil" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584456v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITNG.2007.49" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501722v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Eric Pigeot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECUMN.2007.13" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614527v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583233v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514631v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2006.1652214" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593598v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2006.1652202" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584399v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11596356_97" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N4B57DW7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584404v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010295v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Maisonneuve" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130581v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479003v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703346v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563970v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure--Giovagnoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vilmin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile-Marian Scuturici" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3800938" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023092v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Boussaid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clausse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2025.135185" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644563v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.123634" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417003v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Guilly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2021.101944" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-62271-1_5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246048v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Deguchi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayama Daisuke" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeru Takano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-015-0392-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130544v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plantevit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-160803" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339222v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bertin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pinon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Risler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.18.2.103-128" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-J0QR564W-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339246v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Surdu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gripay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45269-7_3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500590v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejigu Dejene" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcp.3.1.40-50" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584485v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaser Fawaz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girma Berhe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coquil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/851628" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502069v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Addisalem Negash" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514469v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Chaari" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2007.03.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHWPWR0Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584420v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bihler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300969v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06129-4_5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211236v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Toufaili" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Miloudi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589462.3595631" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023109v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165630v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure-Giovagnoli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Turbidi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193389v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40960-8_1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222381v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Masclef" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Scuturici" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barrellon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540506v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marcy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fertel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Cavalier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bonjour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540513v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE53745.2022.00050" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325749v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chazelle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loic Maisonneuve" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mechouche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82472-3_16" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242380v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3476311.3476318" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933410v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassia Daouayry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54623-6_4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118362v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData47090.2019.9006532" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118337v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab F Ilyas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357384.3357847" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190890v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30284-9_8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455715v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cumin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686296v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672571v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicu Razvan Stancioiu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhouari Nourine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fouchez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400473v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rouge" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Surace" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228962v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azhar Ait Ouassarah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Averseng" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fournet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Revol" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170156v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2015.7113400" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235191v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einoshin Suzuki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271908v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deguchi Yutaka" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takano Shigeru" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301041v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08732-0_5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313186v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979495v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339200v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreta Suta" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miguet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339189v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraboulet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2487575.2487706" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010240v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lesueur" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lumineau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2247596.2247669" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353001v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353002v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32606-6_9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353060v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2396761.2398725" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352962v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2320765.2320796" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353139v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2405153.2405164" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354522v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2076623.2076658" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381632v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Mircea Suciu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Ouksel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381451v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lajmi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2010.5470616" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381479v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM.2010.55" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381462v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM.2010.69" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010301v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Sassi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Flory" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381527v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584483v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bognanni" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530186" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584473v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2007.4444272" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584468v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2007.4283915" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583237v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Conil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624654v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejene Ejigu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2007.22" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584456v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITNG.2007.49" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501722v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Eric Pigeot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECUMN.2007.13" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614527v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584464v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514631v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2006.1652214" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593598v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2006.1652202" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583233v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584399v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11596356_97" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N4B57DW7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584404v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010295v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Maisonneuve" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130581v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479003v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703346v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>