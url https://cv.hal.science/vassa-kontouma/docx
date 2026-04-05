--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -1003,1531 +1003,1600 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03596767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un manuel mystagogique à l’adresse des Grecs de Venise : le Commentaire sur la Divine Liturgie de Jean Nathanael (1574)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassa Kontouma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thesaurismata - Θησαυρίσματα</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 49-50, pp.135-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vu depuis l’au-delà. Le monde selon Jacques de Néa Skètè</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études balkaniques. Cahiers Pierre Belon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2022/1 (26), pp.153-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christianisme orthodoxe, xve-xxie siècles. Autour de 1821 : théologie, ecclésiologie, idéologie (I)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 129, pp.355-358. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asr.4135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/asr.4135⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03914749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu depuis l’au-delà. Le monde selon Jacques de Néa Skètè</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études balkaniques. Cahiers Pierre Belon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 26, pp.153-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christianisme orthodoxe, XVe-XXIe siècles. Christophoros Angélos et son témoignage sur l’Orthodoxie dans l’Angleterre de Jacques Ier (premier semestre). Enseigner le 'Christianisme orthodoxe' à l’heure de la crise sanitaire (second semestre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 128, pp.283-288. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asr.3814⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/asr.3814⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03914745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre religiosité et orthopraxie : l’Explication sur les sept sacrements (1835) de Jacques de Néa Skètè</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 127, pp.347 - 362. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asr.3441⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/asr.3441⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03092981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christianisme orthodoxe, xve-xxie siècles. I. Théologie des sacrements : sources nouvelles (xviie-xixe siècles). II. Recherches sur Dosithée II de Jérusalem (suite)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 126, pp.239-256. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asr.2728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/asr.2728⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03914762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christianisme orthodoxe. I. Jean Damascène, vingt ans après. II. Recherches sur Dosithée II de Jérusalem (suite).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 125, pp.247-258. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asr.2002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/asr.2002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03914753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manzour à Saint-Lazare. Une apparition de Jean Damascène dans le théâtre français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-septième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 281 (4), pp.709. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.184.0709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dss.184.0709⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03539935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christianisme orthodoxe. Recherches sur Dosithée II de Jérusalem (1669-1707)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 124, pp.207-218. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asr.1617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/asr.1617⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03914758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dogmatique orthodoxe. Pour une nouvelle lecture de la Source de Connaissance de Jean Damascène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 116, pp.235-241. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asr.508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/asr.508⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01633363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un hésychaste au xixe siècle : Jacques de Néa Skètè et sa Confession orthodoxe (1834)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 122, pp.289-298. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asr.1363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/asr.1363⟩</w:t>
+                <w:t xml:space="preserve">hal-01633357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inventaire des manuscrits de l’Institut français d’études byzantines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Binggeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassa Kontouma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études byzantines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 72, pp.5-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/REB.72.0.3044836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01088872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Définition des trois patriarches sur l’anabaptisme (1755/56)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 121, pp.255-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Vassa Kontouma</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christianisme orthodoxe. Le Phrontistèrion de Trébizonde et ses manuscrits conservés à l’IFEB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassa Kontouma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 120, pp.149-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asr.1169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Philocalie des saints neptiques : un bilan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassa Kontouma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 119, pp.191-206</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptême et communion des jeunes enfants : la Lettre de Jean d’Antioche à Théodore d’Éphèse (998/999)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassa Kontouma-Conticello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études byzantines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 72, pp.5-128. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2143/REB.72.0.3044836⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 69, pp.185-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rebyz.2011.4933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Christianisme orthodoxe. Le Phrontistèrion de Trébizonde et ses manuscrits conservés à l’IFEB</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean III d’Antioche (996-1021) et la Vie de Jean Damascène (BHG 884)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassa Kontouma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études byzantines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 68, pp.127 - 147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rebyz.2010.3065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférences de Mme Vassa Kontouma-Conticello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 120, pp.149-166. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 117, pp.283-288</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...104 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux lettres de Martin Jugie à Serge Boulgakov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Job Getcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma-Conticello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études byzantines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 69, pp.185-204. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/rebyz.2011.4933⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 67, pp.183 - 196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rebyz.2009.4830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...181 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...53 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2537,749 +2606,749 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux pour l’étude du plurilinguisme en contexte ottoman. Le cas de Dosithée II de Jérusalem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marcello Garzaniti; Vassa Kontouma; Vasilios N. Makrides. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cristiani orientali e Repubblica delle Lettere (XVI-XVIII sec.) / Chrétiens orientaux et République des Lettres (16e-18e s.) / Östliche Christen und die Gelehrtenrepublik (16.-18. Jh.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Firenze University Press, pp.285-308, 2024, Europe in between. Histories, cultures and languages from Central Europe to the Eurasian Steppes, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36253/979-12-215-0646-4.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36253/979-12-215-0646-4.12⟩</w:t>
+                <w:t xml:space="preserve">halshs-05335474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Londres ou Paris ? Les affinités électives de Dosithée II de Jérusalem dans ses premiers projets éditoriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassa Kontouma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Livres et confessions chrétiennes orientales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 197, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols Publishers; Brepols Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.271-311, 2023, Bibliothèque de l'École des Hautes Études, Sciences Religieuses, 978-2-503-60441-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.BEHE-EB.5.132182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'institution du jeûne dans l'Église orthodoxe: parcours historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hocine Benkheira; Sylvio Hermann De Franceschi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Dîme du corps. Doctrines et pratiques du jeûne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 201, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brepols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.79-108, 2023, Bibliothèque de l'École des hautes études. Sciences religieuses, 978-2-503-60653-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/M.BEHE-EB.5.134781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Understanding of the Sacraments in John of Damascus’ Theology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Scott Ables. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">John of Damascus: More than a Compiler</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.153-171, 2022, Texts and Studies in Eastern Christianity, 978-90-04-52686-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brill</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03902326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The archimandrite and the astronomer. The visit of Chrysanthos Notaras to Giovanni Domenico Cassini: a new approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confessionalization and/as Knowledge Transfer in the Greek Orthodox Church</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23, Harrassowitz Verlag, pp.233-272, 2021, Episteme in Bewegung Beiträge zu einer transdisziplinären Wissensgeschichte, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13173/9783447117227.233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13173/9783447117227.233⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03539889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eighteenth and Nineteenth Century Greek Reception of Aquinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford Handbook of the Reception of Aquinas (ed. Matthew Levering and Marcus Plested), Oxford University Press, 2021, p. 313-328.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9780198798026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03092793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paradigme d’Adam et Ève. Perceptions byzantines de la femme mariée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.H. Miyamoto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contribution of Women to Con-viviality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.17-46, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vestiges de la bibliothèque de Dosithée II de Jérusalem au Métochion du Saint-Sépulcre à Constantinople</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Binggeli, M. Cassin, M. Detoraki, A. Lampadaridi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèques grecques dans l’Empire ottoman</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.259-289, 2017, Bibliothèques grecques de l'Empire ottoman</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contribution de l’Institut byzantin des Assomptionnistes à la théologie mariale catholique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.-H. Blanchet, I. A. Tudorie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’apport des Assomptionnistes français aux études byzantines : une approche critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFEB, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3289,1014 +3358,1014 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un manuel mystagogique à l’adresse des Grecs de Venise : le 'Commentaire sur la Divine Liturgie' de Jean Nathanael (1574)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassa Kontouma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th International Congress of Byzantine Studies. Byzantium, Bridge Between Worlds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Venise, Padoue, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The re-enchanted universe of Iakovos of Nea Skete (19th c.). A Hesychast response to the Copernican revolution?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hesychasm in Context: Theology and Society in the Fourteenth Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Oxford Centre for Byzantine Research; The Japan Society for the Promotion of Science; Maison Française d’Oxford, Mar 2022, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03914338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dévotions gréco-vénitiennes au lendemain du Concile de Trente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chrétiens orientaux et République des Lettres aux 16e-18e siècles: correspondances, voyages, controverses. III. Écritures saintes et dévotions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ateliers trilatéraux Villa Vigoni, Oct 2022, Loveno s. Menaggio, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03914464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Making of St John Damascene's Fount of Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fount of Knowledge. A Symposium on St John of Damascus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pappas Patristic Institute, Nov 2022, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The editio princeps of the “Fount of Knowledge” (Paris 1712) and the context of its production in Early Modern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fount of Knowledge. A symposium on St John of Damascus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Pappas Patristic Institute, Boston, Nov 2022, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03914322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Through the Lens of Polemics: John of Damascus Read by Euthymios Zigabenos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Congress of Byzantine Studies. Byzantium, Bridge Between Worlds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Venise, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03914449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ἀραβιστί, λατινιστί, ῤωμαϊστί, ὀθωμανιστί. Langues savantes et langues de communication chez Dosithée II de Jérusalem.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eastern Christians and the Republic of Letters between the 16th and 18th centuries. Correspondences, journey, disputes (II)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M. Garzaniti, V. Kontouma, V. Makrides, Jul 2021, Loveno sopra Menaggio, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03289799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu depuis l’au-delà. Le monde selon Jacques de Néa Skètè</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassa Kontouma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anabase-Katabase dans les cultures byzantino-slaves. Constructions textuelles, iconographiques et orales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production du livre orthodoxe et compagnies commerciales du Levant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chrétiens orientaux et République des Lettres aux 16e-18e siècles: correspondances, voyages, controverses. I. Mobilités. Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ateliers trilatéraux Villa Vigoni, Jul 2019, Loveno s. Menaggio, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03914468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Vu depuis l’au-delà. Le monde selon Jacques de Néa Skètè</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inclusion, exclusion, and ways of religious coexistence in the era of John of Damascus (7th-8th C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anabase-Katabase dans les cultures byzantino-slaves. Constructions textuelles, iconographiques et orales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Japanese Society for Patristic Studies (Assemblée plénière 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between Theology and Law. The Status of Married Women in Byzantium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Women in the Eastern Orthodoxy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sophia University, Tokyo., Oct 2018, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03914735v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03914730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Neveu (1936-2004). A Portrait in Ten Words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03914476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venetian Crete in the 16th Century : the Perspective of Religious Sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lectures grecques de Thomas d'Aquin aux 18e et 19e siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03915545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4306,303 +4375,1069 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’édition du Missale Chaldaicum iuxta ritum Ecclesiæ nationis Maronitarum : une affaire de bricolage théologique aux débuts de l’orientalisme (XVIe-XVIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassa Kontouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Heyberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Jabbour</w:t>
+                <w:t xml:space="preserve">hal-03548398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Une réforme orientale à l’âge baroque : les Ruthènes de la grande principauté de Lituanie et Rome au temps de l’Union de Brest (Rome 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tatarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Heyberger</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Heyberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Tatarenko</w:t>
+                <w:t xml:space="preserve">hal-03521039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venise orthodoxe à l'aube de l'Age moderne. La part des Crétois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassa Kontouma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greeks seeking careers in the Russian Empire. The affair(s) of Archimandrite Grigorios Vegleris in Odessa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos A. Chrissidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Heyberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du bon usage des morts-vivants dans les îles du Levant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Callard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Heyberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassa Kontouma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Grec errant: réalité et topos. A propos des pérégrinations de Nathanael de Leukas (milieu XVIIe s.).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sundar Henny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassa Kontouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Heyberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La carte de l'État national grec, 1800-1830: une affaire française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgos Tolias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassa Kontouma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Catholic Family Archive from Eighteenth Century Mesopotamia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosie Maxton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Heyberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassa Kontouma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspects of Greek-Russian Relations in the Early Modern and Modern Periods (17th-20th Centuries). 3. Greeks Leaving Russia: Maria Voutsina Facing War and Revolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos A. Chrissidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassa Kontouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Heyberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspects of Greek-Russian Relations in the Early Modern and Modern Periods (17th-20th Centuries). 2. Greeks Collecting Alms in Russia: Zeteiai in Eastern Orthodoxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos A. Chrissidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassa Kontouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Heyberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1821-1921. Frontières, populations, territoires de la Grèce à travers les cartes de l'Institut français d'études byzantines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassa Kontouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Despoina Kontargyri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre d'indépendance de 1821 et la définition de la Grèce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spyros Karavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassa Kontouma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pérégrinations de Vasilij Grigorovič-Barskij (1701-1747)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4610,1538 +5445,772 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Heyberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de l'ouvrage &amp;quot;Bibliothèques grecques dans l'Empire ottoman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Binggeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassa Kontouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Heyberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspects of Greek-Russian Relations in the Early Modern and Modern Periods (17th-20th Centuries). 4. Greeks Cooperating with and Confronting Russians: The Experiences of Pilgrimage in Jerusalem in the Modern Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Giorgos Tolias</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos A. Chrissidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Heyberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nikolaos A. Chrissidis</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pâques orthodoxes par temps de pandémie. II. Pâques télématiques pour une oecumène confinée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassa Kontouma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les métoques des Patriarcats d'Alexandrie et d'Antioche en Valachie et Moldavie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Cotovanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Heyberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Lucy Parker</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pâques orthodoxes par temps de pandémie. I. Mont Athos, images volées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassa Kontouma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion et République des Lettres. Hier, aujourd'hui, demain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassa Kontouma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Σκοτοδίνη. Le Vortex des Ténèbres de Gérasimos Blachos. Un compromis ecclésiastique lors du siège de Candie?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassa Kontouma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vécu de la mémoire éternelle. Le Synodikon de l'Orthodoxie en Moscovie, XVIe-XVIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu G. Paun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rosie Maxton</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Heyberger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...1052 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161572v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03059124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métamorphoses orthodoxes, ou comment faire du neuf avec du vieux pendant le confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId131"/>
+      <w:footerReference w:type="default" r:id="rId132"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6288,51 +6357,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05334908v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Garzaniti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassa Kontouma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilios Makrides" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0646-4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993316v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Girard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heyberger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503604404-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BEHE-EB.5.132182" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531031v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lampadaridi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meropi Anastassiadou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassos Anastassiadis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Deshayes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363381v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-01633372v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/John-of-Damascus-New-Studies-on-his-Life-and-Works/Kontouma/p/book/9781409446378" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596767v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Giuseppe Conticello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503510613-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493092v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914749v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.4135" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993327v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914745v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.3814" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092981v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.3441" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914762v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.2728" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914753v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.2002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539935v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.184.0709" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914758v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.1617" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-01633363v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.508" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-01633357v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.1363" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-01633356v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088872v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Binggeli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cassin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REB.72.0.3044836" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-01633359v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.1169" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-01633368v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-01633347v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassa Kontouma-Conticello" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rebyz.2011.4933" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-01633348v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rebyz.2010.3065" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-01633365v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-01633351v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Getcha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rebyz.2009.4830" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05335474v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0646-4.12" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194060v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/book/10.1484/M.BEHE-EB.5.133942" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BEHE-EB.5.134781" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993321v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/abs/10.1484/M.BEHE-EB.5.134756" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902326v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9789004526860/BP000009.xml" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539889v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/9783447117227.233" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092793v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168911v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-01633383v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-01633381v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914338v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914464v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974503v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914322v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914449v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914352v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289799v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914468v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914462v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914735v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914730v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914476v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059681v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915545v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03548398v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jabbour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heyberger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03521039v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tatarenko" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03590204v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161363v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gonneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03413717v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Tolias" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03492136v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos A. Chrissidis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03265371v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Parker" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Maxton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03377086v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina Kontargyri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03410824v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Karavas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03474252v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03265455v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03500097v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04997862v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03265429v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Cotovanu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04997856v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03265305v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundar Henny" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03143672v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03265416v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Callard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03058874v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03161572v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu G. Paun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03059124v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147873v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05334908v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Garzaniti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassa Kontouma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilios Makrides" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0646-4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993316v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Girard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heyberger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503604404-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BEHE-EB.5.132182" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531031v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lampadaridi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meropi Anastassiadou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassos Anastassiadis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Deshayes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363381v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-01633372v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/John-of-Damascus-New-Studies-on-his-Life-and-Works/Kontouma/p/book/9781409446378" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596767v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Giuseppe Conticello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503510613-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528266v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493092v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914749v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.4135" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993327v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914745v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.3814" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092981v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.3441" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914762v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.2728" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914753v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.2002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539935v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.184.0709" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914758v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.1617" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-01633363v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.508" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-01633357v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.1363" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088872v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Binggeli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cassin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REB.72.0.3044836" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-01633356v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-01633359v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.1169" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-01633368v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-01633347v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassa Kontouma-Conticello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rebyz.2011.4933" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-01633348v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rebyz.2010.3065" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-01633365v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-01633351v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Getcha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rebyz.2009.4830" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05335474v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0646-4.12" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993321v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/abs/10.1484/M.BEHE-EB.5.134756" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194060v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/book/10.1484/M.BEHE-EB.5.133942" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BEHE-EB.5.134781" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902326v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9789004526860/BP000009.xml" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539889v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/9783447117227.233" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092793v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168911v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-01633383v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-01633381v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914352v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914338v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914464v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974503v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914322v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914449v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289799v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914462v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914468v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914730v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914735v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914476v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059681v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915545v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03548398v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jabbour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heyberger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03521039v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tatarenko" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03590204v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03143672v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos A. Chrissidis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03265416v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Callard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03265305v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundar Henny" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03413717v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Tolias" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03265371v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Parker" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Maxton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03492136v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03474252v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03377086v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina Kontargyri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03410824v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Karavas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161363v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gonneau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03265455v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03500097v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04997862v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03265429v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Cotovanu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04997856v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03059124v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03058874v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03161572v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu G. Paun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147873v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>