--- v1 (2026-04-05)
+++ v2 (2026-04-27)
@@ -1946,200 +1946,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Définition des trois patriarches sur l’anabaptisme (1755/56)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassa Kontouma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 121, pp.255-268</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Inventaire des manuscrits de l’Institut français d’études byzantines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Binggeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études byzantines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 72, pp.5-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2143/REB.72.0.3044836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01088872v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01633356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christianisme orthodoxe. Le Phrontistèrion de Trébizonde et ses manuscrits conservés à l’IFEB</w:t>
               </w:r>
@@ -2696,659 +2696,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05335474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'institution du jeûne dans l'Église orthodoxe: parcours historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassa Kontouma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hocine Benkheira; Sylvio Hermann De Franceschi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Dîme du corps. Doctrines et pratiques du jeûne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 201, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.79-108, 2023, Bibliothèque de l'École des hautes études. Sciences religieuses, 978-2-503-60653-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.BEHE-EB.5.134781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Londres ou Paris ? Les affinités électives de Dosithée II de Jérusalem dans ses premiers projets éditoriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélien Girard; Bernard Heyberger; Vassa Kontouma. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livres et confessions chrétiennes orientales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 197, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brepols Publishers; Brepols Publishers</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.271-311, 2023, Bibliothèque de l'École des Hautes Études, Sciences Religieuses, 978-2-503-60441-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1484/M.BEHE-EB.5.132182⟩</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.BEHE-EB.5.134756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Understanding of the Sacraments in John of Damascus’ Theology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Scott Ables. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">John of Damascus: More than a Compiler</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.153-171, 2022, Texts and Studies in Eastern Christianity, 978-90-04-52686-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brill</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.153-171, 2022, Texts and Studies in Eastern Christianity, 978-90-04-52686-0</w:t>
+                <w:t xml:space="preserve">hal-03902326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eighteenth and Nineteenth Century Greek Reception of Aquinas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassa Kontouma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Oxford Handbook of the Reception of Aquinas (ed. Matthew Levering and Marcus Plested), Oxford University Press, 2021, p. 313-328.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9780198798026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The archimandrite and the astronomer. The visit of Chrysanthos Notaras to Giovanni Domenico Cassini: a new approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confessionalization and/as Knowledge Transfer in the Greek Orthodox Church</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23, Harrassowitz Verlag, pp.233-272, 2021, Episteme in Bewegung Beiträge zu einer transdisziplinären Wissensgeschichte, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13173/9783447117227.233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paradigme d’Adam et Ève. Perceptions byzantines de la femme mariée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.H. Miyamoto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contribution of Women to Con-viviality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.17-46, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vestiges de la bibliothèque de Dosithée II de Jérusalem au Métochion du Saint-Sépulcre à Constantinople</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Binggeli, M. Cassin, M. Detoraki, A. Lampadaridi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèques grecques dans l’Empire ottoman</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.259-289, 2017, Bibliothèques grecques de l'Empire ottoman</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contribution de l’Institut byzantin des Assomptionnistes à la théologie mariale catholique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.-H. Blanchet, I. A. Tudorie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’apport des Assomptionnistes français aux études byzantines : une approche critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFEB, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3358,1014 +3362,1014 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Un manuel mystagogique à l’adresse des Grecs de Venise : le 'Commentaire sur la Divine Liturgie' de Jean Nathanael (1574)</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dévotions gréco-vénitiennes au lendemain du Concile de Trente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassa Kontouma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chrétiens orientaux et République des Lettres aux 16e-18e siècles: correspondances, voyages, controverses. III. Écritures saintes et dévotions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ateliers trilatéraux Villa Vigoni, Oct 2022, Loveno s. Menaggio, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The re-enchanted universe of Iakovos of Nea Skete (19th c.). A Hesychast response to the Copernican revolution?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassa Kontouma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hesychasm in Context: Theology and Society in the Fourteenth Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Oxford Centre for Byzantine Research; The Japan Society for the Promotion of Science; Maison Française d’Oxford, Mar 2022, Oxford, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Making of St John Damascene's Fount of Knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassa Kontouma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Fount of Knowledge. A Symposium on St John of Damascus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pappas Patristic Institute, Nov 2022, Boston (MA), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The editio princeps of the “Fount of Knowledge” (Paris 1712) and the context of its production in Early Modern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassa Kontouma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Fount of Knowledge. A symposium on St John of Damascus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Pappas Patristic Institute, Boston, Nov 2022, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Through the Lens of Polemics: John of Damascus Read by Euthymios Zigabenos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Congress of Byzantine Studies. Byzantium, Bridge Between Worlds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2022, Venise, Padoue, Italie</w:t>
+              <w:t xml:space="preserve">, Aug 2022, Venise, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...296 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Through the Lens of Polemics: John of Damascus Read by Euthymios Zigabenos</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un manuel mystagogique à l’adresse des Grecs de Venise : le 'Commentaire sur la Divine Liturgie' de Jean Nathanael (1574)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Congress of Byzantine Studies. Byzantium, Bridge Between Worlds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2022, Venise, Padoue, Italy</w:t>
+              <w:t xml:space="preserve">, Aug 2022, Venise, Padoue, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ἀραβιστί, λατινιστί, ῤωμαϊστί, ὀθωμανιστί. Langues savantes et langues de communication chez Dosithée II de Jérusalem.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eastern Christians and the Republic of Letters between the 16th and 18th centuries. Correspondences, journey, disputes (II)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M. Garzaniti, V. Kontouma, V. Makrides, Jul 2021, Loveno sopra Menaggio, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03289799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production du livre orthodoxe et compagnies commerciales du Levant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassa Kontouma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chrétiens orientaux et République des Lettres aux 16e-18e siècles: correspondances, voyages, controverses. I. Mobilités. Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ateliers trilatéraux Villa Vigoni, Jul 2019, Loveno s. Menaggio, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu depuis l’au-delà. Le monde selon Jacques de Néa Skètè</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anabase-Katabase dans les cultures byzantino-slaves. Constructions textuelles, iconographiques et orales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03914462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Production du livre orthodoxe et compagnies commerciales du Levant</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between Theology and Law. The Status of Married Women in Byzantium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chrétiens orientaux et République des Lettres aux 16e-18e siècles: correspondances, voyages, controverses. I. Mobilités. Réseaux et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ateliers trilatéraux Villa Vigoni, Jul 2019, Loveno s. Menaggio, Italy</w:t>
+              <w:t xml:space="preserve">Women in the Eastern Orthodoxy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sophia University, Tokyo., Oct 2018, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusion, exclusion, and ways of religious coexistence in the era of John of Damascus (7th-8th C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japanese Society for Patristic Studies (Assemblée plénière 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03914730v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03914735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Neveu (1936-2004). A Portrait in Ten Words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03914476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venetian Crete in the 16th Century : the Perspective of Religious Sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lectures grecques de Thomas d'Aquin aux 18e et 19e siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03915545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4375,303 +4379,1382 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’édition du Missale Chaldaicum iuxta ritum Ecclesiæ nationis Maronitarum : une affaire de bricolage théologique aux débuts de l’orientalisme (XVIe-XVIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassa Kontouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Heyberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Jabbour</w:t>
+                <w:t xml:space="preserve">hal-03548398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Une réforme orientale à l’âge baroque : les Ruthènes de la grande principauté de Lituanie et Rome au temps de l’Union de Brest (Rome 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tatarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Heyberger</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Heyberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Tatarenko</w:t>
+                <w:t xml:space="preserve">hal-03521039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venise orthodoxe à l'aube de l'Age moderne. La part des Crétois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassa Kontouma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de l'ouvrage &amp;quot;Bibliothèques grecques dans l'Empire ottoman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Binggeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vassa Kontouma</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassa Kontouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Heyberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspects of Greek-Russian Relations in the Early Modern and Modern Periods (17th-20th Centuries). 4. Greeks Cooperating with and Confronting Russians: The Experiences of Pilgrimage in Jerusalem in the Modern Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos A. Chrissidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassa Kontouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Heyberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pérégrinations de Vasilij Grigorovič-Barskij (1701-1747)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassa Kontouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Heyberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspects of Greek-Russian Relations in the Early Modern and Modern Periods (17th-20th Centuries). 3. Greeks Leaving Russia: Maria Voutsina Facing War and Revolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos A. Chrissidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassa Kontouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Heyberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1821-1921. Frontières, populations, territoires de la Grèce à travers les cartes de l'Institut français d'études byzantines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassa Kontouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Despoina Kontargyri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre d'indépendance de 1821 et la définition de la Grèce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spyros Karavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassa Kontouma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Catholic Family Archive from Eighteenth Century Mesopotamia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosie Maxton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Heyberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassa Kontouma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspects of Greek-Russian Relations in the Early Modern and Modern Periods (17th-20th Centuries). 2. Greeks Collecting Alms in Russia: Zeteiai in Eastern Orthodoxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos A. Chrissidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassa Kontouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Heyberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La carte de l'État national grec, 1800-1830: une affaire française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgos Tolias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassa Kontouma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pâques orthodoxes par temps de pandémie. II. Pâques télématiques pour une oecumène confinée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassa Kontouma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les métoques des Patriarcats d'Alexandrie et d'Antioche en Valachie et Moldavie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Cotovanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassa Kontouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Heyberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pâques orthodoxes par temps de pandémie. I. Mont Athos, images volées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassa Kontouma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du bon usage des morts-vivants dans les îles du Levant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Callard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Heyberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassa Kontouma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greeks seeking careers in the Russian Empire. The affair(s) of Archimandrite Grigorios Vegleris in Odessa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos A. Chrissidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4679,1538 +5762,459 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Heyberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03143672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Caroline Callard</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Grec errant: réalité et topos. A propos des pérégrinations de Nathanael de Leukas (milieu XVIIe s.).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sundar Henny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassa Kontouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Heyberger</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Σκοτοδίνη. Le Vortex des Ténèbres de Gérasimos Blachos. Un compromis ecclésiastique lors du siège de Candie?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassa Kontouma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vécu de la mémoire éternelle. Le Synodikon de l'Orthodoxie en Moscovie, XVIe-XVIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu G. Paun</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Heyberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion et République des Lettres. Hier, aujourd'hui, demain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassa Kontouma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...1052 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059124v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-03161572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métamorphoses orthodoxes, ou comment faire du neuf avec du vieux pendant le confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassa Kontouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId132"/>
+      <w:footerReference w:type="default" r:id="rId133"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6357,51 +6361,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05334908v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Garzaniti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassa Kontouma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilios Makrides" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0646-4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993316v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Girard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heyberger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503604404-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BEHE-EB.5.132182" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531031v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lampadaridi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meropi Anastassiadou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassos Anastassiadis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Deshayes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363381v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-01633372v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/John-of-Damascus-New-Studies-on-his-Life-and-Works/Kontouma/p/book/9781409446378" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596767v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Giuseppe Conticello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503510613-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528266v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493092v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914749v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.4135" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993327v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914745v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.3814" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092981v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.3441" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914762v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.2728" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914753v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.2002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539935v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.184.0709" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914758v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.1617" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-01633363v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.508" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-01633357v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.1363" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088872v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Binggeli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cassin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REB.72.0.3044836" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-01633356v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-01633359v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.1169" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-01633368v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-01633347v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassa Kontouma-Conticello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rebyz.2011.4933" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-01633348v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rebyz.2010.3065" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-01633365v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-01633351v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Getcha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rebyz.2009.4830" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05335474v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0646-4.12" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993321v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/abs/10.1484/M.BEHE-EB.5.134756" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194060v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/book/10.1484/M.BEHE-EB.5.133942" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BEHE-EB.5.134781" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902326v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9789004526860/BP000009.xml" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539889v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/9783447117227.233" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092793v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168911v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-01633383v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-01633381v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914352v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914338v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914464v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974503v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914322v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914449v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289799v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914462v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914468v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914730v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914735v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914476v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059681v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915545v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03548398v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jabbour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heyberger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03521039v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tatarenko" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03590204v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03143672v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos A. Chrissidis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03265416v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Callard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03265305v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundar Henny" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03413717v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Tolias" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03265371v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Parker" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Maxton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03492136v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03474252v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03377086v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina Kontargyri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03410824v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Karavas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161363v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gonneau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03265455v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03500097v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04997862v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03265429v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Cotovanu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04997856v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03059124v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03058874v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03161572v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu G. Paun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147873v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05334908v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Garzaniti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassa Kontouma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilios Makrides" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0646-4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993316v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Girard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heyberger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503604404-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BEHE-EB.5.132182" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531031v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lampadaridi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meropi Anastassiadou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassos Anastassiadis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Deshayes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363381v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-01633372v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/John-of-Damascus-New-Studies-on-his-Life-and-Works/Kontouma/p/book/9781409446378" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596767v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Giuseppe Conticello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503510613-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528266v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493092v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914749v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.4135" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993327v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914745v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.3814" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092981v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.3441" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914762v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.2728" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914753v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.2002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539935v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.184.0709" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914758v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.1617" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-01633363v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.508" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-01633357v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.1363" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-01633356v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088872v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Binggeli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cassin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REB.72.0.3044836" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-01633359v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.1169" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-01633368v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-01633347v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassa Kontouma-Conticello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rebyz.2011.4933" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-01633348v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rebyz.2010.3065" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-01633365v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-01633351v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Getcha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rebyz.2009.4830" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05335474v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0646-4.12" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194060v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/book/10.1484/M.BEHE-EB.5.133942" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BEHE-EB.5.134781" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993321v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/abs/10.1484/M.BEHE-EB.5.134756" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BEHE-EB.5.134756" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902326v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9789004526860/BP000009.xml" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092793v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539889v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/9783447117227.233" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168911v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-01633383v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-01633381v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914464v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914338v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974503v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914322v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914449v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914352v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289799v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914468v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914462v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914735v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914730v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914476v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059681v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915545v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03548398v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jabbour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heyberger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03521039v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tatarenko" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03590204v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03265455v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03500097v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos A. Chrissidis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161363v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gonneau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03492136v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03377086v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina Kontargyri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03410824v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Karavas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03265371v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Parker" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Maxton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03474252v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03413717v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Tolias" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04997862v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03265429v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Cotovanu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04997856v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03265416v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Callard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03143672v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03265305v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundar Henny" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03058874v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03161572v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu G. Paun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03059124v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147873v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>