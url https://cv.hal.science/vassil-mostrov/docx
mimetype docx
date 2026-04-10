--- v0 (2026-03-10)
+++ v1 (2026-04-10)
@@ -66,457 +66,457 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les salauds et les canailles rencontrent les voleurs et les menteurs : quelques réflexions sur deux classes de noms d’humains à comportement moralement déviant</w:t>
+                <w:t xml:space="preserve">Le nom d'homme dans Germinal : polysémie et choix des équivalents bulgares dans la traduction de Nikola Chivatchev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassil Mostrov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vessela Guenova. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des mots et des humains. Pour une sémantique référentielle et textuelle. Etudes en l’honneur de Catherine Schnedecker</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">Scriptor et Magister. Études en hommage à Stoyan Atanassov.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison d’édition universitaire Saint-Clément d’Ohrid, pp.321-350, 2026, 978-954-07-6309-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652017v1</w:t>
+                <w:t xml:space="preserve">hal-05537541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The indirect attribute mode: a category that comes from elsewhere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fayssal Tayalati</w:t>
+                <w:t xml:space="preserve">Quand les salauds et les canailles rencontrent les voleurs et les menteurs : quelques réflexions sur deux classes de noms d’humains à comportement moralement déviant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassil Mostrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Flaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crosslinguistic Perspective on Clear and Approximate Categorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.217-247, 2022</w:t>
+              <w:t xml:space="preserve">Des mots et des humains. Pour une sémantique référentielle et textuelle. Etudes en l’honneur de Catherine Schnedecker</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04269896v1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'AUTEUR D'UN VOL EST-IL UN VOLEUR ? LE CODE PENAL FAIT SON CHOIX. Vassil Mostrov</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The indirect attribute mode: a category that comes from elsewhere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayssal Tayalati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassil Mostrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. Vassiliadou &amp; M. Lammert. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nommer l'humain: descriptions, catégorisations, enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Crosslinguistic Perspective on Clear and Approximate Categorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.217-247, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03913517v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une linguiste au flair subtil : quelques remarques sur la construction N1+à+article défini+N2+modifieur</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'AUTEUR D'UN VOL EST-IL UN VOLEUR ? LE CODE PENAL FAIT SON CHOIX. Vassil Mostrov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassil Mostrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quand le syntagme nominal prend ses marques. Du prédicat à l'argument</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Reims, pp.517-539, 2021</w:t>
+              <w:t xml:space="preserve">Nommer l'humain: descriptions, catégorisations, enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03653881v1</w:t>
+                <w:t xml:space="preserve">hal-03913517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la morphosyntaxe et la sémantique des constructions Tough en français et en bulgare</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une linguiste au flair subtil : quelques remarques sur la construction N1+à+article défini+N2+modifieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayssal Tayalati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassil Mostrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ivaylo Burov; Giuliana Fiorentino. </w:t>
+              <w:t xml:space="preserve">Peter Lauwers, Katia Paykin, Mihaela Ilioaia, Machteld Meulleman et Pascale Hadermann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complexité des structures et des systèmes linguistiques : le cas des langues romanes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CU Romanistika, pp.301-323, 2019, 978-954-354-008-2</w:t>
+              <w:t xml:space="preserve">Quand le syntagme nominal prend ses marques. Du prédicat à l'argument</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Reims, pp.517-539, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506348v1</w:t>
+                <w:t xml:space="preserve">hal-03653881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépendance et autonomie des noms dénotant des propriétés humaines : étude contrastive français/anglais</w:t>
               </w:r>
@@ -528,51 +528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassil Mostrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayssal Tayalati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">actes du VIIIe Colloque international « Linguistique contrastive germano-romane et intraromane », Innsbruck, 29 août – 1er septembre 2016, Peter Lang : 271-295.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -591,113 +591,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une distinction entre deux classes de noms d'humains (dis)qualifiants</w:t>
+                <w:t xml:space="preserve">Sur la morphosyntaxe et la sémantique des constructions Tough en français et en bulgare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassil Mostrov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Catherine Schnedecker; Wiltrud Mihatsch. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ivaylo Burov; Giuliana Fiorentino. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les noms d'humains : théorie, méthodologie, classification : nouvelles approches en sémantique lexicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Gruyter, 2018, Études de linguistique française, 9783110580563</w:t>
+              <w:t xml:space="preserve">Complexité des structures et des systèmes linguistiques : le cas des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CU Romanistika, pp.301-323, 2019, 978-954-354-008-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03265808v1</w:t>
+                <w:t xml:space="preserve">hal-05506348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La métonymie revisitée : pertinence linguistique et limites</w:t>
               </w:r>
@@ -746,180 +733,266 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les noms d’humains généraux « passés sous silence » : du français vers le bulgare</w:t>
+                <w:t xml:space="preserve">Pour une distinction entre deux classes de noms d'humains (dis)qualifiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassil Mostrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Ramona MAILTA; Andreea Gheorghiu; Dana Ungureanu; Ioana Marcu. </w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Flaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Schnedecker; Wiltrud Mihatsch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agapes francophones 2017: étude de lettres francophones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, JATEPress, pp.363-376, 2017, 9789633153574</w:t>
+              <w:t xml:space="preserve">Les noms d'humains : théorie, méthodologie, classification : nouvelles approches en sémantique lexicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, 2018, Études de linguistique française, 9783110580563</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03269475v1</w:t>
+                <w:t xml:space="preserve">hal-03265808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les noms d’humains généraux « passés sous silence » : du français vers le bulgare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassil Mostrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ramona MAILTA; Andreea Gheorghiu; Dana Ungureanu; Ioana Marcu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agapes francophones 2017: étude de lettres francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JATEPress, pp.363-376, 2017, 9789633153574</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’être humain et la relation partie-tout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassil Mostrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiltrud Mihatsch; Catherine Schnedecker. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les noms d’humains : une catégorie à part ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Franz Steiner Verlag, pp.115-145, 2015, 978-3-515-11157-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -929,91 +1002,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des relations partie-tout aux noms d’humains : aspects sémantico-syntaxiques et contrastifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassil Mostrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Polytechnique Hauts-de-France, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05035261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1023,1328 +1096,1328 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des parties du corps aux actions. Comparaison de deux structures encodant la possession inaliénable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassil Mostrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayssal Tayalati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les relations partie-tout non canoniques à l’interface de la philosophie du langage, de la sémantique et de la morphosyntaxe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lieven Danckaert, Vassil Mostrov, Fayssal Tayalati, Jun 2022, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mode « d'attribution indirect » : une catégorie venue d'ailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayssal Tayalati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassil Mostrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clap 2019 : catégorisation claire vs approximative : à la recherche d’indices de différenciation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Céline Benninger, Daniela Capin, Francine Gerhard-Krait, Marie Lammert, Irini Tsamadou-Jacoberger, Hélène Vassiliadou, Maria Zerva, Jelena Gridina, Irina Kalinina, Daina Turla, Elena Vladimirska, Oct 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les construction Tough en bulgare et en arabe standard une sémantique commune au-delà d’une syntaxe différente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassil Mostrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayssal Tayalati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les constructions Tough: syntaxe, sémantique et interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vassil Mostrov, Fayssal tayalati, Danièle Van de velde, May 2018, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">There and have existentials in English and French: The case of abstract nouns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bert Cappelle</w:t>
+                <w:t xml:space="preserve">A comparative study of French and Bulgarian human general nouns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Aleksandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassil Mostrov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fayssal Tayalati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Existential Constructions in Typological Perspective"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Slavic linguistics society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988991v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos de noms d'humains (dis)qualifiants: un imbécile vs un salaud et leurs paradigmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassil Mostrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Flaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Congrès Mondial de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existentielles locatives vs possessives: Le cas des noms abstraits</w:t>
+                <w:t xml:space="preserve">There and have existentials in English and French: The case of abstract nouns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassil Mostrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayssal Tayalati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème colloque « Linguistique contrastive germano-romane et intraromane »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Innsbruck, Autriche</w:t>
+              <w:t xml:space="preserve">Workshop "Existential Constructions in Typological Perspective"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03989031v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of French and Bulgarian human general nouns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angelina Aleksandrova</w:t>
+                <w:t xml:space="preserve">Existentielles locatives vs possessives: Le cas des noms abstraits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassil Mostrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayssal Tayalati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Slavic linguistics society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">8ème colloque « Linguistique contrastive germano-romane et intraromane »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Innsbruck, Autriche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01390168v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03989031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la distribution de l’article défini dans les constructions superlatives en bulgare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassil Mostrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 35, pp.93-124. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/scolia.1734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperaments, tempers, and temporality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassil Mostrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayssal Tayalati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Languages in Contrast</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (1), pp.82-111. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/lic.19006.cap⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03637439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction Tough en arabe standard et en bulgare</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les constructions Tough: syntaxe, sémantique et interfaces. Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayssal Tayalati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassil Mostrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle van de Velde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Langages, 218 (2), pp.125-148. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, Les constructions Tough : syntaxe, sémantique et interfaces, 218, pp.7-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lang.218.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lang.218.0125⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02867534v1</w:t>
+                <w:t xml:space="preserve">hal-03655195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperaments, tempers, and temporality. Constructions reveal how speakers of French and English conceptualize human properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bert Cappelle</w:t>
+                <w:t xml:space="preserve">La construction Tough en arabe standard et en bulgare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayssal Tayalati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassil Mostrov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fayssal Tayalati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Languages in Contrast</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1075/lic.19006.cap⟩</w:t>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Langages, 218 (2), pp.125-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lang.218.0125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612667v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les constructions Tough : syntaxe, sémantique et interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayssal Tayalati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassil Mostrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle van de Velde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Langages, 218 (2), pp.7-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les constructions Tough: syntaxe, sémantique et interfaces. Présentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Temperaments, tempers, and temporality. Constructions reveal how speakers of French and English conceptualize human properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Cappelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassil Mostrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayssal Tayalati</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Danièle van de Velde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lang.218.0007⟩</w:t>
+              <w:t xml:space="preserve">Languages in Contrast</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/lic.19006.cap⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655195v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homme, personne, être humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassil Mostrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Aleksandrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 76, pp.133-162. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/linx.2531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03236231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2354,117 +2427,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les constructions Tough : syntaxe, sémantique et interfaces.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayssal Tayalati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassil Mostrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle van de Velde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">218 (2), 2020, Langage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2474,143 +2547,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la passion du sens en linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Flaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassil Mostrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Paykin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayssal Tayalati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Valenciennes, 507 p., 2018, 9782364240506</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2620,254 +2693,254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les noms d’humains généraux « passés sous silence » : du français vers le bulgare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Aleksandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassil Mostrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homme, personne, être humain : trois noms d’humains généraux en français et en bulgare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Aleksandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassil Mostrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homme(s), personne(s), gens and their Bulgarian equivalents : lexicographical data and linguistic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Aleksandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassil Mostrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2877,114 +2950,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude sémantique et syntaxique des compléments adnominaux en &amp;quot;à&amp;quot; et en &amp;quot;de&amp;quot; dénotant des parties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassil Mostrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Lille 3, 2010. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03455089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId52"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3131,51 +3204,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04652017v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil Mostrov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Flaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269896v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayssal Tayalati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913517v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653881v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506348v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655869v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Cappelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03265808v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03266376v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03269475v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Aleksandrova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03266399v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-05035261v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270406v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270403v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270408v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988991v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03273443v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989031v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390168v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052788v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/scolia.1734" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637439v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lic.19006.cap" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867534v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.218.0125" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612667v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535707v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le van de Velde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655195v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.218.0007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03236231v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.2531" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653893v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03248513v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Haas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Paykin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654780v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432495v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654784v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03455089v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537541v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil Mostrov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04652017v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Flaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269896v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayssal Tayalati" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913517v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653881v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655869v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Cappelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506348v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03266376v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03265808v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03269475v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Aleksandrova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03266399v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-05035261v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270406v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270403v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270408v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390168v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03273443v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988991v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989031v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052788v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/scolia.1734" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637439v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lic.19006.cap" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655195v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le van de Velde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.218.0007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867534v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.218.0125" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535707v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612667v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03236231v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.2531" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653893v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03248513v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Haas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Paykin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654780v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432495v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654784v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03455089v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>