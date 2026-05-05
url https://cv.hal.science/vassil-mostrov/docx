--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -496,350 +496,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépendance et autonomie des noms dénotant des propriétés humaines : étude contrastive français/anglais</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sur la morphosyntaxe et la sémantique des constructions Tough en français et en bulgare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassil Mostrov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ivaylo Burov; Giuliana Fiorentino. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">actes du VIIIe Colloque international « Linguistique contrastive germano-romane et intraromane », Innsbruck, 29 août – 1er septembre 2016, Peter Lang : 271-295.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, 2019</w:t>
+              <w:t xml:space="preserve">Complexité des structures et des systèmes linguistiques : le cas des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CU Romanistika, pp.301-323, 2019, 978-954-354-008-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03655869v1</w:t>
+                <w:t xml:space="preserve">hal-05506348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la morphosyntaxe et la sémantique des constructions Tough en français et en bulgare</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dépendance et autonomie des noms dénotant des propriétés humaines : étude contrastive français/anglais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Cappelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassil Mostrov</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayssal Tayalati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complexité des structures et des systèmes linguistiques : le cas des langues romanes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CU Romanistika, pp.301-323, 2019, 978-954-354-008-2</w:t>
+              <w:t xml:space="preserve">actes du VIIIe Colloque international « Linguistique contrastive germano-romane et intraromane », Innsbruck, 29 août – 1er septembre 2016, Peter Lang : 271-295.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506348v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La métonymie revisitée : pertinence linguistique et limites</w:t>
+                <w:t xml:space="preserve">Pour une distinction entre deux classes de noms d'humains (dis)qualifiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassil Mostrov</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Flaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Schnedecker; Wiltrud Mihatsch. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la passion du sens en linguistique : hommages à Danièle Van de Velde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Valenciennes, pp.207-232, 2018, 9782364240506</w:t>
+              <w:t xml:space="preserve">Les noms d'humains : théorie, méthodologie, classification : nouvelles approches en sémantique lexicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, 2018, Études de linguistique française, 9783110580563</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03266376v1</w:t>
+                <w:t xml:space="preserve">hal-03265808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une distinction entre deux classes de noms d'humains (dis)qualifiants</w:t>
+                <w:t xml:space="preserve">La métonymie revisitée : pertinence linguistique et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassil Mostrov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les noms d'humains : théorie, méthodologie, classification : nouvelles approches en sémantique lexicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Gruyter, 2018, Études de linguistique française, 9783110580563</w:t>
+              <w:t xml:space="preserve">De la passion du sens en linguistique : hommages à Danièle Van de Velde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Valenciennes, pp.207-232, 2018, 9782364240506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03265808v1</w:t>
+                <w:t xml:space="preserve">hal-03266376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les noms d’humains généraux « passés sous silence » : du français vers le bulgare</w:t>
               </w:r>
@@ -1350,381 +1350,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of French and Bulgarian human general nouns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angelina Aleksandrova</w:t>
+                <w:t xml:space="preserve">A propos de noms d'humains (dis)qualifiants: un imbécile vs un salaud et leurs paradigmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassil Mostrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vassil Mostrov</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Flaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Slavic linguistics society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">5e Congrès Mondial de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01390168v1</w:t>
+                <w:t xml:space="preserve">hal-03273443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A propos de noms d'humains (dis)qualifiants: un imbécile vs un salaud et leurs paradigmes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">There and have existentials in English and French: The case of abstract nouns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Cappelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassil Mostrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nelly Flaux</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayssal Tayalati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Congrès Mondial de Linguistique Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">Workshop "Existential Constructions in Typological Perspective"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273443v1</w:t>
+                <w:t xml:space="preserve">hal-03988991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">There and have existentials in English and French: The case of abstract nouns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Existentielles locatives vs possessives: Le cas des noms abstraits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassil Mostrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayssal Tayalati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Existential Constructions in Typological Perspective"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">8ème colloque « Linguistique contrastive germano-romane et intraromane »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Innsbruck, Autriche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988991v1</w:t>
+                <w:t xml:space="preserve">hal-03989031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existentielles locatives vs possessives: Le cas des noms abstraits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bert Cappelle</w:t>
+                <w:t xml:space="preserve">A comparative study of French and Bulgarian human general nouns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Aleksandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassil Mostrov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fayssal Tayalati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème colloque « Linguistique contrastive germano-romane et intraromane »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Innsbruck, Autriche</w:t>
+              <w:t xml:space="preserve">Slavic linguistics society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03989031v1</w:t>
+                <w:t xml:space="preserve">hal-01390168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1820,51 +1820,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperaments, tempers, and temporality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassil Mostrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1918,51 +1918,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03637439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les constructions Tough: syntaxe, sémantique et interfaces. Présentation</w:t>
+                <w:t xml:space="preserve">Les constructions Tough : syntaxe, sémantique et interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayssal Tayalati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassil Mostrov</w:t>
@@ -1971,368 +1971,368 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle van de Velde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Les constructions Tough : syntaxe, sémantique et interfaces, 218, pp.7-16. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020, Langages, 218 (2), pp.7-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03655195v1</w:t>
+                <w:t xml:space="preserve">hal-04535707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction Tough en arabe standard et en bulgare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayssal Tayalati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassil Mostrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Langages, 218 (2), pp.125-148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lang.218.0125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02867534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les constructions Tough : syntaxe, sémantique et interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperaments, tempers, and temporality. Constructions reveal how speakers of French and English conceptualize human properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Cappelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassil Mostrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayssal Tayalati</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Danièle van de Velde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Languages in Contrast</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/lic.19006.cap⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535707v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperaments, tempers, and temporality. Constructions reveal how speakers of French and English conceptualize human properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bert Cappelle</w:t>
+                <w:t xml:space="preserve">Les constructions Tough: syntaxe, sémantique et interfaces. Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayssal Tayalati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassil Mostrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fayssal Tayalati</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle van de Velde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Languages in Contrast</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1075/lic.19006.cap⟩</w:t>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Les constructions Tough : syntaxe, sémantique et interfaces, 218, pp.7-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lang.218.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612667v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homme, personne, être humain</w:t>
               </w:r>
@@ -3204,51 +3204,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537541v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil Mostrov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04652017v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Flaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269896v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayssal Tayalati" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913517v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653881v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655869v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Cappelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506348v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03266376v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03265808v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03269475v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Aleksandrova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03266399v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-05035261v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270406v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270403v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270408v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390168v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03273443v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988991v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989031v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052788v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/scolia.1734" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637439v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lic.19006.cap" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655195v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le van de Velde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.218.0007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867534v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.218.0125" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535707v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612667v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03236231v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.2531" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653893v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03248513v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Haas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Paykin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654780v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432495v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654784v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03455089v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537541v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil Mostrov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04652017v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Flaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269896v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayssal Tayalati" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913517v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653881v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506348v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655869v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Cappelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03265808v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03266376v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03269475v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Aleksandrova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03266399v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-05035261v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270406v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270403v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270408v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03273443v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988991v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989031v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390168v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052788v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/scolia.1734" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637439v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lic.19006.cap" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535707v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le van de Velde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867534v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.218.0125" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612667v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655195v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.218.0007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03236231v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.2531" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653893v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03248513v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Haas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Paykin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654780v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432495v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654784v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03455089v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>