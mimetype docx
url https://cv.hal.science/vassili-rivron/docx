--- v0 (2026-03-15)
+++ v1 (2026-04-17)
@@ -1027,511 +1027,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portraits sonores du Brésil : reconfiguration de l'industrie musicale et différenciation de la musique populaire brésilienne comme objet d'érudition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">As culturas populares na mundialização: desarrumando esquemas habituais de interpretação</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Nicolau Netto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Pós Ciências Sociais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 14 (28), pp.72-105. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18764/2236-9473.v14n28p73-106⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 14 (28), pp.13-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18764/2236-9473.v14n28p13-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01902873v1</w:t>
+                <w:t xml:space="preserve">hal-01938639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">As culturas populares na mundialização: desarrumando esquemas habituais de interpretação</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Portraits sonores du Brésil : reconfiguration de l'industrie musicale et différenciation de la musique populaire brésilienne comme objet d'érudition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Pós Ciências Sociais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 14 (28), pp.13-18. </w:t>
+              <w:t xml:space="preserve">, 2017, 14 (28), pp.72-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18764/2236-9473.v14n28p13-18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18764/2236-9473.v14n28p73-106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938639v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La baguette magique du tout-connecté. Entretien avec Évelyne Broudoux</w:t>
+                <w:t xml:space="preserve">La fabrication de l’immortalité. La Petite Histoire de la Littérature Brésilienne de Ronald de Carvalho, de l’essai au classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/terminal.1552⟩</w:t>
+              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, De l’émergence à la canonisation, 17, 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/contextes.6214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938635v1</w:t>
+                <w:t xml:space="preserve">hal-01938643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrication de l’immortalité. La Petite Histoire de la Littérature Brésilienne de Ronald de Carvalho, de l’essai au classique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Us ou abus… pour le sociologue, la réalité sociale est grise. Entretien avec Rémy Rieffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/contextes.6214⟩</w:t>
+              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Us et abus de l'Internet, 119, [12 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/terminal.1547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938643v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01994915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Us ou abus… pour le sociologue, la réalité sociale est grise. Entretien avec Rémy Rieffel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">La baguette magique du tout-connecté. Entretien avec Évelyne Broudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassili Rivron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vassili Rivron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Us et abus de l'Internet, 119, [12 p.]. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, Us et abus de l'Internet, 119, [11 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/terminal.1552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/terminal.1547⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01994915v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la nécessité d’adopter une posture scientifique et critique au temps du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Proulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1933,51 +1933,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2049,786 +2049,799 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurations de l'industrie musicale et reconversions patrimoniales : genèse de la musique populaire brésilienne comme objet d'érudition</w:t>
+                <w:t xml:space="preserve">La moderne tradition des Ekang : médias sociaux, objectivation culturelle et mobilisations artistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude internationale n°3. Photographie / Musique populaire. Citoyennetés plurielles et enjeux matri/patrimoniaux dans les Amériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rennes 2; Institut des Amériques; ERIMIT, May 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">Club Kwame Nkrumah</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Normale Supérieure de Yaoundé, Feb 2025, Yaoundé, Cameroun</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05279643v1</w:t>
+                <w:t xml:space="preserve">hal-05279650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La moderne tradition des Ekang : médias sociaux, objectivation culturelle et mobilisations artistiques</w:t>
+                <w:t xml:space="preserve">Reconfigurations de l'industrie musicale et reconversions patrimoniales : genèse de la musique populaire brésilienne comme objet d'érudition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club Kwame Nkrumah</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Normale Supérieure de Yaoundé, Feb 2025, Yaoundé, Cameroun</w:t>
+              <w:t xml:space="preserve">Journée d'étude internationale n°3. Photographie / Musique populaire. Citoyennetés plurielles et enjeux matri/patrimoniaux dans les Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 2; Institut des Amériques; ERIMIT, May 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05279650v1</w:t>
+                <w:t xml:space="preserve">hal-05279643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’artiste aux manettes ou le technicien en vedette ? Trajectoires phonographiques en Afrique centrale, de la désintermédiation aux plateformes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La production des sentiments de l’archiviste à l’ère du numérique : mises en scène, solitudes et rapports à l’altérité des archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire AFRINUM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">2ème colloque international du GT 07 Émotions &amp; Société : Vers une société sensible ? Morale, politique, réflexivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julie Costa de Suza; Fabrice Fernandez; Hélène Marche, Jun 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04027795v1</w:t>
+                <w:t xml:space="preserve">hal-05563699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une anthropologie des écoles de samba du Carnaval de Rio en contexte critique</w:t>
+                <w:t xml:space="preserve">L’artiste aux manettes ou le technicien en vedette ? Trajectoires phonographiques en Afrique centrale, de la désintermédiation aux plateformes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renata de Castro Menezes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire invités du Master de sociologie. Séance du 8 mars 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">Séminaire AFRINUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04624749v1</w:t>
+                <w:t xml:space="preserve">hal-04027795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les intermédiaires de la culture nationale : critique littéraire et production musicale</w:t>
+                <w:t xml:space="preserve">Une anthropologie des écoles de samba du Carnaval de Rio en contexte critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata de Castro Menezes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international - Art(s) et migrations dans les Amériques et les Caraïbes : dissonances, fissures, marges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ERLIS (EA 4254); HCTI (EA 4249), Nov 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">Séminaire invités du Master de sociologie. Séance du 8 mars 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04027799v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Os laços invisiveis : circuitos musicais e identificação afro-brasileira para além das evidências pós-coloniais</w:t>
+                <w:t xml:space="preserve">Les intermédiaires de la culture nationale : critique littéraire et production musicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colóquio África e Brasil nos movimentos de circulação das produções culturais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sociedade Brasileira de Sociologia (SBS); Universidade Federal do Ceará, May 2021, Fortaleza, Brazil</w:t>
+              <w:t xml:space="preserve">Colloque international - Art(s) et migrations dans les Amériques et les Caraïbes : dissonances, fissures, marges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERLIS (EA 4254); HCTI (EA 4249), Nov 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622119v1</w:t>
+                <w:t xml:space="preserve">hal-04027799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiated Access to Platforms : The Artist-Producer in the Reorganization of Musical Sectors in Brazil and Central Africa</w:t>
+                <w:t xml:space="preserve">Os laços invisiveis : circuitos musicais e identificação afro-brasileira para além das evidências pós-coloniais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Platforms in Global South: Shaping a Critical Approach</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Colóquio África e Brasil nos movimentos de circulação das produções culturais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociedade Brasileira de Sociologia (SBS); Universidade Federal do Ceará, May 2021, Fortaleza, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622117v1</w:t>
+                <w:t xml:space="preserve">hal-04622119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception des infox et mobilisation de l’esprit critique en temps de crise sanitaire : les apports de la méthode Living Lab</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differentiated Access to Platforms : The Artist-Producer in the Reorganization of Musical Sectors in Brazil and Central Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international - Journalisme et plateformes 2ème éd. : information, infomédiation et "fake news"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Aix-Marseille, France</w:t>
+              <w:t xml:space="preserve">Digital Platforms in Global South: Shaping a Critical Approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03629979v1</w:t>
+                <w:t xml:space="preserve">hal-04622117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Media sociais e etnicidade na Africa Central : objetivação cultural et reunificação ekang</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perception des infox et mobilisation de l’esprit critique en temps de crise sanitaire : les apports de la méthode Living Lab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conferências do Comitê de Pesquisa em Sociologia da Cultura da SBS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidade Federal do Ceará, Mar 2021, Fortaleza, Brazil</w:t>
+              <w:t xml:space="preserve">Colloque international - Journalisme et plateformes 2ème éd. : information, infomédiation et "fake news"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Aix-Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622118v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiated Access to Platforms: The Artist-Producer in the Reorganization of Musical Sectors in Brazil and Central Africa</w:t>
+                <w:t xml:space="preserve">Media sociais e etnicidade na Africa Central : objetivação cultural et reunificação ekang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Platforms in the Global South: Shaping a Critical Approach</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Philippe Bouquillion; Christine Ithurbide; Tristan Mattelard, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Conferências do Comitê de Pesquisa em Sociologia da Cultura da SBS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade Federal do Ceará, Mar 2021, Fortaleza, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04027792v1</w:t>
+                <w:t xml:space="preserve">hal-04622118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Os laços invisíveis : circuitos musicais e identificação afro-brasileira para além das evidências pós-coloniais</w:t>
               </w:r>
@@ -2877,1040 +2890,1109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periferias da mundialização digital</w:t>
+                <w:t xml:space="preserve">Differentiated Access to Platforms: The Artist-Producer in the Reorganization of Musical Sectors in Brazil and Central Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo de Marchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projeto de Extensão : Fazendo música: Música brasileira na sociedade contemporânea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pró-Reitoria de Extensão e Cultura da UNIRIO; Universidade Federal do Estado do Rio de Janeiro, Jul 2020, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">Digital Platforms in the Global South: Shaping a Critical Approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Bouquillion; Christine Ithurbide; Tristan Mattelard, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622425v1</w:t>
+                <w:t xml:space="preserve">hal-04027792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héritage familial et patrimoine symbolique national : les Buarque de Holanda, père et fils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afrânio Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe de Réflexion sur le Brésil Contemporain (EHESS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The technical premises for national sentiment: scientific, educational and social logics of radio volunteering (Brazil, 1923-32)</w:t>
+                <w:t xml:space="preserve">Periferias da mundialização digital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo de Marchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultural Mobilization : cultural consciousness and national movements in Europe and the World (SPIN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPIN Study Platform on Interlocking Nationalisms; NISE Nationale Bewegingen en Intermediaire Structuren in Europa; ASEN Association for the Study of Ethnicity and Nationalism, Sep 2018, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Projeto de Extensão : Fazendo música: Música brasileira na sociedade contemporânea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pró-Reitoria de Extensão e Cultura da UNIRIO; Universidade Federal do Estado do Rio de Janeiro, Jul 2020, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938952v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontiers within cyberspace: promises and regulations of the creative industries</w:t>
+                <w:t xml:space="preserve">The technical premises for national sentiment: scientific, educational and social logics of radio volunteering (Brazil, 1923-32)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First international conference : Tangible and Intangible impacts of information and communication in the digital age (IFAP/IITE UNESCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Government of the Khanty-Mansi Autonomous Okrug – Ugra; Commission of the Russian Federation for UNESCO; UNESCO / UNESCO Information for All Programme; UNESCO Institute for Information Technologies in Education; Russian Committee of the UNESCO Information for All Programme; Interregional Library Cooperation Centre, Jun 2018, Khanty-Mansyisk, Russia</w:t>
+              <w:t xml:space="preserve">Cultural Mobilization : cultural consciousness and national movements in Europe and the World (SPIN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIN Study Platform on Interlocking Nationalisms; NISE Nationale Bewegingen en Intermediaire Structuren in Europa; ASEN Association for the Study of Ethnicity and Nationalism, Sep 2018, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938957v1</w:t>
+                <w:t xml:space="preserve">hal-01938952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Smartphone Application Usage Logs with Declared Sociological Information</w:t>
+                <w:t xml:space="preserve">Frontiers within cyberspace: promises and regulations of the creative industries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Chrisment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SocialCom 2016 - 9th IEEE International Conference on Social Computing and Networking</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">First international conference : Tangible and Intangible impacts of information and communication in the digital age (IFAP/IITE UNESCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Government of the Khanty-Mansi Autonomous Okrug – Ugra; Commission of the Russian Federation for UNESCO; UNESCO / UNESCO Information for All Programme; UNESCO Institute for Information Technologies in Education; Russian Committee of the UNESCO Information for All Programme; Interregional Library Cooperation Centre, Jun 2018, Khanty-Mansyisk, Russia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01378795v1</w:t>
+                <w:t xml:space="preserve">hal-01938957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seul avec son smartphone ? Les médiations culturelles et leurs traces dans l'usage</w:t>
+                <w:t xml:space="preserve">Exploring Smartphone Application Usage Logs with Declared Sociological Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Irfan Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Charneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chrisment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ludovia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SocialCom 2016 - 9th IEEE International Conference on Social Computing and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2016, Atlanta, United States. pp.266-273, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BDCloud-SocialCom-SustainCom.2016.49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213931v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médias sociaux et ethnicité en Afrique Centrale</w:t>
+                <w:t xml:space="preserve">Seul avec son smartphone ? Les médiations culturelles et leurs traces dans l'usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le numérique à l'ère de l'Internet des objets, de l'hypertexte à l'hyper-objet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Saint-Denis, France</w:t>
+              <w:t xml:space="preserve">Ludovia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Ax-les-thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01245396v1</w:t>
+                <w:t xml:space="preserve">hal-01213931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Media and Linguistic Affirmation in Central Africa.</w:t>
+                <w:t xml:space="preserve">Médias sociaux et ethnicité en Afrique Centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linguistic and Cultural Diversity in Cyberspace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UNESCO / IFAP, Jun 2014, Yakutsk, Russia</w:t>
+              <w:t xml:space="preserve">Le numérique à l'ère de l'Internet des objets, de l'hypertexte à l'hyper-objet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01245420v1</w:t>
+                <w:t xml:space="preserve">hal-01245396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire vibrer la nation : musiciens savants et culture de masse au Brésil (1930-1960)</w:t>
+                <w:t xml:space="preserve">Social Media and Linguistic Affirmation in Central Africa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International : Orchestrer la nation : Musiques, danses et (trans)nationalismes [dans le cadre du 19ème Festival de l'Imaginaire]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Linguistic and Cultural Diversity in Cyberspace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNESCO / IFAP, Jun 2014, Yakutsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01902869v1</w:t>
+                <w:t xml:space="preserve">hal-01245420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining smartphone usage analysis by combining crowdsensing and survey</w:t>
+                <w:t xml:space="preserve">Faire vibrer la nation : musiciens savants et culture de masse au Brésil (1930-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Chrisment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PerCom Workshops 2015 - 2nd IEEE International Workshop on Crowd Assisted Sensing Pervasive Systems and Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque International : Orchestrer la nation : Musiques, danses et (trans)nationalismes [dans le cadre du 19ème Festival de l'Imaginaire]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154975v1</w:t>
+                <w:t xml:space="preserve">hal-01902869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médias sociaux et ethnicité en Afrique Centrale : objectivation culturelle et réunification Ekang</w:t>
+                <w:t xml:space="preserve">Refining smartphone usage analysis by combining crowdsensing and survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Irfan Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Charneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chrisment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H2PTM'15 : Le numérique à l'ère de l'Internet des objets, de l’hypertexte à l’hyper-objet</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PerCom Workshops 2015 - 2nd IEEE International Workshop on Crowd Assisted Sensing Pervasive Systems and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, St Louis, United States. pp.366-371, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PERCOMW.2015.7134065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142802v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utopias tecnológicas e recomposição das fronteiras sociais : a cultura em configurações radiofônicas e digitais</w:t>
+                <w:t xml:space="preserve">Médias sociaux et ethnicité en Afrique Centrale : objectivation culturelle et réunification Ekang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II Seminário Internacional - PPGCIS 10 anos "Desafios da diversidade e da desigualdade" (PUC-RJ)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">H2PTM'15 : Le numérique à l'ère de l'Internet des objets, de l’hypertexte à l’hyper-objet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France. pp.159-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01902871v1</w:t>
+                <w:t xml:space="preserve">hal-02142802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Utopias tecnológicas e recomposição das fronteiras sociais : a cultura em configurações radiofônicas e digitais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassili Rivron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II Seminário Internacional - PPGCIS 10 anos "Desafios da diversidade e da desigualdade" (PUC-RJ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Rio de Janeiro, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Utopias tecnológicas e recomposição das fronteiras sociais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II seminário Internacional “Desafios da diversidade e da desigualdade“</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10 anos do PPGCIS (PUC-Rio), Sep 2015, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3920,142 +4002,142 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Fabriques sonores du Sud global</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21 (1-2), 314 p., 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12vl5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industries Culturelles dans les Suds à l'heure d'Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4071,237 +4153,237 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (277), 243 p., 2018, Industries culturelles dans les Suds à l'heure de l'internet, 979-10-300-0468-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Us et abus de l'Internet : Enjeux sociaux et psychologiques des pratiques numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 119, 146 p., 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/terminal.1509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brésil, le siècle des grandes transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afrânio Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Brésil Contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 40, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4311,98 +4393,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prefácio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meus Casamentos e outras histórias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Birrumba/Spalding, pp.11-12, 2018, 978-85-5996-878-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4412,153 +4494,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notes de Recherche – Saison 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche en train de se faire [carnet de recherche]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4568,91 +4650,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les 100 ans du modernisme brésilien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4662,51 +4744,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mutations du travail archivistique dans les services d'archives départementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Moalic-Minnaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4741,51 +4823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service interministériel des Archives de France; Département des études, de la prospective et des statistiques du ministère de la Culture. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4795,100 +4877,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enracinement de la littérature et anoblissement de la musique populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Ecole des Hautes Etudes en Sciences Sociales, 2005. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05294998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4898,120 +4980,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux politiques de l'innovation technologique, du réseau au social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique CITI / INSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offloading Cyber-Physical Tasks using Mobile Crowdsourcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Haderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5020,111 +5102,111 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crowdsourcing and human computation multidisciplinary workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Auditorium Marie Curie CNRS, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId110"/>
+      <w:footerReference w:type="default" r:id="rId111"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5192,51 +5274,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B980D76"/>
+    <w:nsid w:val="91933629"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5340,51 +5422,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E62E436D"/>
+    <w:nsid w:val="4D7C9650"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5488,51 +5570,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4D6A1317"/>
+    <w:nsid w:val="EDD01C99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5636,51 +5718,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="96ED326F"/>
+    <w:nsid w:val="E697EC54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5876,51 +5958,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vassili-rivron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6447-063X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086297473" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plateforme.hypotheses.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://littographie.hypotheses.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04757677v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Costantini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Rivron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vk8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916416v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Moalic-Minnaert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seiller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/136ah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408027v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jaubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.3173" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307530v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307520v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ithurbide" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.8581" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01902873v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18764/2236-9473.v14n28p73-106" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938639v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Barreto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nicolau Netto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18764/2236-9473.v14n28p13-18" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938635v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dolbeau-Bandin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1552" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-D0DLCGMX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938643v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6214" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994915v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1547" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938637v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Proulx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1512" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938946v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036346ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910722v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haderer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ribeiro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938940v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.181.0126" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01902861v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422160v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Garcia Parpet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279643v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279650v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027795v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04624749v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata de Castro Menezes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027799v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622119v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622117v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629979v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georget" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Millet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622118v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027792v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027823v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622425v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo de Marchi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027841v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afr&#226;nio Garcia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938952v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938957v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378795v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Irfan Khan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chrisment" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BDCloud-SocialCom-SustainCom.2016.49" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213931v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245396v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245420v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01902869v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154975v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2015.7134065" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02142802v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01902871v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250125v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540030v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vl5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307499v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027887v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1509" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027897v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouvier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02142808v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422199v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027869v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027812v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681040v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05294998v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250145v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087396v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vassili-rivron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6447-063X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086297473" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plateforme.hypotheses.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://littographie.hypotheses.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04757677v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Costantini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Rivron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vk8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916416v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Moalic-Minnaert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seiller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/136ah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408027v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jaubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.3173" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307530v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307520v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ithurbide" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.8581" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938639v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Barreto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nicolau Netto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18764/2236-9473.v14n28p13-18" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01902873v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18764/2236-9473.v14n28p73-106" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938643v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6214" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994915v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dolbeau-Bandin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1547" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938635v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1552" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-D0DLCGMX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938637v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Proulx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1512" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938946v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036346ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910722v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haderer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ribeiro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938940v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.181.0126" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01902861v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422160v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Garcia Parpet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279650v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279643v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563699v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027795v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04624749v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata de Castro Menezes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027799v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622119v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622117v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629979v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georget" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Millet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027823v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027792v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027841v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afr&#226;nio Garcia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622425v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo de Marchi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938952v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938957v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378795v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Irfan Khan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chrisment" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BDCloud-SocialCom-SustainCom.2016.49" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213931v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245396v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245420v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01902869v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154975v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2015.7134065" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02142802v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01902871v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250125v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540030v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vl5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307499v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027887v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1509" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027897v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouvier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02142808v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422199v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027869v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027812v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681040v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05294998v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250145v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087396v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>