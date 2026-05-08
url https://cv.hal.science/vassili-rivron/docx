--- v1 (2026-04-17)
+++ v2 (2026-05-08)
@@ -867,671 +867,671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les chemins n’existent pas : ça devient un chemin dès que tu marches dessus ». Entretien avec Lord Ékomy Ndong ☥, artiste et producteur de rap gabonais</w:t>
+                <w:t xml:space="preserve">Industries culturelles et plateformes numériques dans les Suds : des reconfigurations sociales et spatiales en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ithurbide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Industries Culturelles dans les Suds à l'heure d'internet, 1 (277), pp.215-238</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, Industries Culturelles dans les Suds à l'Heure d'Internet, 1 (277), pp.5-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/com.8581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307530v1</w:t>
+                <w:t xml:space="preserve">hal-02307520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industries culturelles et plateformes numériques dans les Suds : des reconfigurations sociales et spatiales en question</w:t>
+                <w:t xml:space="preserve">« Les chemins n’existent pas : ça devient un chemin dès que tu marches dessus ». Entretien avec Lord Ékomy Ndong ☥, artiste et producteur de rap gabonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Ithurbide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Industries Culturelles dans les Suds à l'Heure d'Internet, 1 (277), pp.5-36. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, Industries Culturelles dans les Suds à l'heure d'internet, 1 (277), pp.215-238</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/com.8581⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02307520v1</w:t>
+                <w:t xml:space="preserve">hal-02307530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">As culturas populares na mundialização: desarrumando esquemas habituais de interpretação</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Portraits sonores du Brésil : reconfiguration de l'industrie musicale et différenciation de la musique populaire brésilienne comme objet d'érudition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Pós Ciências Sociais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 14 (28), pp.13-18. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18764/2236-9473.v14n28p13-18⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 14 (28), pp.72-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18764/2236-9473.v14n28p73-106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938639v1</w:t>
+                <w:t xml:space="preserve">hal-01902873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portraits sonores du Brésil : reconfiguration de l'industrie musicale et différenciation de la musique populaire brésilienne comme objet d'érudition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">As culturas populares na mundialização: desarrumando esquemas habituais de interpretação</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Nicolau Netto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Pós Ciências Sociais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 14 (28), pp.72-105. </w:t>
+              <w:t xml:space="preserve">, 2017, 14 (28), pp.13-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18764/2236-9473.v14n28p73-106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18764/2236-9473.v14n28p13-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902873v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrication de l’immortalité. La Petite Histoire de la Littérature Brésilienne de Ronald de Carvalho, de l’essai au classique</w:t>
+                <w:t xml:space="preserve">La baguette magique du tout-connecté. Entretien avec Évelyne Broudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/contextes.6214⟩</w:t>
+              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Us et abus de l'Internet, 119, [11 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/terminal.1552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938643v1</w:t>
+                <w:t xml:space="preserve">hal-01938635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Us ou abus… pour le sociologue, la réalité sociale est grise. Entretien avec Rémy Rieffel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La fabrication de l’immortalité. La Petite Histoire de la Littérature Brésilienne de Ronald de Carvalho, de l’essai au classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, De l’émergence à la canonisation, 17, 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/contextes.6214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/terminal.1547⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01994915v1</w:t>
+                <w:t xml:space="preserve">hal-01938643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La baguette magique du tout-connecté. Entretien avec Évelyne Broudoux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Us ou abus… pour le sociologue, la réalité sociale est grise. Entretien avec Rémy Rieffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Us et abus de l'Internet, 119, [11 p.]. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, Us et abus de l'Internet, 119, [12 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/terminal.1547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/terminal.1552⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01938635v1</w:t>
+                <w:t xml:space="preserve">halshs-01994915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la nécessité d’adopter une posture scientifique et critique au temps du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Proulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1933,915 +1933,954 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impulsar a pesquisa brasileira em ciências sociais franco brasileiras sob fogos cruzados</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconfigurations de l'industrie musicale et reconversions patrimoniales : genèse de la musique populaire brésilienne comme objet d'érudition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colóquio Internacional - Artífice do Intercâmbio intelectual Brasil-França: Afrânio Garcia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FFLCH/USP; CNRS, Centro Internacional de Pesquisa, Jun 2025, São Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">Journée d'étude internationale n°3. Photographie / Musique populaire. Citoyennetés plurielles et enjeux matri/patrimoniaux dans les Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 2; Institut des Amériques; ERIMIT, May 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05422160v1</w:t>
+                <w:t xml:space="preserve">hal-05279643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La moderne tradition des Ekang : médias sociaux, objectivation culturelle et mobilisations artistiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impulsar a pesquisa brasileira em ciências sociais franco brasileiras sob fogos cruzados</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Garcia Parpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club Kwame Nkrumah</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Normale Supérieure de Yaoundé, Feb 2025, Yaoundé, Cameroun</w:t>
+              <w:t xml:space="preserve">Colóquio Internacional - Artífice do Intercâmbio intelectual Brasil-França: Afrânio Garcia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FFLCH/USP; CNRS, Centro Internacional de Pesquisa, Jun 2025, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05279650v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurations de l'industrie musicale et reconversions patrimoniales : genèse de la musique populaire brésilienne comme objet d'érudition</w:t>
+                <w:t xml:space="preserve">La moderne tradition des Ekang : médias sociaux, objectivation culturelle et mobilisations artistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude internationale n°3. Photographie / Musique populaire. Citoyennetés plurielles et enjeux matri/patrimoniaux dans les Amériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rennes 2; Institut des Amériques; ERIMIT, May 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">Club Kwame Nkrumah</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Normale Supérieure de Yaoundé, Feb 2025, Yaoundé, Cameroun</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05279643v1</w:t>
+                <w:t xml:space="preserve">hal-05279650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production des sentiments de l’archiviste à l’ère du numérique : mises en scène, solitudes et rapports à l’altérité des archives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des archives à l’état numérique : résultats d’une enquête sociologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Moalic-Minnaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Seiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème colloque international du GT 07 Émotions &amp; Société : Vers une société sensible ? Morale, politique, réflexivité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Julie Costa de Suza; Fabrice Fernandez; Hélène Marche, Jun 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">Des métiers du patrimoine en mutation ? Appropriations du numérique, rapport aux objets et aux publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives de France; DEPS Ministère de la Culture; Cerrev, Dec 2023, Pierrefite-sur-Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05563699v1</w:t>
+                <w:t xml:space="preserve">hal-05613644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’artiste aux manettes ou le technicien en vedette ? Trajectoires phonographiques en Afrique centrale, de la désintermédiation aux plateformes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La production des sentiments de l’archiviste à l’ère du numérique : mises en scène, solitudes et rapports à l’altérité des archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire AFRINUM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">2ème colloque international du GT 07 Émotions &amp; Société : Vers une société sensible ? Morale, politique, réflexivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julie Costa de Suza; Fabrice Fernandez; Hélène Marche, Jun 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04027795v1</w:t>
+                <w:t xml:space="preserve">hal-05563699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une anthropologie des écoles de samba du Carnaval de Rio en contexte critique</w:t>
+                <w:t xml:space="preserve">L’artiste aux manettes ou le technicien en vedette ? Trajectoires phonographiques en Afrique centrale, de la désintermédiation aux plateformes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renata de Castro Menezes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire invités du Master de sociologie. Séance du 8 mars 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">Séminaire AFRINUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04624749v1</w:t>
+                <w:t xml:space="preserve">hal-04027795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les intermédiaires de la culture nationale : critique littéraire et production musicale</w:t>
+                <w:t xml:space="preserve">Une anthropologie des écoles de samba du Carnaval de Rio en contexte critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata de Castro Menezes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international - Art(s) et migrations dans les Amériques et les Caraïbes : dissonances, fissures, marges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ERLIS (EA 4254); HCTI (EA 4249), Nov 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">Séminaire invités du Master de sociologie. Séance du 8 mars 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04027799v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Os laços invisiveis : circuitos musicais e identificação afro-brasileira para além das evidências pós-coloniais</w:t>
+                <w:t xml:space="preserve">Les intermédiaires de la culture nationale : critique littéraire et production musicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colóquio África e Brasil nos movimentos de circulação das produções culturais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sociedade Brasileira de Sociologia (SBS); Universidade Federal do Ceará, May 2021, Fortaleza, Brazil</w:t>
+              <w:t xml:space="preserve">Colloque international - Art(s) et migrations dans les Amériques et les Caraïbes : dissonances, fissures, marges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERLIS (EA 4254); HCTI (EA 4249), Nov 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622119v1</w:t>
+                <w:t xml:space="preserve">hal-04027799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiated Access to Platforms : The Artist-Producer in the Reorganization of Musical Sectors in Brazil and Central Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perception des infox et mobilisation de l’esprit critique en temps de crise sanitaire : les apports de la méthode Living Lab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Platforms in Global South: Shaping a Critical Approach</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international - Journalisme et plateformes 2ème éd. : information, infomédiation et "fake news"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Aix-Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622117v1</w:t>
+                <w:t xml:space="preserve">hal-03629979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception des infox et mobilisation de l’esprit critique en temps de crise sanitaire : les apports de la méthode Living Lab</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Os laços invisiveis : circuitos musicais e identificação afro-brasileira para além das evidências pós-coloniais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international - Journalisme et plateformes 2ème éd. : information, infomédiation et "fake news"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Aix-Marseille, France</w:t>
+              <w:t xml:space="preserve">Colóquio África e Brasil nos movimentos de circulação das produções culturais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociedade Brasileira de Sociologia (SBS); Universidade Federal do Ceará, May 2021, Fortaleza, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629979v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Media sociais e etnicidade na Africa Central : objetivação cultural et reunificação ekang</w:t>
+                <w:t xml:space="preserve">Differentiated Access to Platforms : The Artist-Producer in the Reorganization of Musical Sectors in Brazil and Central Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conferências do Comitê de Pesquisa em Sociologia da Cultura da SBS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidade Federal do Ceará, Mar 2021, Fortaleza, Brazil</w:t>
+              <w:t xml:space="preserve">Digital Platforms in Global South: Shaping a Critical Approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622118v1</w:t>
+                <w:t xml:space="preserve">hal-04622117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Os laços invisíveis : circuitos musicais e identificação afro-brasileira para além das evidências pós-coloniais</w:t>
               </w:r>
@@ -2959,515 +2998,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héritage familial et patrimoine symbolique national : les Buarque de Holanda, père et fils</w:t>
+                <w:t xml:space="preserve">Media sociais e etnicidade na Africa Central : objetivação cultural et reunificação ekang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Afrânio Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Réflexion sur le Brésil Contemporain (EHESS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Conferências do Comitê de Pesquisa em Sociologia da Cultura da SBS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade Federal do Ceará, Mar 2021, Fortaleza, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04027841v1</w:t>
+                <w:t xml:space="preserve">hal-04622118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periferias da mundialização digital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo de Marchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projeto de Extensão : Fazendo música: Música brasileira na sociedade contemporânea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pró-Reitoria de Extensão e Cultura da UNIRIO; Universidade Federal do Estado do Rio de Janeiro, Jul 2020, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The technical premises for national sentiment: scientific, educational and social logics of radio volunteering (Brazil, 1923-32)</w:t>
+                <w:t xml:space="preserve">Héritage familial et patrimoine symbolique national : les Buarque de Holanda, père et fils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afrânio Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultural Mobilization : cultural consciousness and national movements in Europe and the World (SPIN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPIN Study Platform on Interlocking Nationalisms; NISE Nationale Bewegingen en Intermediaire Structuren in Europa; ASEN Association for the Study of Ethnicity and Nationalism, Sep 2018, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Groupe de Réflexion sur le Brésil Contemporain (EHESS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938952v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontiers within cyberspace: promises and regulations of the creative industries</w:t>
+                <w:t xml:space="preserve">The technical premises for national sentiment: scientific, educational and social logics of radio volunteering (Brazil, 1923-32)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First international conference : Tangible and Intangible impacts of information and communication in the digital age (IFAP/IITE UNESCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Government of the Khanty-Mansi Autonomous Okrug – Ugra; Commission of the Russian Federation for UNESCO; UNESCO / UNESCO Information for All Programme; UNESCO Institute for Information Technologies in Education; Russian Committee of the UNESCO Information for All Programme; Interregional Library Cooperation Centre, Jun 2018, Khanty-Mansyisk, Russia</w:t>
+              <w:t xml:space="preserve">Cultural Mobilization : cultural consciousness and national movements in Europe and the World (SPIN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIN Study Platform on Interlocking Nationalisms; NISE Nationale Bewegingen en Intermediaire Structuren in Europa; ASEN Association for the Study of Ethnicity and Nationalism, Sep 2018, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938957v1</w:t>
+                <w:t xml:space="preserve">hal-01938952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Smartphone Application Usage Logs with Declared Sociological Information</w:t>
+                <w:t xml:space="preserve">Frontiers within cyberspace: promises and regulations of the creative industries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Chrisment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SocialCom 2016 - 9th IEEE International Conference on Social Computing and Networking</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">First international conference : Tangible and Intangible impacts of information and communication in the digital age (IFAP/IITE UNESCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Government of the Khanty-Mansi Autonomous Okrug – Ugra; Commission of the Russian Federation for UNESCO; UNESCO / UNESCO Information for All Programme; UNESCO Institute for Information Technologies in Education; Russian Committee of the UNESCO Information for All Programme; Interregional Library Cooperation Centre, Jun 2018, Khanty-Mansyisk, Russia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01378795v1</w:t>
+                <w:t xml:space="preserve">hal-01938957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seul avec son smartphone ? Les médiations culturelles et leurs traces dans l'usage</w:t>
+                <w:t xml:space="preserve">Exploring Smartphone Application Usage Logs with Declared Sociological Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Irfan Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Charneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chrisment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ludovia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SocialCom 2016 - 9th IEEE International Conference on Social Computing and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2016, Atlanta, United States. pp.266-273, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BDCloud-SocialCom-SustainCom.2016.49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213931v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médias sociaux et ethnicité en Afrique Centrale</w:t>
               </w:r>
@@ -3654,345 +3693,414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining smartphone usage analysis by combining crowdsensing and survey</w:t>
+                <w:t xml:space="preserve">Seul avec son smartphone ? Les médiations culturelles et leurs traces dans l'usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Chrisment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PerCom Workshops 2015 - 2nd IEEE International Workshop on Crowd Assisted Sensing Pervasive Systems and Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ludovia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Ax-les-thermes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154975v1</w:t>
+                <w:t xml:space="preserve">hal-01213931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médias sociaux et ethnicité en Afrique Centrale : objectivation culturelle et réunification Ekang</w:t>
+                <w:t xml:space="preserve">Refining smartphone usage analysis by combining crowdsensing and survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Irfan Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Charneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chrisment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H2PTM'15 : Le numérique à l'ère de l'Internet des objets, de l’hypertexte à l’hyper-objet</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PerCom Workshops 2015 - 2nd IEEE International Workshop on Crowd Assisted Sensing Pervasive Systems and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, St Louis, United States. pp.366-371, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PERCOMW.2015.7134065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142802v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utopias tecnológicas e recomposição das fronteiras sociais : a cultura em configurações radiofônicas e digitais</w:t>
+                <w:t xml:space="preserve">Médias sociaux et ethnicité en Afrique Centrale : objectivation culturelle et réunification Ekang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II Seminário Internacional - PPGCIS 10 anos "Desafios da diversidade e da desigualdade" (PUC-RJ)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">H2PTM'15 : Le numérique à l'ère de l'Internet des objets, de l’hypertexte à l’hyper-objet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France. pp.159-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01902871v1</w:t>
+                <w:t xml:space="preserve">hal-02142802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Utopias tecnológicas e recomposição das fronteiras sociais : a cultura em configurações radiofônicas e digitais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassili Rivron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II Seminário Internacional - PPGCIS 10 anos "Desafios da diversidade e da desigualdade" (PUC-RJ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Rio de Janeiro, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Utopias tecnológicas e recomposição das fronteiras sociais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II seminário Internacional “Desafios da diversidade e da desigualdade“</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10 anos do PPGCIS (PUC-Rio), Sep 2015, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4002,388 +4110,388 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Fabriques sonores du Sud global</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21 (1-2), 314 p., 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12vl5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industries Culturelles dans les Suds à l'heure d'Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ithurbide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (277), 243 p., 2018, Industries culturelles dans les Suds à l'heure de l'internet, 979-10-300-0468-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Us et abus de l'Internet : Enjeux sociaux et psychologiques des pratiques numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 119, 146 p., 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/terminal.1509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brésil, le siècle des grandes transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afrânio Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Brésil Contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 40, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4393,98 +4501,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prefácio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meus Casamentos e outras histórias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Birrumba/Spalding, pp.11-12, 2018, 978-85-5996-878-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4494,153 +4602,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notes de Recherche – Saison 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche en train de se faire [carnet de recherche]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4650,91 +4758,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les 100 ans du modernisme brésilien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4744,51 +4852,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mutations du travail archivistique dans les services d'archives départementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Moalic-Minnaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4820,54 +4928,58 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service interministériel des Archives de France; Département des études, de la prospective et des statistiques du ministère de la Culture. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4877,100 +4989,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enracinement de la littérature et anoblissement de la musique populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Ecole des Hautes Etudes en Sciences Sociales, 2005. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05294998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4980,120 +5092,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux politiques de l'innovation technologique, du réseau au social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique CITI / INSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offloading Cyber-Physical Tasks using Mobile Crowdsourcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Haderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5102,111 +5214,111 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Rivron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crowdsourcing and human computation multidisciplinary workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Auditorium Marie Curie CNRS, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId111"/>
+      <w:footerReference w:type="default" r:id="rId112"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5274,51 +5386,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="91933629"/>
+    <w:nsid w:val="8C240A75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5422,51 +5534,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4D7C9650"/>
+    <w:nsid w:val="859E6658"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5570,51 +5682,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="EDD01C99"/>
+    <w:nsid w:val="9CDD20A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5718,51 +5830,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E697EC54"/>
+    <w:nsid w:val="B8111132"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5958,51 +6070,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vassili-rivron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6447-063X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086297473" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plateforme.hypotheses.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://littographie.hypotheses.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04757677v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Costantini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Rivron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vk8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916416v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Moalic-Minnaert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seiller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/136ah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408027v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jaubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.3173" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307530v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307520v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ithurbide" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.8581" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938639v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Barreto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nicolau Netto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18764/2236-9473.v14n28p13-18" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01902873v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18764/2236-9473.v14n28p73-106" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938643v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6214" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994915v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dolbeau-Bandin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1547" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938635v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1552" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-D0DLCGMX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938637v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Proulx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1512" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938946v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036346ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910722v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haderer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ribeiro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938940v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.181.0126" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01902861v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422160v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Garcia Parpet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279650v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279643v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563699v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027795v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04624749v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata de Castro Menezes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027799v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622119v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622117v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629979v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georget" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Millet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027823v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027792v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027841v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afr&#226;nio Garcia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622425v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo de Marchi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938952v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938957v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378795v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Irfan Khan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chrisment" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BDCloud-SocialCom-SustainCom.2016.49" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213931v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245396v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245420v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01902869v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154975v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2015.7134065" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02142802v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01902871v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250125v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540030v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vl5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307499v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027887v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1509" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027897v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouvier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02142808v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422199v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027869v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027812v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681040v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05294998v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250145v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087396v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vassili-rivron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6447-063X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086297473" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plateforme.hypotheses.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://littographie.hypotheses.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04757677v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Costantini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Rivron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vk8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916416v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Moalic-Minnaert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seiller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/136ah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408027v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jaubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.3173" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307520v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ithurbide" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.8581" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307530v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01902873v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18764/2236-9473.v14n28p73-106" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938639v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Barreto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nicolau Netto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18764/2236-9473.v14n28p13-18" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938635v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dolbeau-Bandin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1552" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-D0DLCGMX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938643v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6214" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994915v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1547" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938637v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Proulx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1512" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938946v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036346ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910722v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haderer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ribeiro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938940v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.181.0126" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01902861v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279643v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422160v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Garcia Parpet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279650v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613644v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563699v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027795v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04624749v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata de Castro Menezes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027799v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629979v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georget" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Millet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622119v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622117v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027823v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027792v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622118v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622425v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo de Marchi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027841v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afr&#226;nio Garcia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938952v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938957v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378795v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Irfan Khan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chrisment" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BDCloud-SocialCom-SustainCom.2016.49" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245396v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245420v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01902869v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213931v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154975v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2015.7134065" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02142802v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01902871v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250125v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540030v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vl5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307499v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027887v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1509" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027897v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouvier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02142808v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422199v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027869v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027812v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681040v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05294998v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250145v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087396v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>