--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> VASSILIS CHRISTOPHIDES </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full Professor ENSEA Cergy</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I studied Electrical Engineering at the National Technical University of Athens (NTUA) in 1988, I received my DEA in computer science from the University PARIS VI in 1992, and my Ph.D. from the Conservatoire National des Arts et Metiers (CNAM) of Paris, in 1996. I am currently Professor of Computer Science at ENSEA, Cergy. Previously, I have served the Computer Science Department of the University of Crete for 5 years as Associate Professor and 11 years as Full Professor (Professeur grade 1). Between 2019 and 2020, I was fellow in residence (Adjunct Professor) at the Institut d’Études Avancées (IEA), Université CY Cergy Paris. From 2015 to 2019 I have been elected to an advanced research position at INRIA-Paris while from 2013 to 2015 I have worked as a Distinguished Scientist at Technicolor, R&I Center in Paris.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">My main research interests span Machine Learning Systems, Data Science and Big Data Computing, Databases and Web Information Systems, as well as Digital Libraries and Scientific Systems. On these topics, I have published 148 articles in leading journals and conferences. My research work was driven by the need to manage, process and analyze post-relational data (semi–or unstructured) in centralized, distributed and streaming settings often in the context of other scientific fields (e.g., Cultural Heritage, Environmental Sciences, Educational Sciences, etc.). My work has received 7000 citations with an h-index 44 according to Google Scholar.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">I was a recipient of the 2004 SIGMOD Test of Time Award, and of several best paper awards in ISWC (2003, 2007, 2009). I chaired (General Chair of the EDBT/ICDT Conference in 2014, Area Chair for the “Semi-structured, Web, and Linked Data Management” track in ICDE 2016, Chair of the Web Services Track in SCC 2004, Industrial Track Chair in EDBT 2004) or served on program committees of numerous conferences (VLDB, ICDE, EDBT, WWW, CIKM, etc.) while I have acted as editorial member, or reviewer of several journals (CACM, TODS, TOIS, TOIT, VLDB Journal, TDKE, DPS, etc.). I have also been a keynote or invited speaker in conferences and summer schools (PODS 2003, HDMS 2004, ESWC Summer School 2013, WebST 2016, BDA Summer School 2018).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TREATS: Fairness-aware entity resolution over streaming data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Brasileiro Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaggelia Pitoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129, pp.102506. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.is.2024.102506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do we really need imputation in AutoML predictive modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paterakis G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fafalios S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charonyktakis P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsamardinos I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Knowledge Discovery from Data (TKDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Meta-level Analysis of Online Anomaly Detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Ntroumpogiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michail Giannoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Myrtakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The VLDB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00778-022-00773-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge graph embedding methods for entity alignment: experimental review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Fanourakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Kotzinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (5), pp.2070-2137. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S10618-023-00941-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of End-to-End Entity Resolution for Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Themis Palpanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Blocking Algorithms for Web Entities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (2), pp.382-395. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBDATA.2016.2576463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A greedy feature selection algorithm for Big Data of high dimensionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Tsamardinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Borboudakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlos Katsogridakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyvios Pratikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-018-5748-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content-Based Publish/Subscribe System for Web Syndication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Hmedeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Kourdounakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Du Mouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31, pp.359 - 380. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11390-016-1632-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSS feeds behavior analysis, structure and vocabulary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Hmedeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Vouzoukidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Du Mouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of web information systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (3), pp.291-320. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJWIS-06-2014-0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing taxonomic semantic web queries using labeling schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karvounarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Plexousakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tourtounis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1, pp.207-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying the semantic Web with RQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karvounarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Magganaraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alexaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Plexousakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 42, pp.617-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Glitches Discovery using Influence-based Model Explanations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Myrtakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Tsamardinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KDD '25: The 31st ACM SIGKDD Conference on Knowledge Discovery and Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Toronto, Canada. pp.1068-1079, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3690624.3709285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SeeABLE: Soft Discrepancies and Bounded Contrastive Learning for Exposing Deepfakes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larue Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Ngoc-Son</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Struc Vitomir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision (ICCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Time Series Anomaly Detection: The Road to Effective Explainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Linardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone sur l'Extraction et la Gestion des Connaissances 24-28 janvier 2022 (Atelier EXPLAIN'AI )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Blois, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Continuous Operators for IoT edge Analytics with Time Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient Ntumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Georgantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMARTCOMP 2022 - International Conference on Smart Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Espoo, Finland. pp.78-85, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMARTCOMP55677.2022.00026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Scheduling of Streaming Operators for IoT Edge Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient Ntumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Georgantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FMEC 2021 - Sixth International Conference on Fog and Mobile Edge Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Gandia, Spain. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FMEC54266.2021.9732409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Continuous Operators for IoT Edge Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient Ntumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Georgantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EdgeSys '21 - 4th International Workshop on Edge Systems, Analytics and Networking colocated with EuroSys'21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online United Kingdom, United Kingdom. pp.55-60, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3434770.3459738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208518v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FairER: Entity Resolution With Fairness Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaggelia Pitoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th ACM International Conference on Information &amp; Knowledge Management (CIKM '21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, New York, France. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3459637.3482105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Evaluation of Anomaly Explanation Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Myrtakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Extending Database Technology (EDBT'2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Nicosia, Cyprus. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5441/002/edbt.2021.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of the Multi-Modality of User Perceived Page Load Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Salutari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Da Hora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Varvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedComNet 2020 - 18th Mediterranean Communication and Computer Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Arona, Italy. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MedComNet49392.2020.9191615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MinoanER: Schema-Agnostic, Non-Iterative, Massively Parallel Resolution of Web Entities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT/ICDT 2019 Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Mobile Crowdsensing Context in the Wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaan Chopra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Georgantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Issarny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE International Conference on Mobile Data Management (MDM) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrowing the gap between QoS metrics and Web QoE using Above-the-fold metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego da Hora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alemnew Sheferaw Asrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAM 2018 - International Conference on Passive and Active Network Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Berlin, Germany. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplifying Entity Resolution on Web Data with Schema-agnostic, Non-iterative Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDE 2018 - 34th IEEE International Conference on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Usage Patterns of Home IoT Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gevorg Poghosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Pefkianakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Guyadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2017 - 22nd IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Heraklion, Crete, Greece. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2017.8024707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web-Scale Blocking, Iterative and Progressive Entity Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDE 2017 - 33rd IEEE International Conference on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, San Diego, CA, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDE.2017.214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching Web Tables with Knowledge Base Entities: From Entity Lookups to Entity Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oktie Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Rodriguez-Muro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2017 - 16th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienna, Austria. pp.260-277, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68288-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Causal Analysis of Video QoE from Network and Application QoS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Katsarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGCOMM Workshop on QoE-based Analysis and Management of Data Communication Networks (Internet-QoE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Florianopolis, Brazil. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2940136.2940142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Usage Patterns in Residential Intranet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Conference on Ambient Systems, Networks and Technologies (ANT 2016) / The 6th International Conference on Sustainable Energy Information Technology (SEIT-2016) / Affiliated Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining usage patterns in residential intranet of things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gevorg Poghosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Pefkianakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Guyadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Conference on Ambient Systems, Networks and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Madrid Spain. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying Temporal Drifts at Multiple Granularities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Kleisarchaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlame Douzal-Chouakria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIKM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data Entity Resolution:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Big Data (IEEE BigData 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Santa Clara, CA,, United States. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData.2015.7363781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Detection of Topic Change in Social Posts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Kleisarchaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlame Douzal-Chouakria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Seoul, Corée, North Korea. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entity Resolution in the Web of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Herschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International World Wide Web Conference (WWW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entity Resolution in the Web of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Herschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information and Knowledge Management (CIKM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Burlingname, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subscription Indexes for Web Syndication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Hmedeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harris Kourdounakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Du Mouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT'12, International Conference on Extending Database Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Berlin, Germany. pp.311-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing continuous text queries featuring non-homogeneous scoring functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Vouzoukidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st ACM International Conference on Information and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Maui, Hawai, United States. pp.1065-1074 </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2396761.2398404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexes Analysis for Matching Subscriptions in RSS feeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Hmedeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harris Kourdounakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Du Mouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées, BDA'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing large collections of continuous content-based RSS aggregation queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Creus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes journées Bases de Données Avancées (BDA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rabat, Morocco. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everything you would like to know about RSS feeds and you are afraid to ask</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Hmedeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Vouzoukidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Du Mouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA'11, Base de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rabat, Morocco. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Web Syndication Behavior and Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Hmedeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Vouzoukidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Du Mouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISE'11, The 12th International Conference on Web Information System Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Sydney, Australia. pp.29-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Personalisation in Self e-Learning Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Keenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Poulovassilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Papamarkos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International ELeGI Conference on Advanced Technology for Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vico Equense (Naples), Italy. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalisation Services for Self e-Learning Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Keenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Poulovassilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Papamarkos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IST Workshop on Metadata Management in Grid and P2P Systems: Models, Services and Architectures (MMGPS'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, London, United Kingdom. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Labeling Schemes for the Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Plexousakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tourtounis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, X, France. pp.544-555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing RDF metadata for Community Webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alexaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karvounarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Plexousakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCM2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyperPATH/O2: Integrating Hypermedia Systems with Object-Oriented DatabaseSystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA'93 : 4th International Conference Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-57234-1_74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring Context of Mobile Data Crowdsensed in the Wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaan Chopra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Georgantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Issarny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetMob 2019 - Conference on the scientific analysis of mobile phone datasets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A practical method for measuring Web above-the-fold time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego da Hora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGCOMM 2018 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Budapest, Hungary. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entity Resolution in the Web of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan &amp; Claypool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 5 (3), pp.1-122, 2015, Synthesis Lectures on the Semantic Web: Theory and Technology, Ying Ding, Indiana University Paul Groth, Elsevier Labs, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2200/S00655ED1V01Y201507WBE013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Analytics in Social Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Themis Palpanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikalai Tsytsarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Kleisarchaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlame Douzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer New York, pp.3909-3912, 2018, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-8265-9_80708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RQL: A functional Query language for RQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karvounarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Magkanaraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alexaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Plexousakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RQL: A functional Query language for RQL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.435-465, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KP-LAB Knowledge Practices Laboratory -- Specifications for the Knowledge Matchmaker (V.2.0), the Knowledge Synthesizer (V.1.0) and the Analytical and Knowledge Mining Services (V.1.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Paralic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Furdik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bednar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantisek Babic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozeph Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KP-LAB Knowledge Practices Laboratory -- Specifications and Prototype of the Knowledge Repository (V.3.0) and the Knowledge Mediator (V.3.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Andreou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Flouris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Kotzinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Pediaditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KP-LAB Knowledge Practices Laboratory -- Specification of the SWKM Knowledge Evolution, Recommendation, and Mining services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Smrz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilem Sklenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojtech Svatek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Svihla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KP-LAB Knowledge Practices Laboratory -- Specification of the SWKM Architecture (V1.0) and Core Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Kotzinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Tzitzikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Spyratos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Belhajfrej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Predictive Explanation of Data Anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Myrtakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Tsamardinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massively-Parallel Feature Selection for Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Tsamardinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos · Borboudakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlos Katsogridakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyvios Pratikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying Temporal Drifts at Multiple Granularities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Kleisarchaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlame Douzal-Chouakria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId179"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> VASSILIS CHRISTOPHIDES </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full Professor ENSEA Cergy</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I studied Electrical Engineering at the National Technical University of Athens (NTUA) in 1988, I received my DEA in computer science from the University PARIS VI in 1992, and my Ph.D. from the Conservatoire National des Arts et Metiers (CNAM) of Paris, in 1996. I am currently Professor of Computer Science at ENSEA, Cergy. Previously, I have served the Computer Science Department of the University of Crete for 5 years as Associate Professor and 11 years as Full Professor (Professeur grade 1). Between 2019 and 2020, I was fellow in residence (Adjunct Professor) at the Institut d’Études Avancées (IEA), Université CY Cergy Paris. From 2015 to 2019 I have been elected to an advanced research position at INRIA-Paris while from 2013 to 2015 I have worked as a Distinguished Scientist at Technicolor, R&I Center in Paris.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">My main research interests span Machine Learning Systems, Data Science and Big Data Computing, Databases and Web Information Systems, as well as Digital Libraries and Scientific Systems. On these topics, I have published 148 articles in leading journals and conferences. My research work was driven by the need to manage, process and analyze post-relational data (semi–or unstructured) in centralized, distributed and streaming settings often in the context of other scientific fields (e.g., Cultural Heritage, Environmental Sciences, Educational Sciences, etc.). My work has received 7000 citations with an h-index 44 according to Google Scholar.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">I was a recipient of the 2004 SIGMOD Test of Time Award, and of several best paper awards in ISWC (2003, 2007, 2009). I chaired (General Chair of the EDBT/ICDT Conference in 2014, Area Chair for the “Semi-structured, Web, and Linked Data Management” track in ICDE 2016, Chair of the Web Services Track in SCC 2004, Industrial Track Chair in EDBT 2004) or served on program committees of numerous conferences (VLDB, ICDE, EDBT, WWW, CIKM, etc.) while I have acted as editorial member, or reviewer of several journals (CACM, TODS, TOIS, TOIT, VLDB Journal, TDKE, DPS, etc.). I have also been a keynote or invited speaker in conferences and summer schools (PODS 2003, HDMS 2004, ESWC Summer School 2013, WebST 2016, BDA Summer School 2018).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TREATS: Fairness-aware entity resolution over streaming data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Brasileiro Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaggelia Pitoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129, pp.102506. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.is.2024.102506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do we really need imputation in AutoML predictive modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paterakis G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fafalios S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charonyktakis P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsamardinos I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Knowledge Discovery from Data (TKDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge graph embedding methods for entity alignment: experimental review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Fanourakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Kotzinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (5), pp.2070-2137. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S10618-023-00941-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Meta-level Analysis of Online Anomaly Detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Ntroumpogiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michail Giannoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Myrtakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The VLDB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00778-022-00773-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of End-to-End Entity Resolution for Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Themis Palpanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Blocking Algorithms for Web Entities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (2), pp.382-395. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBDATA.2016.2576463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A greedy feature selection algorithm for Big Data of high dimensionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Tsamardinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Borboudakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlos Katsogridakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyvios Pratikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-018-5748-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content-Based Publish/Subscribe System for Web Syndication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Hmedeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Kourdounakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Du Mouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31, pp.359 - 380. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11390-016-1632-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSS feeds behavior analysis, structure and vocabulary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Hmedeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Vouzoukidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Du Mouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of web information systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (3), pp.291-320. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJWIS-06-2014-0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing taxonomic semantic web queries using labeling schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karvounarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Plexousakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tourtounis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1, pp.207-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying the semantic Web with RQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karvounarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Magganaraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alexaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Plexousakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 42, pp.617-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Glitches Discovery using Influence-based Model Explanations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Myrtakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Tsamardinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KDD '25: The 31st ACM SIGKDD Conference on Knowledge Discovery and Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Toronto, Canada. pp.1068-1079, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3690624.3709285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SeeABLE: Soft Discrepancies and Bounded Contrastive Learning for Exposing Deepfakes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larue Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Ngoc-Son</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Struc Vitomir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision (ICCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Continuous Operators for IoT edge Analytics with Time Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient Ntumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Georgantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMARTCOMP 2022 - International Conference on Smart Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Espoo, Finland. pp.78-85, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMARTCOMP55677.2022.00026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Time Series Anomaly Detection: The Road to Effective Explainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Linardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone sur l'Extraction et la Gestion des Connaissances 24-28 janvier 2022 (Atelier EXPLAIN'AI )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Blois, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Continuous Operators for IoT Edge Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient Ntumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Georgantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EdgeSys '21 - 4th International Workshop on Edge Systems, Analytics and Networking colocated with EuroSys'21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online United Kingdom, United Kingdom. pp.55-60, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3434770.3459738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208518v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Scheduling of Streaming Operators for IoT Edge Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient Ntumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Georgantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FMEC 2021 - Sixth International Conference on Fog and Mobile Edge Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Gandia, Spain. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FMEC54266.2021.9732409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Evaluation of Anomaly Explanation Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Myrtakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Extending Database Technology (EDBT'2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Nicosia, Cyprus. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5441/002/edbt.2021.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FairER: Entity Resolution With Fairness Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaggelia Pitoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th ACM International Conference on Information &amp; Knowledge Management (CIKM '21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, New York, France. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3459637.3482105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of the Multi-Modality of User Perceived Page Load Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Salutari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Da Hora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Varvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedComNet 2020 - 18th Mediterranean Communication and Computer Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Arona, Italy. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MedComNet49392.2020.9191615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MinoanER: Schema-Agnostic, Non-Iterative, Massively Parallel Resolution of Web Entities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT/ICDT 2019 Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Mobile Crowdsensing Context in the Wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaan Chopra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Georgantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Issarny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE International Conference on Mobile Data Management (MDM) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplifying Entity Resolution on Web Data with Schema-agnostic, Non-iterative Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDE 2018 - 34th IEEE International Conference on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrowing the gap between QoS metrics and Web QoE using Above-the-fold metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego da Hora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alemnew Sheferaw Asrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAM 2018 - International Conference on Passive and Active Network Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Berlin, Germany. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web-Scale Blocking, Iterative and Progressive Entity Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDE 2017 - 33rd IEEE International Conference on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, San Diego, CA, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDE.2017.214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching Web Tables with Knowledge Base Entities: From Entity Lookups to Entity Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oktie Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Rodriguez-Muro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2017 - 16th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienna, Austria. pp.260-277, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68288-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Usage Patterns of Home IoT Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gevorg Poghosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Pefkianakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Guyadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2017 - 22nd IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Heraklion, Crete, Greece. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2017.8024707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Causal Analysis of Video QoE from Network and Application QoS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Katsarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGCOMM Workshop on QoE-based Analysis and Management of Data Communication Networks (Internet-QoE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Florianopolis, Brazil. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2940136.2940142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Usage Patterns in Residential Intranet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Conference on Ambient Systems, Networks and Technologies (ANT 2016) / The 6th International Conference on Sustainable Energy Information Technology (SEIT-2016) / Affiliated Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining usage patterns in residential intranet of things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gevorg Poghosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Pefkianakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Guyadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Conference on Ambient Systems, Networks and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Madrid Spain. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying Temporal Drifts at Multiple Granularities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Kleisarchaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlame Douzal-Chouakria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIKM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data Entity Resolution:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Big Data (IEEE BigData 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Santa Clara, CA,, United States. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData.2015.7363781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entity Resolution in the Web of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Herschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International World Wide Web Conference (WWW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Detection of Topic Change in Social Posts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Kleisarchaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlame Douzal-Chouakria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Seoul, Corée, North Korea. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entity Resolution in the Web of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Herschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information and Knowledge Management (CIKM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Burlingname, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing continuous text queries featuring non-homogeneous scoring functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Vouzoukidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st ACM International Conference on Information and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Maui, Hawai, United States. pp.1065-1074 </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2396761.2398404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subscription Indexes for Web Syndication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Hmedeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harris Kourdounakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Du Mouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT'12, International Conference on Extending Database Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Berlin, Germany. pp.311-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexes Analysis for Matching Subscriptions in RSS feeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Hmedeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harris Kourdounakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Du Mouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées, BDA'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing large collections of continuous content-based RSS aggregation queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Creus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes journées Bases de Données Avancées (BDA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rabat, Morocco. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everything you would like to know about RSS feeds and you are afraid to ask</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Hmedeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Vouzoukidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Du Mouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA'11, Base de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rabat, Morocco. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Web Syndication Behavior and Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Hmedeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Vouzoukidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Du Mouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISE'11, The 12th International Conference on Web Information System Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Sydney, Australia. pp.29-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Personalisation in Self e-Learning Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Keenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Poulovassilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Papamarkos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International ELeGI Conference on Advanced Technology for Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vico Equense (Naples), Italy. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalisation Services for Self e-Learning Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Keenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Poulovassilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Papamarkos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IST Workshop on Metadata Management in Grid and P2P Systems: Models, Services and Architectures (MMGPS'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, London, United Kingdom. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Labeling Schemes for the Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Plexousakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tourtounis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, X, France. pp.544-555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing RDF metadata for Community Webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alexaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karvounarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Plexousakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCM2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyperPATH/O2: Integrating Hypermedia Systems with Object-Oriented DatabaseSystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA'93 : 4th International Conference Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-57234-1_74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring Context of Mobile Data Crowdsensed in the Wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaan Chopra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Georgantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Issarny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetMob 2019 - Conference on the scientific analysis of mobile phone datasets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A practical method for measuring Web above-the-fold time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego da Hora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGCOMM 2018 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Budapest, Hungary. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entity Resolution in the Web of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan &amp; Claypool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 5 (3), pp.1-122, 2015, Synthesis Lectures on the Semantic Web: Theory and Technology, Ying Ding, Indiana University Paul Groth, Elsevier Labs, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2200/S00655ED1V01Y201507WBE013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Analytics in Social Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Themis Palpanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikalai Tsytsarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Kleisarchaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlame Douzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer New York, pp.3909-3912, 2018, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-8265-9_80708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RQL: A functional Query language for RQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karvounarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Magkanaraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alexaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Plexousakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RQL: A functional Query language for RQL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.435-465, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KP-LAB Knowledge Practices Laboratory -- Specifications for the Knowledge Matchmaker (V.2.0), the Knowledge Synthesizer (V.1.0) and the Analytical and Knowledge Mining Services (V.1.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Paralic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Furdik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bednar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantisek Babic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozeph Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KP-LAB Knowledge Practices Laboratory -- Specifications and Prototype of the Knowledge Repository (V.3.0) and the Knowledge Mediator (V.3.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Andreou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Flouris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Kotzinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Pediaditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KP-LAB Knowledge Practices Laboratory -- Specification of the SWKM Knowledge Evolution, Recommendation, and Mining services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Smrz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilem Sklenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojtech Svatek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Svihla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KP-LAB Knowledge Practices Laboratory -- Specification of the SWKM Architecture (V1.0) and Core Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Kotzinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Tzitzikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Spyratos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Belhajfrej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Predictive Explanation of Data Anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Myrtakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Tsamardinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massively-Parallel Feature Selection for Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Tsamardinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos · Borboudakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlos Katsogridakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyvios Pratikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying Temporal Drifts at Multiple Granularities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Kleisarchaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlame Douzal-Chouakria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId179"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175414v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Brasileiro Ara&#250;jo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Efthymiou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Christophides" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evaggelia Pitoura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Stefanidis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2024.102506" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452761v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paterakis G." TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fafalios S." TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charonyktakis P." TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsamardinos I." TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940376v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Ntroumpogiannis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Giannoulis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Myrtakis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Simon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00778-022-00773-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319674v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Fanourakis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kotzinos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10618-023-00941-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955445v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themis Palpanas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Papadakis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319725v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBDATA.2016.2576463" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01960888v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Tsamardinos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Borboudakis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Katsogridakis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polyvios Pratikakis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-018-5748-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01411848v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Hmedeh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Kourdounakis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Du Mouza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Scholl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11390-016-1632-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062290v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Travers" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Vouzoukidou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJWIS-06-2014-0023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125088v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Karvounarakis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Plexousakis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tourtounis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124786v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magganaraki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alexaki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175920v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3690624.3709285" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larue Nicolas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Ngoc-Son" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Struc Vitomir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Peter" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316207v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Linardi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03701939v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patient Ntumba" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Georgantas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMARTCOMP55677.2022.00026" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03413549v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FMEC54266.2021.9732409" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03208518v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3434770.3459738" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608623v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3459637.3482105" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608624v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2021.10" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03144918v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Salutari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Da Hora" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Varvello" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Teixeira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MedComNet49392.2020.9191615" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01960933v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02151434v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachit Agarwal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaan Chopra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Issarny" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677260v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego da Hora" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alemnew Sheferaw Asrese" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rossi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01718040v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664015v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gevorg Poghosyan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Pefkianakis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Guyadec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2017.8024707" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664035v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2017.214" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664023v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oktie Hassanzadeh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Rodriguez-Muro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68288-4_16" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338726v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Katsarakis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Papadopouli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2940136.2940142" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317634v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01411676v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208397v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Kleisarchaki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlame Douzal-Chouakria" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199399v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2015.7363781" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946969v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00962165v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Herschel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930159v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737202v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harris Kourdounakis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359505v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Amann" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2396761.2398404" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737232v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765361v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Creus" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737243v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737239v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190584v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Keenoy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Poulovassilis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Papamarkos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wood" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190421v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124785v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124491v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tolle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124464v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-57234-1_74" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02132194v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01960984v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01191691v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.morganclaypool.com/doi/abs/10.2200/S00655ED1V01Y201507WBE013" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/S00655ED1V01Y201507WBE013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349260v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikalai Tsytsarau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlame Douzal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8265-9_80708" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124850v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magkanaraki" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593219v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Paralic" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Furdik" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bednar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Babic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozeph Wagner" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593216v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Andreou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Flouris" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Pediaditis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593214v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Smrz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilem Sklenak" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Svatek" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kavalec" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Svihla" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593208v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Tzitzikas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spyratos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Belhajfrej" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608625v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01663813v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos &#183; Borboudakis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182742v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175414v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Brasileiro Ara&#250;jo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Efthymiou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Christophides" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evaggelia Pitoura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Stefanidis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2024.102506" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452761v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paterakis G." TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fafalios S." TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charonyktakis P." TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsamardinos I." TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319674v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Fanourakis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kotzinos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10618-023-00941-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940376v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Ntroumpogiannis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Giannoulis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Myrtakis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Simon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00778-022-00773-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955445v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themis Palpanas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Papadakis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319725v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBDATA.2016.2576463" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01960888v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Tsamardinos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Borboudakis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Katsogridakis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polyvios Pratikakis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-018-5748-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01411848v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Hmedeh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Kourdounakis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Du Mouza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Scholl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11390-016-1632-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062290v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Travers" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Vouzoukidou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJWIS-06-2014-0023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125088v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Karvounarakis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Plexousakis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tourtounis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124786v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magganaraki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alexaki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175920v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3690624.3709285" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larue Nicolas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Ngoc-Son" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Struc Vitomir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Peter" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03701939v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patient Ntumba" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Georgantas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMARTCOMP55677.2022.00026" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316207v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Linardi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03208518v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3434770.3459738" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03413549v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FMEC54266.2021.9732409" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608624v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2021.10" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608623v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3459637.3482105" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03144918v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Salutari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Da Hora" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Varvello" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Teixeira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MedComNet49392.2020.9191615" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01960933v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02151434v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachit Agarwal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaan Chopra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Issarny" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01718040v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677260v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego da Hora" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alemnew Sheferaw Asrese" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rossi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664035v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2017.214" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664023v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oktie Hassanzadeh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Rodriguez-Muro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68288-4_16" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664015v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gevorg Poghosyan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Pefkianakis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Guyadec" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2017.8024707" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338726v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Katsarakis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Papadopouli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2940136.2940142" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317634v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01411676v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208397v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Kleisarchaki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlame Douzal-Chouakria" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199399v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2015.7363781" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00962165v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Herschel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946969v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930159v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359505v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Amann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2396761.2398404" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737202v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harris Kourdounakis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737232v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765361v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Creus" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737243v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737239v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190584v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Keenoy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Poulovassilis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Papamarkos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wood" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190421v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124785v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124491v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tolle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124464v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-57234-1_74" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02132194v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01960984v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01191691v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.morganclaypool.com/doi/abs/10.2200/S00655ED1V01Y201507WBE013" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/S00655ED1V01Y201507WBE013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349260v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikalai Tsytsarau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlame Douzal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8265-9_80708" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124850v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magkanaraki" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593219v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Paralic" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Furdik" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bednar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Babic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozeph Wagner" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593216v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Andreou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Flouris" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Pediaditis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593214v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Smrz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilem Sklenak" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Svatek" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kavalec" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Svihla" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593208v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Tzitzikas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spyratos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Belhajfrej" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608625v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01663813v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos &#183; Borboudakis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182742v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>