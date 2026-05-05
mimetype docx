--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> VASSILIS CHRISTOPHIDES </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full Professor ENSEA Cergy</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I studied Electrical Engineering at the National Technical University of Athens (NTUA) in 1988, I received my DEA in computer science from the University PARIS VI in 1992, and my Ph.D. from the Conservatoire National des Arts et Metiers (CNAM) of Paris, in 1996. I am currently Professor of Computer Science at ENSEA, Cergy. Previously, I have served the Computer Science Department of the University of Crete for 5 years as Associate Professor and 11 years as Full Professor (Professeur grade 1). Between 2019 and 2020, I was fellow in residence (Adjunct Professor) at the Institut d’Études Avancées (IEA), Université CY Cergy Paris. From 2015 to 2019 I have been elected to an advanced research position at INRIA-Paris while from 2013 to 2015 I have worked as a Distinguished Scientist at Technicolor, R&I Center in Paris.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">My main research interests span Machine Learning Systems, Data Science and Big Data Computing, Databases and Web Information Systems, as well as Digital Libraries and Scientific Systems. On these topics, I have published 148 articles in leading journals and conferences. My research work was driven by the need to manage, process and analyze post-relational data (semi–or unstructured) in centralized, distributed and streaming settings often in the context of other scientific fields (e.g., Cultural Heritage, Environmental Sciences, Educational Sciences, etc.). My work has received 7000 citations with an h-index 44 according to Google Scholar.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">I was a recipient of the 2004 SIGMOD Test of Time Award, and of several best paper awards in ISWC (2003, 2007, 2009). I chaired (General Chair of the EDBT/ICDT Conference in 2014, Area Chair for the “Semi-structured, Web, and Linked Data Management” track in ICDE 2016, Chair of the Web Services Track in SCC 2004, Industrial Track Chair in EDBT 2004) or served on program committees of numerous conferences (VLDB, ICDE, EDBT, WWW, CIKM, etc.) while I have acted as editorial member, or reviewer of several journals (CACM, TODS, TOIS, TOIT, VLDB Journal, TDKE, DPS, etc.). I have also been a keynote or invited speaker in conferences and summer schools (PODS 2003, HDMS 2004, ESWC Summer School 2013, WebST 2016, BDA Summer School 2018).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TREATS: Fairness-aware entity resolution over streaming data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Brasileiro Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaggelia Pitoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129, pp.102506. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.is.2024.102506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do we really need imputation in AutoML predictive modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paterakis G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fafalios S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charonyktakis P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsamardinos I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Knowledge Discovery from Data (TKDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge graph embedding methods for entity alignment: experimental review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Fanourakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Kotzinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (5), pp.2070-2137. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S10618-023-00941-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Meta-level Analysis of Online Anomaly Detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Ntroumpogiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michail Giannoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Myrtakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The VLDB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00778-022-00773-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of End-to-End Entity Resolution for Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Themis Palpanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Blocking Algorithms for Web Entities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (2), pp.382-395. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBDATA.2016.2576463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A greedy feature selection algorithm for Big Data of high dimensionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Tsamardinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Borboudakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlos Katsogridakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyvios Pratikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-018-5748-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content-Based Publish/Subscribe System for Web Syndication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Hmedeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Kourdounakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Du Mouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31, pp.359 - 380. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11390-016-1632-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSS feeds behavior analysis, structure and vocabulary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Hmedeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Vouzoukidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Du Mouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of web information systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (3), pp.291-320. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJWIS-06-2014-0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing taxonomic semantic web queries using labeling schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karvounarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Plexousakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tourtounis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1, pp.207-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying the semantic Web with RQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karvounarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Magganaraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alexaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Plexousakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 42, pp.617-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Glitches Discovery using Influence-based Model Explanations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Myrtakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Tsamardinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KDD '25: The 31st ACM SIGKDD Conference on Knowledge Discovery and Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Toronto, Canada. pp.1068-1079, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3690624.3709285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SeeABLE: Soft Discrepancies and Bounded Contrastive Learning for Exposing Deepfakes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larue Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Ngoc-Son</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Struc Vitomir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision (ICCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Continuous Operators for IoT edge Analytics with Time Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient Ntumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Georgantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMARTCOMP 2022 - International Conference on Smart Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Espoo, Finland. pp.78-85, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMARTCOMP55677.2022.00026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Time Series Anomaly Detection: The Road to Effective Explainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Linardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone sur l'Extraction et la Gestion des Connaissances 24-28 janvier 2022 (Atelier EXPLAIN'AI )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Blois, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Continuous Operators for IoT Edge Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient Ntumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Georgantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EdgeSys '21 - 4th International Workshop on Edge Systems, Analytics and Networking colocated with EuroSys'21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online United Kingdom, United Kingdom. pp.55-60, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3434770.3459738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208518v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Scheduling of Streaming Operators for IoT Edge Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient Ntumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Georgantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FMEC 2021 - Sixth International Conference on Fog and Mobile Edge Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Gandia, Spain. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FMEC54266.2021.9732409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Evaluation of Anomaly Explanation Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Myrtakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Extending Database Technology (EDBT'2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Nicosia, Cyprus. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5441/002/edbt.2021.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FairER: Entity Resolution With Fairness Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaggelia Pitoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th ACM International Conference on Information &amp; Knowledge Management (CIKM '21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, New York, France. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3459637.3482105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of the Multi-Modality of User Perceived Page Load Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Salutari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Da Hora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Varvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedComNet 2020 - 18th Mediterranean Communication and Computer Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Arona, Italy. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MedComNet49392.2020.9191615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MinoanER: Schema-Agnostic, Non-Iterative, Massively Parallel Resolution of Web Entities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT/ICDT 2019 Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Mobile Crowdsensing Context in the Wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaan Chopra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Georgantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Issarny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE International Conference on Mobile Data Management (MDM) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplifying Entity Resolution on Web Data with Schema-agnostic, Non-iterative Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDE 2018 - 34th IEEE International Conference on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrowing the gap between QoS metrics and Web QoE using Above-the-fold metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego da Hora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alemnew Sheferaw Asrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAM 2018 - International Conference on Passive and Active Network Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Berlin, Germany. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web-Scale Blocking, Iterative and Progressive Entity Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDE 2017 - 33rd IEEE International Conference on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, San Diego, CA, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDE.2017.214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching Web Tables with Knowledge Base Entities: From Entity Lookups to Entity Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oktie Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Rodriguez-Muro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2017 - 16th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienna, Austria. pp.260-277, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68288-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Usage Patterns of Home IoT Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gevorg Poghosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Pefkianakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Guyadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2017 - 22nd IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Heraklion, Crete, Greece. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2017.8024707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Causal Analysis of Video QoE from Network and Application QoS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Katsarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGCOMM Workshop on QoE-based Analysis and Management of Data Communication Networks (Internet-QoE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Florianopolis, Brazil. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2940136.2940142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Usage Patterns in Residential Intranet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Conference on Ambient Systems, Networks and Technologies (ANT 2016) / The 6th International Conference on Sustainable Energy Information Technology (SEIT-2016) / Affiliated Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining usage patterns in residential intranet of things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gevorg Poghosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Pefkianakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Guyadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Conference on Ambient Systems, Networks and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Madrid Spain. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying Temporal Drifts at Multiple Granularities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Kleisarchaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlame Douzal-Chouakria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIKM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data Entity Resolution:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Big Data (IEEE BigData 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Santa Clara, CA,, United States. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData.2015.7363781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entity Resolution in the Web of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Herschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International World Wide Web Conference (WWW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Detection of Topic Change in Social Posts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Kleisarchaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlame Douzal-Chouakria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Seoul, Corée, North Korea. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entity Resolution in the Web of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Herschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information and Knowledge Management (CIKM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Burlingname, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing continuous text queries featuring non-homogeneous scoring functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Vouzoukidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st ACM International Conference on Information and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Maui, Hawai, United States. pp.1065-1074 </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2396761.2398404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subscription Indexes for Web Syndication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Hmedeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harris Kourdounakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Du Mouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT'12, International Conference on Extending Database Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Berlin, Germany. pp.311-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexes Analysis for Matching Subscriptions in RSS feeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Hmedeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harris Kourdounakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Du Mouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées, BDA'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing large collections of continuous content-based RSS aggregation queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Creus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes journées Bases de Données Avancées (BDA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rabat, Morocco. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everything you would like to know about RSS feeds and you are afraid to ask</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Hmedeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Vouzoukidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Du Mouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA'11, Base de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rabat, Morocco. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Web Syndication Behavior and Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Hmedeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Vouzoukidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Du Mouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISE'11, The 12th International Conference on Web Information System Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Sydney, Australia. pp.29-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Personalisation in Self e-Learning Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Keenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Poulovassilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Papamarkos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International ELeGI Conference on Advanced Technology for Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vico Equense (Naples), Italy. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalisation Services for Self e-Learning Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Keenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Poulovassilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Papamarkos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IST Workshop on Metadata Management in Grid and P2P Systems: Models, Services and Architectures (MMGPS'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, London, United Kingdom. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Labeling Schemes for the Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Plexousakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tourtounis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, X, France. pp.544-555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing RDF metadata for Community Webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alexaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karvounarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Plexousakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCM2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyperPATH/O2: Integrating Hypermedia Systems with Object-Oriented DatabaseSystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA'93 : 4th International Conference Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-57234-1_74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring Context of Mobile Data Crowdsensed in the Wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaan Chopra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Georgantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Issarny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetMob 2019 - Conference on the scientific analysis of mobile phone datasets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A practical method for measuring Web above-the-fold time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego da Hora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGCOMM 2018 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Budapest, Hungary. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entity Resolution in the Web of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan &amp; Claypool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 5 (3), pp.1-122, 2015, Synthesis Lectures on the Semantic Web: Theory and Technology, Ying Ding, Indiana University Paul Groth, Elsevier Labs, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2200/S00655ED1V01Y201507WBE013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Analytics in Social Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Themis Palpanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikalai Tsytsarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Kleisarchaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlame Douzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer New York, pp.3909-3912, 2018, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-8265-9_80708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RQL: A functional Query language for RQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karvounarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Magkanaraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alexaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Plexousakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RQL: A functional Query language for RQL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.435-465, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KP-LAB Knowledge Practices Laboratory -- Specifications for the Knowledge Matchmaker (V.2.0), the Knowledge Synthesizer (V.1.0) and the Analytical and Knowledge Mining Services (V.1.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Paralic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Furdik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bednar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantisek Babic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozeph Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KP-LAB Knowledge Practices Laboratory -- Specifications and Prototype of the Knowledge Repository (V.3.0) and the Knowledge Mediator (V.3.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Andreou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Flouris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Kotzinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Pediaditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KP-LAB Knowledge Practices Laboratory -- Specification of the SWKM Knowledge Evolution, Recommendation, and Mining services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Smrz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilem Sklenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojtech Svatek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Svihla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KP-LAB Knowledge Practices Laboratory -- Specification of the SWKM Architecture (V1.0) and Core Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Kotzinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Tzitzikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Spyratos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Belhajfrej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Predictive Explanation of Data Anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Myrtakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Tsamardinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massively-Parallel Feature Selection for Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Tsamardinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos · Borboudakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlos Katsogridakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyvios Pratikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying Temporal Drifts at Multiple Granularities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Kleisarchaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlame Douzal-Chouakria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId179"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> VASSILIS CHRISTOPHIDES </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full Professor ENSEA Cergy</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I studied Electrical Engineering at the National Technical University of Athens (NTUA) in 1988, I received my DEA in computer science from the University PARIS VI in 1992, and my Ph.D. from the Conservatoire National des Arts et Metiers (CNAM) of Paris, in 1996. I am currently Professor of Computer Science at ENSEA, Cergy. Previously, I have served the Computer Science Department of the University of Crete for 5 years as Associate Professor and 11 years as Full Professor (Professeur grade 1). Between 2019 and 2020, I was fellow in residence (Adjunct Professor) at the Institut d’Études Avancées (IEA), Université CY Cergy Paris. From 2015 to 2019 I have been elected to an advanced research position at INRIA-Paris while from 2013 to 2015 I have worked as a Distinguished Scientist at Technicolor, R&I Center in Paris.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">My main research interests span Machine Learning Systems, Data Science and Big Data Computing, Databases and Web Information Systems, as well as Digital Libraries and Scientific Systems. On these topics, I have published 148 articles in leading journals and conferences. My research work was driven by the need to manage, process and analyze post-relational data (semi–or unstructured) in centralized, distributed and streaming settings often in the context of other scientific fields (e.g., Cultural Heritage, Environmental Sciences, Educational Sciences, etc.). My work has received 7000 citations with an h-index 44 according to Google Scholar.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">I was a recipient of the 2004 SIGMOD Test of Time Award, and of several best paper awards in ISWC (2003, 2007, 2009). I chaired (General Chair of the EDBT/ICDT Conference in 2014, Area Chair for the “Semi-structured, Web, and Linked Data Management” track in ICDE 2016, Chair of the Web Services Track in SCC 2004, Industrial Track Chair in EDBT 2004) or served on program committees of numerous conferences (VLDB, ICDE, EDBT, WWW, CIKM, etc.) while I have acted as editorial member, or reviewer of several journals (CACM, TODS, TOIS, TOIT, VLDB Journal, TDKE, DPS, etc.). I have also been a keynote or invited speaker in conferences and summer schools (PODS 2003, HDMS 2004, ESWC Summer School 2013, WebST 2016, BDA Summer School 2018).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TREATS: Fairness-aware entity resolution over streaming data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Brasileiro Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaggelia Pitoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129, pp.102506. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.is.2024.102506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do we really need imputation in AutoML predictive modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paterakis G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fafalios S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charonyktakis P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsamardinos I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Knowledge Discovery from Data (TKDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Meta-level Analysis of Online Anomaly Detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Ntroumpogiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michail Giannoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Myrtakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The VLDB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00778-022-00773-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge graph embedding methods for entity alignment: experimental review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Fanourakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Kotzinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (5), pp.2070-2137. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S10618-023-00941-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of End-to-End Entity Resolution for Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Themis Palpanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Blocking Algorithms for Web Entities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (2), pp.382-395. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBDATA.2016.2576463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A greedy feature selection algorithm for Big Data of high dimensionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Tsamardinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Borboudakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlos Katsogridakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyvios Pratikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-018-5748-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content-Based Publish/Subscribe System for Web Syndication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Hmedeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Kourdounakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Du Mouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31, pp.359 - 380. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11390-016-1632-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSS feeds behavior analysis, structure and vocabulary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Hmedeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Vouzoukidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Du Mouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of web information systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (3), pp.291-320. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJWIS-06-2014-0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing taxonomic semantic web queries using labeling schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karvounarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Plexousakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tourtounis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1, pp.207-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying the semantic Web with RQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karvounarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Magganaraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alexaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Plexousakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 42, pp.617-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Glitches Discovery using Influence-based Model Explanations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Myrtakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Tsamardinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KDD '25: The 31st ACM SIGKDD Conference on Knowledge Discovery and Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Toronto, Canada. pp.1068-1079, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3690624.3709285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SeeABLE: Soft Discrepancies and Bounded Contrastive Learning for Exposing Deepfakes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larue Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Ngoc-Son</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Struc Vitomir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision (ICCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Continuous Operators for IoT edge Analytics with Time Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient Ntumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Georgantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMARTCOMP 2022 - International Conference on Smart Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Espoo, Finland. pp.78-85, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMARTCOMP55677.2022.00026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Time Series Anomaly Detection: The Road to Effective Explainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Linardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone sur l'Extraction et la Gestion des Connaissances 24-28 janvier 2022 (Atelier EXPLAIN'AI )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Blois, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Scheduling of Streaming Operators for IoT Edge Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient Ntumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Georgantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FMEC 2021 - Sixth International Conference on Fog and Mobile Edge Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Gandia, Spain. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FMEC54266.2021.9732409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Continuous Operators for IoT Edge Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient Ntumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Georgantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EdgeSys '21 - 4th International Workshop on Edge Systems, Analytics and Networking colocated with EuroSys'21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online United Kingdom, United Kingdom. pp.55-60, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3434770.3459738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208518v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FairER: Entity Resolution With Fairness Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaggelia Pitoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th ACM International Conference on Information &amp; Knowledge Management (CIKM '21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, New York, France. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3459637.3482105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Evaluation of Anomaly Explanation Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Myrtakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Extending Database Technology (EDBT'2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Nicosia, Cyprus. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5441/002/edbt.2021.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of the Multi-Modality of User Perceived Page Load Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Salutari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Da Hora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Varvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedComNet 2020 - 18th Mediterranean Communication and Computer Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Arona, Italy. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MedComNet49392.2020.9191615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MinoanER: Schema-Agnostic, Non-Iterative, Massively Parallel Resolution of Web Entities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT/ICDT 2019 Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Mobile Crowdsensing Context in the Wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaan Chopra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Georgantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Issarny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE International Conference on Mobile Data Management (MDM) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrowing the gap between QoS metrics and Web QoE using Above-the-fold metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego da Hora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alemnew Sheferaw Asrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAM 2018 - International Conference on Passive and Active Network Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Berlin, Germany. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplifying Entity Resolution on Web Data with Schema-agnostic, Non-iterative Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDE 2018 - 34th IEEE International Conference on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web-Scale Blocking, Iterative and Progressive Entity Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDE 2017 - 33rd IEEE International Conference on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, San Diego, CA, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDE.2017.214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching Web Tables with Knowledge Base Entities: From Entity Lookups to Entity Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oktie Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Rodriguez-Muro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2017 - 16th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienna, Austria. pp.260-277, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68288-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Usage Patterns of Home IoT Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gevorg Poghosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Pefkianakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Guyadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2017 - 22nd IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Heraklion, Crete, Greece. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2017.8024707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining usage patterns in residential intranet of things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gevorg Poghosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Pefkianakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Guyadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Conference on Ambient Systems, Networks and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Madrid Spain. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Usage Patterns in Residential Intranet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Conference on Ambient Systems, Networks and Technologies (ANT 2016) / The 6th International Conference on Sustainable Energy Information Technology (SEIT-2016) / Affiliated Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Causal Analysis of Video QoE from Network and Application QoS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Katsarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGCOMM Workshop on QoE-based Analysis and Management of Data Communication Networks (Internet-QoE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Florianopolis, Brazil. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2940136.2940142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying Temporal Drifts at Multiple Granularities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Kleisarchaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlame Douzal-Chouakria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIKM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data Entity Resolution:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Big Data (IEEE BigData 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Santa Clara, CA,, United States. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData.2015.7363781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entity Resolution in the Web of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Herschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International World Wide Web Conference (WWW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Detection of Topic Change in Social Posts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Kleisarchaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlame Douzal-Chouakria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Seoul, Corée, North Korea. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entity Resolution in the Web of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Herschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information and Knowledge Management (CIKM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Burlingname, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subscription Indexes for Web Syndication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Hmedeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harris Kourdounakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Du Mouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT'12, International Conference on Extending Database Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Berlin, Germany. pp.311-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing continuous text queries featuring non-homogeneous scoring functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Vouzoukidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st ACM International Conference on Information and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Maui, Hawai, United States. pp.1065-1074 </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2396761.2398404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexes Analysis for Matching Subscriptions in RSS feeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Hmedeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harris Kourdounakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Du Mouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées, BDA'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing large collections of continuous content-based RSS aggregation queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Creus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes journées Bases de Données Avancées (BDA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rabat, Morocco. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everything you would like to know about RSS feeds and you are afraid to ask</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Hmedeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Vouzoukidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Du Mouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA'11, Base de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rabat, Morocco. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Web Syndication Behavior and Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Hmedeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Vouzoukidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Du Mouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISE'11, The 12th International Conference on Web Information System Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Sydney, Australia. pp.29-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Personalisation in Self e-Learning Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Keenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Poulovassilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Papamarkos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International ELeGI Conference on Advanced Technology for Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vico Equense (Naples), Italy. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalisation Services for Self e-Learning Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Keenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Poulovassilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Papamarkos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IST Workshop on Metadata Management in Grid and P2P Systems: Models, Services and Architectures (MMGPS'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, London, United Kingdom. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Labeling Schemes for the Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Plexousakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tourtounis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, X, France. pp.544-555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing RDF metadata for Community Webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alexaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karvounarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Plexousakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCM2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyperPATH/O2: Integrating Hypermedia Systems with Object-Oriented DatabaseSystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA'93 : 4th International Conference Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-57234-1_74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring Context of Mobile Data Crowdsensed in the Wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaan Chopra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Georgantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Issarny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetMob 2019 - Conference on the scientific analysis of mobile phone datasets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A practical method for measuring Web above-the-fold time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego da Hora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGCOMM 2018 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Budapest, Hungary. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entity Resolution in the Web of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan &amp; Claypool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 5 (3), pp.1-122, 2015, Synthesis Lectures on the Semantic Web: Theory and Technology, Ying Ding, Indiana University Paul Groth, Elsevier Labs, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2200/S00655ED1V01Y201507WBE013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Analytics in Social Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Themis Palpanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikalai Tsytsarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Kleisarchaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlame Douzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer New York, pp.3909-3912, 2018, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-8265-9_80708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RQL: A functional Query language for RQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karvounarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Magkanaraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alexaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Plexousakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RQL: A functional Query language for RQL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.435-465, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KP-LAB Knowledge Practices Laboratory -- Specifications for the Knowledge Matchmaker (V.2.0), the Knowledge Synthesizer (V.1.0) and the Analytical and Knowledge Mining Services (V.1.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Paralic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Furdik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bednar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantisek Babic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozeph Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KP-LAB Knowledge Practices Laboratory -- Specifications and Prototype of the Knowledge Repository (V.3.0) and the Knowledge Mediator (V.3.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Andreou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Flouris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Kotzinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Pediaditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KP-LAB Knowledge Practices Laboratory -- Specification of the SWKM Knowledge Evolution, Recommendation, and Mining services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Smrz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilem Sklenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojtech Svatek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Svihla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KP-LAB Knowledge Practices Laboratory -- Specification of the SWKM Architecture (V1.0) and Core Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Kotzinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Tzitzikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Spyratos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Belhajfrej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HybEA: Hybrid Models for Entity Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Fanourakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatia Lekbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Renton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Predictive Explanation of Data Anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Myrtakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Tsamardinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massively-Parallel Feature Selection for Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Tsamardinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos · Borboudakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlos Katsogridakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyvios Pratikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying Temporal Drifts at Multiple Granularities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Kleisarchaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlame Douzal-Chouakria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId182"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175414v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Brasileiro Ara&#250;jo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Efthymiou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Christophides" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evaggelia Pitoura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Stefanidis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2024.102506" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452761v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paterakis G." TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fafalios S." TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charonyktakis P." TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsamardinos I." TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319674v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Fanourakis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kotzinos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10618-023-00941-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940376v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Ntroumpogiannis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Giannoulis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Myrtakis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Simon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00778-022-00773-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955445v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themis Palpanas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Papadakis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319725v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBDATA.2016.2576463" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01960888v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Tsamardinos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Borboudakis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Katsogridakis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polyvios Pratikakis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-018-5748-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01411848v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Hmedeh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Kourdounakis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Du Mouza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Scholl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11390-016-1632-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062290v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Travers" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Vouzoukidou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJWIS-06-2014-0023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125088v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Karvounarakis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Plexousakis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tourtounis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124786v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magganaraki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alexaki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175920v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3690624.3709285" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larue Nicolas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Ngoc-Son" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Struc Vitomir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Peter" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03701939v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patient Ntumba" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Georgantas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMARTCOMP55677.2022.00026" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316207v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Linardi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03208518v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3434770.3459738" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03413549v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FMEC54266.2021.9732409" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608624v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2021.10" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608623v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3459637.3482105" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03144918v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Salutari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Da Hora" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Varvello" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Teixeira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MedComNet49392.2020.9191615" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01960933v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02151434v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachit Agarwal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaan Chopra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Issarny" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01718040v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677260v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego da Hora" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alemnew Sheferaw Asrese" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rossi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664035v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2017.214" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664023v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oktie Hassanzadeh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Rodriguez-Muro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68288-4_16" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664015v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gevorg Poghosyan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Pefkianakis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Guyadec" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2017.8024707" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338726v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Katsarakis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Papadopouli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2940136.2940142" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317634v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01411676v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208397v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Kleisarchaki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlame Douzal-Chouakria" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199399v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2015.7363781" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00962165v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Herschel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946969v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930159v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359505v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Amann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2396761.2398404" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737202v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harris Kourdounakis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737232v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765361v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Creus" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737243v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737239v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190584v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Keenoy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Poulovassilis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Papamarkos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wood" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190421v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124785v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124491v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tolle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124464v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-57234-1_74" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02132194v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01960984v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01191691v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.morganclaypool.com/doi/abs/10.2200/S00655ED1V01Y201507WBE013" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/S00655ED1V01Y201507WBE013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349260v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikalai Tsytsarau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlame Douzal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8265-9_80708" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124850v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magkanaraki" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593219v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Paralic" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Furdik" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bednar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Babic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozeph Wagner" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593216v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Andreou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Flouris" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Pediaditis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593214v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Smrz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilem Sklenak" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Svatek" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kavalec" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Svihla" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593208v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Tzitzikas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spyratos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Belhajfrej" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608625v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01663813v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos &#183; Borboudakis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182742v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175414v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Brasileiro Ara&#250;jo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Efthymiou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Christophides" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evaggelia Pitoura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Stefanidis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2024.102506" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452761v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paterakis G." TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fafalios S." TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charonyktakis P." TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsamardinos I." TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940376v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Ntroumpogiannis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Giannoulis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Myrtakis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Simon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00778-022-00773-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319674v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Fanourakis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kotzinos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10618-023-00941-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955445v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themis Palpanas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Papadakis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319725v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBDATA.2016.2576463" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01960888v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Tsamardinos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Borboudakis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Katsogridakis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polyvios Pratikakis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-018-5748-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01411848v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Hmedeh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Kourdounakis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Du Mouza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Scholl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11390-016-1632-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062290v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Travers" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Vouzoukidou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJWIS-06-2014-0023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125088v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Karvounarakis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Plexousakis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tourtounis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124786v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magganaraki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alexaki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175920v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3690624.3709285" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larue Nicolas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Ngoc-Son" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Struc Vitomir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Peter" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03701939v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patient Ntumba" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Georgantas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMARTCOMP55677.2022.00026" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316207v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Linardi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03413549v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FMEC54266.2021.9732409" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03208518v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3434770.3459738" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608623v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3459637.3482105" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608624v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2021.10" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03144918v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Salutari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Da Hora" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Varvello" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Teixeira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MedComNet49392.2020.9191615" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01960933v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02151434v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachit Agarwal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaan Chopra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Issarny" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677260v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego da Hora" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alemnew Sheferaw Asrese" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rossi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01718040v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664035v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2017.214" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664023v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oktie Hassanzadeh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Rodriguez-Muro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68288-4_16" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664015v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gevorg Poghosyan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Pefkianakis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Guyadec" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2017.8024707" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01411676v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317634v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338726v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Katsarakis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Papadopouli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2940136.2940142" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208397v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Kleisarchaki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlame Douzal-Chouakria" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199399v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2015.7363781" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00962165v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Herschel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946969v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930159v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737202v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harris Kourdounakis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359505v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Amann" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2396761.2398404" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737232v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765361v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Creus" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737243v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737239v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190584v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Keenoy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Poulovassilis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Papamarkos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wood" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190421v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124785v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124491v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tolle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124464v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-57234-1_74" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02132194v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01960984v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01191691v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.morganclaypool.com/doi/abs/10.2200/S00655ED1V01Y201507WBE013" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/S00655ED1V01Y201507WBE013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349260v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikalai Tsytsarau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlame Douzal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8265-9_80708" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124850v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magkanaraki" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593219v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Paralic" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Furdik" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bednar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Babic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozeph Wagner" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593216v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Andreou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Flouris" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Pediaditis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593214v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Smrz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilem Sklenak" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Svatek" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kavalec" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Svihla" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593208v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Tzitzikas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spyratos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Belhajfrej" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591398v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatia Lekbour" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renton" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608625v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01663813v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos &#183; Borboudakis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182742v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>