--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> VASSILIS CHRISTOPHIDES </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full Professor ENSEA Cergy</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I studied Electrical Engineering at the National Technical University of Athens (NTUA) in 1988, I received my DEA in computer science from the University PARIS VI in 1992, and my Ph.D. from the Conservatoire National des Arts et Metiers (CNAM) of Paris, in 1996. I am currently Professor of Computer Science at ENSEA, Cergy. Previously, I have served the Computer Science Department of the University of Crete for 5 years as Associate Professor and 11 years as Full Professor (Professeur grade 1). Between 2019 and 2020, I was fellow in residence (Adjunct Professor) at the Institut d’Études Avancées (IEA), Université CY Cergy Paris. From 2015 to 2019 I have been elected to an advanced research position at INRIA-Paris while from 2013 to 2015 I have worked as a Distinguished Scientist at Technicolor, R&I Center in Paris.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">My main research interests span Machine Learning Systems, Data Science and Big Data Computing, Databases and Web Information Systems, as well as Digital Libraries and Scientific Systems. On these topics, I have published 148 articles in leading journals and conferences. My research work was driven by the need to manage, process and analyze post-relational data (semi–or unstructured) in centralized, distributed and streaming settings often in the context of other scientific fields (e.g., Cultural Heritage, Environmental Sciences, Educational Sciences, etc.). My work has received 7000 citations with an h-index 44 according to Google Scholar.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">I was a recipient of the 2004 SIGMOD Test of Time Award, and of several best paper awards in ISWC (2003, 2007, 2009). I chaired (General Chair of the EDBT/ICDT Conference in 2014, Area Chair for the “Semi-structured, Web, and Linked Data Management” track in ICDE 2016, Chair of the Web Services Track in SCC 2004, Industrial Track Chair in EDBT 2004) or served on program committees of numerous conferences (VLDB, ICDE, EDBT, WWW, CIKM, etc.) while I have acted as editorial member, or reviewer of several journals (CACM, TODS, TOIS, TOIT, VLDB Journal, TDKE, DPS, etc.). I have also been a keynote or invited speaker in conferences and summer schools (PODS 2003, HDMS 2004, ESWC Summer School 2013, WebST 2016, BDA Summer School 2018).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TREATS: Fairness-aware entity resolution over streaming data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Brasileiro Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaggelia Pitoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129, pp.102506. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.is.2024.102506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do we really need imputation in AutoML predictive modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paterakis G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fafalios S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charonyktakis P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsamardinos I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Knowledge Discovery from Data (TKDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Meta-level Analysis of Online Anomaly Detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Ntroumpogiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michail Giannoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Myrtakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The VLDB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00778-022-00773-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge graph embedding methods for entity alignment: experimental review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Fanourakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Kotzinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (5), pp.2070-2137. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S10618-023-00941-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of End-to-End Entity Resolution for Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Themis Palpanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Blocking Algorithms for Web Entities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (2), pp.382-395. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBDATA.2016.2576463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A greedy feature selection algorithm for Big Data of high dimensionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Tsamardinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Borboudakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlos Katsogridakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyvios Pratikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-018-5748-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content-Based Publish/Subscribe System for Web Syndication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Hmedeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Kourdounakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Du Mouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31, pp.359 - 380. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11390-016-1632-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSS feeds behavior analysis, structure and vocabulary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Hmedeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Vouzoukidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Du Mouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of web information systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (3), pp.291-320. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJWIS-06-2014-0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing taxonomic semantic web queries using labeling schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karvounarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Plexousakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tourtounis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1, pp.207-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying the semantic Web with RQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karvounarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Magganaraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alexaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Plexousakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 42, pp.617-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Glitches Discovery using Influence-based Model Explanations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Myrtakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Tsamardinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KDD '25: The 31st ACM SIGKDD Conference on Knowledge Discovery and Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Toronto, Canada. pp.1068-1079, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3690624.3709285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SeeABLE: Soft Discrepancies and Bounded Contrastive Learning for Exposing Deepfakes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larue Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Ngoc-Son</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Struc Vitomir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision (ICCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Continuous Operators for IoT edge Analytics with Time Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient Ntumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Georgantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMARTCOMP 2022 - International Conference on Smart Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Espoo, Finland. pp.78-85, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMARTCOMP55677.2022.00026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Time Series Anomaly Detection: The Road to Effective Explainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Linardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone sur l'Extraction et la Gestion des Connaissances 24-28 janvier 2022 (Atelier EXPLAIN'AI )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Blois, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Scheduling of Streaming Operators for IoT Edge Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient Ntumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Georgantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FMEC 2021 - Sixth International Conference on Fog and Mobile Edge Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Gandia, Spain. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FMEC54266.2021.9732409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Continuous Operators for IoT Edge Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient Ntumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Georgantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EdgeSys '21 - 4th International Workshop on Edge Systems, Analytics and Networking colocated with EuroSys'21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online United Kingdom, United Kingdom. pp.55-60, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3434770.3459738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208518v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FairER: Entity Resolution With Fairness Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaggelia Pitoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th ACM International Conference on Information &amp; Knowledge Management (CIKM '21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, New York, France. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3459637.3482105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Evaluation of Anomaly Explanation Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Myrtakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Extending Database Technology (EDBT'2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Nicosia, Cyprus. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5441/002/edbt.2021.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of the Multi-Modality of User Perceived Page Load Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Salutari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Da Hora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Varvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedComNet 2020 - 18th Mediterranean Communication and Computer Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Arona, Italy. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MedComNet49392.2020.9191615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MinoanER: Schema-Agnostic, Non-Iterative, Massively Parallel Resolution of Web Entities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT/ICDT 2019 Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Mobile Crowdsensing Context in the Wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaan Chopra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Georgantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Issarny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE International Conference on Mobile Data Management (MDM) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrowing the gap between QoS metrics and Web QoE using Above-the-fold metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego da Hora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alemnew Sheferaw Asrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAM 2018 - International Conference on Passive and Active Network Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Berlin, Germany. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplifying Entity Resolution on Web Data with Schema-agnostic, Non-iterative Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDE 2018 - 34th IEEE International Conference on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web-Scale Blocking, Iterative and Progressive Entity Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDE 2017 - 33rd IEEE International Conference on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, San Diego, CA, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDE.2017.214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching Web Tables with Knowledge Base Entities: From Entity Lookups to Entity Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oktie Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Rodriguez-Muro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2017 - 16th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienna, Austria. pp.260-277, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68288-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Usage Patterns of Home IoT Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gevorg Poghosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Pefkianakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Guyadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2017 - 22nd IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Heraklion, Crete, Greece. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2017.8024707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining usage patterns in residential intranet of things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gevorg Poghosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Pefkianakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Guyadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Conference on Ambient Systems, Networks and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Madrid Spain. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Usage Patterns in Residential Intranet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Conference on Ambient Systems, Networks and Technologies (ANT 2016) / The 6th International Conference on Sustainable Energy Information Technology (SEIT-2016) / Affiliated Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Causal Analysis of Video QoE from Network and Application QoS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Katsarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGCOMM Workshop on QoE-based Analysis and Management of Data Communication Networks (Internet-QoE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Florianopolis, Brazil. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2940136.2940142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying Temporal Drifts at Multiple Granularities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Kleisarchaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlame Douzal-Chouakria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIKM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data Entity Resolution:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Big Data (IEEE BigData 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Santa Clara, CA,, United States. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData.2015.7363781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entity Resolution in the Web of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Herschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International World Wide Web Conference (WWW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Detection of Topic Change in Social Posts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Kleisarchaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlame Douzal-Chouakria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Seoul, Corée, North Korea. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entity Resolution in the Web of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Herschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information and Knowledge Management (CIKM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Burlingname, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subscription Indexes for Web Syndication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Hmedeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harris Kourdounakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Du Mouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT'12, International Conference on Extending Database Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Berlin, Germany. pp.311-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing continuous text queries featuring non-homogeneous scoring functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Vouzoukidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st ACM International Conference on Information and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Maui, Hawai, United States. pp.1065-1074 </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2396761.2398404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexes Analysis for Matching Subscriptions in RSS feeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Hmedeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harris Kourdounakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Du Mouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées, BDA'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing large collections of continuous content-based RSS aggregation queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Creus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes journées Bases de Données Avancées (BDA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rabat, Morocco. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everything you would like to know about RSS feeds and you are afraid to ask</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Hmedeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Vouzoukidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Du Mouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA'11, Base de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rabat, Morocco. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Web Syndication Behavior and Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Hmedeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Vouzoukidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Du Mouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISE'11, The 12th International Conference on Web Information System Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Sydney, Australia. pp.29-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Personalisation in Self e-Learning Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Keenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Poulovassilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Papamarkos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International ELeGI Conference on Advanced Technology for Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vico Equense (Naples), Italy. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalisation Services for Self e-Learning Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Keenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Poulovassilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Papamarkos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IST Workshop on Metadata Management in Grid and P2P Systems: Models, Services and Architectures (MMGPS'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, London, United Kingdom. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Labeling Schemes for the Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Plexousakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tourtounis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, X, France. pp.544-555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing RDF metadata for Community Webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alexaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karvounarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Plexousakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCM2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyperPATH/O2: Integrating Hypermedia Systems with Object-Oriented DatabaseSystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA'93 : 4th International Conference Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-57234-1_74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring Context of Mobile Data Crowdsensed in the Wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaan Chopra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Georgantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Issarny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetMob 2019 - Conference on the scientific analysis of mobile phone datasets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A practical method for measuring Web above-the-fold time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego da Hora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGCOMM 2018 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Budapest, Hungary. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entity Resolution in the Web of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan &amp; Claypool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 5 (3), pp.1-122, 2015, Synthesis Lectures on the Semantic Web: Theory and Technology, Ying Ding, Indiana University Paul Groth, Elsevier Labs, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2200/S00655ED1V01Y201507WBE013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Analytics in Social Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Themis Palpanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikalai Tsytsarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Kleisarchaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlame Douzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer New York, pp.3909-3912, 2018, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-8265-9_80708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RQL: A functional Query language for RQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karvounarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Magkanaraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alexaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Plexousakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RQL: A functional Query language for RQL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.435-465, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KP-LAB Knowledge Practices Laboratory -- Specifications for the Knowledge Matchmaker (V.2.0), the Knowledge Synthesizer (V.1.0) and the Analytical and Knowledge Mining Services (V.1.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Paralic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Furdik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bednar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantisek Babic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozeph Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KP-LAB Knowledge Practices Laboratory -- Specifications and Prototype of the Knowledge Repository (V.3.0) and the Knowledge Mediator (V.3.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Andreou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Flouris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Kotzinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Pediaditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KP-LAB Knowledge Practices Laboratory -- Specification of the SWKM Knowledge Evolution, Recommendation, and Mining services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Smrz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilem Sklenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojtech Svatek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Svihla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KP-LAB Knowledge Practices Laboratory -- Specification of the SWKM Architecture (V1.0) and Core Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Kotzinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Tzitzikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Spyratos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Belhajfrej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HybEA: Hybrid Models for Entity Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Fanourakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatia Lekbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Renton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Predictive Explanation of Data Anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Myrtakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Tsamardinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massively-Parallel Feature Selection for Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Tsamardinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos · Borboudakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlos Katsogridakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyvios Pratikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying Temporal Drifts at Multiple Granularities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Kleisarchaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlame Douzal-Chouakria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId182"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> VASSILIS CHRISTOPHIDES </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full Professor ENSEA Cergy</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I studied Electrical Engineering at the National Technical University of Athens (NTUA) in 1988, I received my DEA in computer science from the University PARIS VI in 1992, and my Ph.D. from the Conservatoire National des Arts et Metiers (CNAM) of Paris, in 1996. I am currently Professor of Computer Science at ENSEA, Cergy. Previously, I have served the Computer Science Department of the University of Crete for 5 years as Associate Professor and 11 years as Full Professor (Professeur grade 1). Between 2019 and 2020, I was fellow in residence (Adjunct Professor) at the Institut d’Études Avancées (IEA), Université CY Cergy Paris. From 2015 to 2019 I have been elected to an advanced research position at INRIA-Paris while from 2013 to 2015 I have worked as a Distinguished Scientist at Technicolor, R&I Center in Paris.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">My main research interests span Machine Learning Systems, Data Science and Big Data Computing, Databases and Web Information Systems, as well as Digital Libraries and Scientific Systems. On these topics, I have published 148 articles in leading journals and conferences. My research work was driven by the need to manage, process and analyze post-relational data (semi–or unstructured) in centralized, distributed and streaming settings often in the context of other scientific fields (e.g., Cultural Heritage, Environmental Sciences, Educational Sciences, etc.). My work has received 7000 citations with an h-index 44 according to Google Scholar.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">I was a recipient of the 2004 SIGMOD Test of Time Award, and of several best paper awards in ISWC (2003, 2007, 2009). I chaired (General Chair of the EDBT/ICDT Conference in 2014, Area Chair for the “Semi-structured, Web, and Linked Data Management” track in ICDE 2016, Chair of the Web Services Track in SCC 2004, Industrial Track Chair in EDBT 2004) or served on program committees of numerous conferences (VLDB, ICDE, EDBT, WWW, CIKM, etc.) while I have acted as editorial member, or reviewer of several journals (CACM, TODS, TOIS, TOIT, VLDB Journal, TDKE, DPS, etc.). I have also been a keynote or invited speaker in conferences and summer schools (PODS 2003, HDMS 2004, ESWC Summer School 2013, WebST 2016, BDA Summer School 2018).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TREATS: Fairness-aware entity resolution over streaming data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Brasileiro Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaggelia Pitoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129, pp.102506. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.is.2024.102506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do we really need imputation in AutoML predictive modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paterakis G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fafalios S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charonyktakis P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsamardinos I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Knowledge Discovery from Data (TKDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Meta-level Analysis of Online Anomaly Detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Ntroumpogiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michail Giannoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Myrtakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The VLDB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00778-022-00773-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge graph embedding methods for entity alignment: experimental review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Fanourakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Kotzinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (5), pp.2070-2137. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S10618-023-00941-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of End-to-End Entity Resolution for Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Themis Palpanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Blocking Algorithms for Web Entities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (2), pp.382-395. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBDATA.2016.2576463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A greedy feature selection algorithm for Big Data of high dimensionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Tsamardinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Borboudakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlos Katsogridakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyvios Pratikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-018-5748-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content-Based Publish/Subscribe System for Web Syndication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Hmedeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Kourdounakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Du Mouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31, pp.359 - 380. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11390-016-1632-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSS feeds behavior analysis, structure and vocabulary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Hmedeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Vouzoukidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Du Mouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of web information systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (3), pp.291-320. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJWIS-06-2014-0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing taxonomic semantic web queries using labeling schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karvounarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Plexousakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tourtounis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1, pp.207-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying the semantic Web with RQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karvounarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Magganaraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alexaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Plexousakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 42, pp.617-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Glitches Discovery using Influence-based Model Explanations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Myrtakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Tsamardinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KDD '25: The 31st ACM SIGKDD Conference on Knowledge Discovery and Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Toronto, Canada. pp.1068-1079, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3690624.3709285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SeeABLE: Soft Discrepancies and Bounded Contrastive Learning for Exposing Deepfakes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larue Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Ngoc-Son</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Struc Vitomir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision (ICCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Time Series Anomaly Detection: The Road to Effective Explainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Linardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone sur l'Extraction et la Gestion des Connaissances 24-28 janvier 2022 (Atelier EXPLAIN'AI )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Blois, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Continuous Operators for IoT edge Analytics with Time Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient Ntumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Georgantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMARTCOMP 2022 - International Conference on Smart Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Espoo, Finland. pp.78-85, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMARTCOMP55677.2022.00026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Continuous Operators for IoT Edge Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient Ntumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Georgantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EdgeSys '21 - 4th International Workshop on Edge Systems, Analytics and Networking colocated with EuroSys'21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online United Kingdom, United Kingdom. pp.55-60, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3434770.3459738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208518v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Scheduling of Streaming Operators for IoT Edge Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient Ntumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Georgantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FMEC 2021 - Sixth International Conference on Fog and Mobile Edge Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Gandia, Spain. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FMEC54266.2021.9732409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FairER: Entity Resolution With Fairness Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaggelia Pitoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th ACM International Conference on Information &amp; Knowledge Management (CIKM '21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, New York, France. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3459637.3482105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Evaluation of Anomaly Explanation Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Myrtakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Extending Database Technology (EDBT'2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Nicosia, Cyprus. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5441/002/edbt.2021.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of the Multi-Modality of User Perceived Page Load Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Salutari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Da Hora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Varvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedComNet 2020 - 18th Mediterranean Communication and Computer Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Arona, Italy. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MedComNet49392.2020.9191615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MinoanER: Schema-Agnostic, Non-Iterative, Massively Parallel Resolution of Web Entities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT/ICDT 2019 Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Mobile Crowdsensing Context in the Wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaan Chopra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Georgantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Issarny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE International Conference on Mobile Data Management (MDM) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplifying Entity Resolution on Web Data with Schema-agnostic, Non-iterative Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDE 2018 - 34th IEEE International Conference on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrowing the gap between QoS metrics and Web QoE using Above-the-fold metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego da Hora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alemnew Sheferaw Asrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAM 2018 - International Conference on Passive and Active Network Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Berlin, Germany. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Usage Patterns of Home IoT Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gevorg Poghosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Pefkianakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Guyadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2017 - 22nd IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Heraklion, Crete, Greece. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2017.8024707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web-Scale Blocking, Iterative and Progressive Entity Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDE 2017 - 33rd IEEE International Conference on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, San Diego, CA, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDE.2017.214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching Web Tables with Knowledge Base Entities: From Entity Lookups to Entity Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oktie Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Rodriguez-Muro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2017 - 16th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienna, Austria. pp.260-277, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68288-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Causal Analysis of Video QoE from Network and Application QoS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Katsarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGCOMM Workshop on QoE-based Analysis and Management of Data Communication Networks (Internet-QoE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Florianopolis, Brazil. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2940136.2940142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Usage Patterns in Residential Intranet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Conference on Ambient Systems, Networks and Technologies (ANT 2016) / The 6th International Conference on Sustainable Energy Information Technology (SEIT-2016) / Affiliated Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining usage patterns in residential intranet of things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gevorg Poghosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Pefkianakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Guyadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Conference on Ambient Systems, Networks and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Madrid Spain. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying Temporal Drifts at Multiple Granularities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Kleisarchaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlame Douzal-Chouakria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIKM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data Entity Resolution:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Big Data (IEEE BigData 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Santa Clara, CA,, United States. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData.2015.7363781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Detection of Topic Change in Social Posts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Kleisarchaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlame Douzal-Chouakria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Seoul, Corée, North Korea. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entity Resolution in the Web of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Herschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International World Wide Web Conference (WWW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entity Resolution in the Web of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Herschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information and Knowledge Management (CIKM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Burlingname, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subscription Indexes for Web Syndication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Hmedeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harris Kourdounakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Du Mouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT'12, International Conference on Extending Database Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Berlin, Germany. pp.311-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing continuous text queries featuring non-homogeneous scoring functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Vouzoukidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st ACM International Conference on Information and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Maui, Hawai, United States. pp.1065-1074 </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2396761.2398404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexes Analysis for Matching Subscriptions in RSS feeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Hmedeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harris Kourdounakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Du Mouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées, BDA'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing large collections of continuous content-based RSS aggregation queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Creus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes journées Bases de Données Avancées (BDA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rabat, Morocco. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everything you would like to know about RSS feeds and you are afraid to ask</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Hmedeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Vouzoukidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Du Mouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA'11, Base de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rabat, Morocco. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Web Syndication Behavior and Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Hmedeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Vouzoukidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Du Mouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISE'11, The 12th International Conference on Web Information System Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Sydney, Australia. pp.29-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Personalisation in Self e-Learning Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Keenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Poulovassilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Papamarkos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International ELeGI Conference on Advanced Technology for Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vico Equense (Naples), Italy. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalisation Services for Self e-Learning Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Keenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Poulovassilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Papamarkos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IST Workshop on Metadata Management in Grid and P2P Systems: Models, Services and Architectures (MMGPS'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, London, United Kingdom. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Labeling Schemes for the Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Plexousakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tourtounis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, X, France. pp.544-555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing RDF metadata for Community Webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alexaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karvounarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Plexousakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCM2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyperPATH/O2: Integrating Hypermedia Systems with Object-Oriented DatabaseSystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Scholl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA'93 : 4th International Conference Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-57234-1_74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring Context of Mobile Data Crowdsensed in the Wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachit Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaan Chopra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Georgantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Issarny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetMob 2019 - Conference on the scientific analysis of mobile phone datasets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A practical method for measuring Web above-the-fold time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego da Hora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGCOMM 2018 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Budapest, Hungary. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entity Resolution in the Web of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Stefanidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan &amp; Claypool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 5 (3), pp.1-122, 2015, Synthesis Lectures on the Semantic Web: Theory and Technology, Ying Ding, Indiana University Paul Groth, Elsevier Labs, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2200/S00655ED1V01Y201507WBE013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Analytics in Social Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Themis Palpanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikalai Tsytsarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Kleisarchaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlame Douzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer New York, pp.3909-3912, 2018, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-8265-9_80708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RQL: A functional Query language for RQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karvounarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Magkanaraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alexaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Plexousakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RQL: A functional Query language for RQL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.435-465, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KP-LAB Knowledge Practices Laboratory -- Specifications for the Knowledge Matchmaker (V.2.0), the Knowledge Synthesizer (V.1.0) and the Analytical and Knowledge Mining Services (V.1.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Paralic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Furdik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bednar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantisek Babic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozeph Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KP-LAB Knowledge Practices Laboratory -- Specifications and Prototype of the Knowledge Repository (V.3.0) and the Knowledge Mediator (V.3.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Andreou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Flouris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Kotzinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Pediaditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KP-LAB Knowledge Practices Laboratory -- Specification of the SWKM Knowledge Evolution, Recommendation, and Mining services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Smrz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilem Sklenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojtech Svatek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Svihla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KP-LAB Knowledge Practices Laboratory -- Specification of the SWKM Architecture (V1.0) and Core Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Kotzinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Tzitzikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Spyratos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Belhajfrej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HybEA: Hybrid Models for Entity Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Fanourakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatia Lekbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Renton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Predictive Explanation of Data Anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Myrtakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Tsamardinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massively-Parallel Feature Selection for Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Tsamardinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos · Borboudakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlos Katsogridakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyvios Pratikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying Temporal Drifts at Multiple Granularities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Kleisarchaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlame Douzal-Chouakria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Christophides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId182"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175414v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Brasileiro Ara&#250;jo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Efthymiou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Christophides" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evaggelia Pitoura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Stefanidis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2024.102506" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452761v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paterakis G." TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fafalios S." TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charonyktakis P." TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsamardinos I." TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940376v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Ntroumpogiannis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Giannoulis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Myrtakis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Simon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00778-022-00773-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319674v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Fanourakis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kotzinos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10618-023-00941-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955445v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themis Palpanas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Papadakis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319725v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBDATA.2016.2576463" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01960888v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Tsamardinos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Borboudakis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Katsogridakis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polyvios Pratikakis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-018-5748-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01411848v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Hmedeh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Kourdounakis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Du Mouza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Scholl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11390-016-1632-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062290v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Travers" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Vouzoukidou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJWIS-06-2014-0023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125088v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Karvounarakis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Plexousakis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tourtounis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124786v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magganaraki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alexaki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175920v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3690624.3709285" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larue Nicolas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Ngoc-Son" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Struc Vitomir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Peter" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03701939v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patient Ntumba" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Georgantas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMARTCOMP55677.2022.00026" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316207v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Linardi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03413549v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FMEC54266.2021.9732409" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03208518v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3434770.3459738" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608623v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3459637.3482105" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608624v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2021.10" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03144918v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Salutari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Da Hora" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Varvello" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Teixeira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MedComNet49392.2020.9191615" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01960933v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02151434v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachit Agarwal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaan Chopra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Issarny" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677260v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego da Hora" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alemnew Sheferaw Asrese" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rossi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01718040v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664035v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2017.214" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664023v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oktie Hassanzadeh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Rodriguez-Muro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68288-4_16" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664015v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gevorg Poghosyan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Pefkianakis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Guyadec" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2017.8024707" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01411676v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317634v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338726v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Katsarakis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Papadopouli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2940136.2940142" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208397v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Kleisarchaki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlame Douzal-Chouakria" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199399v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2015.7363781" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00962165v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Herschel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946969v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930159v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737202v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harris Kourdounakis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359505v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Amann" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2396761.2398404" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737232v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765361v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Creus" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737243v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737239v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190584v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Keenoy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Poulovassilis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Papamarkos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wood" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190421v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124785v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124491v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tolle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124464v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-57234-1_74" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02132194v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01960984v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01191691v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.morganclaypool.com/doi/abs/10.2200/S00655ED1V01Y201507WBE013" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/S00655ED1V01Y201507WBE013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349260v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikalai Tsytsarau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlame Douzal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8265-9_80708" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124850v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magkanaraki" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593219v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Paralic" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Furdik" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bednar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Babic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozeph Wagner" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593216v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Andreou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Flouris" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Pediaditis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593214v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Smrz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilem Sklenak" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Svatek" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kavalec" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Svihla" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593208v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Tzitzikas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spyratos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Belhajfrej" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591398v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatia Lekbour" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renton" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608625v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01663813v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos &#183; Borboudakis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182742v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175414v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Brasileiro Ara&#250;jo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Efthymiou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Christophides" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evaggelia Pitoura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Stefanidis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2024.102506" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452761v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paterakis G." TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fafalios S." TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charonyktakis P." TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsamardinos I." TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940376v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Ntroumpogiannis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Giannoulis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Myrtakis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Simon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00778-022-00773-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319674v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Fanourakis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kotzinos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10618-023-00941-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955445v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themis Palpanas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Papadakis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319725v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBDATA.2016.2576463" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01960888v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Tsamardinos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Borboudakis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Katsogridakis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polyvios Pratikakis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-018-5748-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01411848v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Hmedeh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Kourdounakis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Du Mouza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Scholl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11390-016-1632-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062290v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Travers" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Vouzoukidou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJWIS-06-2014-0023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125088v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Karvounarakis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Plexousakis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tourtounis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124786v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magganaraki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alexaki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175920v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3690624.3709285" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larue Nicolas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Ngoc-Son" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Struc Vitomir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Peter" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316207v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Linardi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03701939v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patient Ntumba" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Georgantas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMARTCOMP55677.2022.00026" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03208518v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3434770.3459738" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03413549v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FMEC54266.2021.9732409" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608623v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3459637.3482105" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608624v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2021.10" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03144918v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Salutari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Da Hora" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Varvello" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Teixeira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MedComNet49392.2020.9191615" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01960933v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02151434v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachit Agarwal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaan Chopra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Issarny" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01718040v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677260v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego da Hora" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alemnew Sheferaw Asrese" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rossi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664015v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gevorg Poghosyan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Pefkianakis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Guyadec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2017.8024707" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664035v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2017.214" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664023v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oktie Hassanzadeh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Rodriguez-Muro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68288-4_16" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338726v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Katsarakis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Papadopouli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2940136.2940142" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317634v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01411676v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208397v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Kleisarchaki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlame Douzal-Chouakria" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199399v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2015.7363781" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946969v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00962165v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Herschel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930159v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737202v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harris Kourdounakis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359505v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Amann" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2396761.2398404" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737232v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765361v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Creus" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737243v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737239v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190584v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Keenoy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Poulovassilis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Papamarkos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wood" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190421v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124785v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124491v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tolle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124464v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-57234-1_74" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02132194v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01960984v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01191691v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.morganclaypool.com/doi/abs/10.2200/S00655ED1V01Y201507WBE013" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/S00655ED1V01Y201507WBE013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349260v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikalai Tsytsarau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlame Douzal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8265-9_80708" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124850v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magkanaraki" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593219v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Paralic" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Furdik" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bednar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Babic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozeph Wagner" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593216v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Andreou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Flouris" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Pediaditis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593214v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Smrz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilem Sklenak" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Svatek" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kavalec" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Svihla" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593208v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Tzitzikas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spyratos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Belhajfrej" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591398v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatia Lekbour" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renton" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608625v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01663813v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos &#183; Borboudakis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182742v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>