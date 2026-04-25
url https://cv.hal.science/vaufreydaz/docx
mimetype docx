--- v0 (2026-03-18)
+++ v1 (2026-04-25)
@@ -434,321 +434,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765422v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'instrumentation intelligente des salles de classe au service de l'observation des interactions enseignant-apprenants</w:t>
+                <w:t xml:space="preserve">Analyser automatiquement les signaux de l’enseignement : Une approche d’apprentissage social fondée sur les preuves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de communication et socialisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (2), pp.247-258</w:t>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 176, pp.29-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03985556v2</w:t>
+                <w:t xml:space="preserve">hal-03599280v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SocialInteractionGAN: Multi-person Interaction Sequence Generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Airale</w:t>
+                <w:t xml:space="preserve">L'instrumentation intelligente des salles de classe au service de l'observation des interactions enseignant-apprenants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue internationale de communication et socialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (2), pp.247-258</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03163467v2</w:t>
+                <w:t xml:space="preserve">hal-03985556v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser automatiquement les signaux de l’enseignement : Une approche d’apprentissage social fondée sur les preuves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dessus</w:t>
+                <w:t xml:space="preserve">SocialInteractionGAN: Multi-person Interaction Sequence Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Airale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.2182-2192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAFFC.2022.3171719⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03599280v2</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163467v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences sociales et apprentissage machine pour l'interaction</w:t>
               </w:r>
@@ -797,226 +797,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethical Teaching Analytics in a Context-Aware Classroom: A Manifesto</w:t>
+                <w:t xml:space="preserve">Design spatial sociotechnique : le rôle des classes sensibles au contexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dessus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERCIM News</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dms.5228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02438020v1</w:t>
+                <w:t xml:space="preserve">hal-02883770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design spatial sociotechnique : le rôle des classes sensibles au contexte</w:t>
+                <w:t xml:space="preserve">Ethical Teaching Analytics in a Context-Aware Classroom: A Manifesto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ERCIM News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 120, pp.39-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/dms.5228⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02883770v1</w:t>
+                <w:t xml:space="preserve">hal-02438020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Smartphone-Based User Positioning in a Multiple-User Context Using Wireless Technologies</w:t>
               </w:r>
@@ -1708,84 +1708,172 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00326612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Variational Encoder–Multi-Decoder (VE-MD) for Privacy-by-functional-design (Group) Emotion Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Augusma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Letué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Comprehensive Multi-scale Approach for Speech and Dynamics Synchrony in Talking Head Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Airale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1800,51 +1888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149083v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1854,886 +1942,886 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I don't want to break it'': An Exploration of Perceived Fragility in Shape-Changing Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Mackamul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yelli Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pansiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHI 2026 - Annual SIGCHI Conference on Human Factors in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, Barcelona, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3772318.3793422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527386v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Dynamic Parameters for Vietnamese Gender-Independent ASR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sotheara Leang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sethserey Sam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 14th Conference on Information Technology and Its Applications (CITA 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Phnom Penh, Cambodia, Cambodia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generative Resident Separation and Multi-label Classification for Multi-person Activity Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cumin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fano Ramparany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Context and Activity Modeling and Recognition (CoMoReA) Workshop at IEEE International Conference on Pervasive Computing and Communications (PerCom 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COCOR: Training and Assessing Rotation Invariance in Object and Human (Pose) Detection Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rottana Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sethserey Sam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 13th Conference on Information Technology and its Applications (CITA2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Da Nang City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring VQ-VAE with Prosody Parameters for Speaker Anonymization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards LLM-Powered Ambient Sensor Based Multi-Person Human Activity Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cumin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fano Ramparany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voice Privacy Challenge 2024 at INTERSPEECH 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Kos Island, Greece</w:t>
+              <w:t xml:space="preserve">The 30th International Conference on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706860v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619086v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards LLM-Powered Ambient Sensor Based Multi-Person Human Activity Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xi Chen</w:t>
+                <w:t xml:space="preserve">Exploring VQ-VAE with Prosody Parameters for Speaker Anonymization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sotheara Leang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Augusma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cumin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sethserey Sam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 30th International Conference on Parallel and Distributed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">Voice Privacy Challenge 2024 at INTERSPEECH 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Kos Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619086v2</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal Group Emotion Recognition In-the-wild Using Privacy-Compliant Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Augusma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMI '23: International Conference on Multimodal Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France. pp.750-754, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3577190.3616546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Supervised Transformers for Unsupervised Object Discovery using Normalized Cut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangtao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shell Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2742,521 +2830,521 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James L. Crowley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CVPR 2022 - Conference on Computer Vision and Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, New Orleans, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/cvpr52688.2022.01414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585410v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary Study on SSCF-derived Polar Coordinate for ASR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sotheara Leang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sethserey Sam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACET 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Phnom Penh, Cambodia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local and Global Orientation Correction for Oriented Human (Pose) Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rottana Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sethserey Sam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The ASEAN Conference On Emerging Technologies 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Phnom Penh, Cambodia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigation In Urban Environments Amongst Pedestrians Using Multi-Objective Deep Reinforcement Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niranjan Deshpande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2021 - 24th IEEE International Conference on Intelligent Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Indianapolis, United States. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ITSC48978.2021.9564601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral decision-making for urban autonomous driving in the presence of pedestrians using Deep Recurrent Q-Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niranjan Deshpande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICARCV - 16th International Conference on Control, Automation, Robotics and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Shenzhen, China. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning investigation for chess player attention prediction using eye-tracking and game data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Le Louedec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3274,253 +3362,253 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETRA 2019 - ACM Symposium On Eye Tracking Research &amp; Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Denver, United States. pp.1-15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3314111.3319827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eHMI positioning for autonomous vehicle/pedestrians interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Troel−madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alaimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Boissieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chatagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stan Borkoswki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM 2019 - 31e conférence francophone sur l'Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Grenoble, France. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3366551.3370340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for a Multimodal Analysis of Teaching Centered on Shared Attention and Knowledge Access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise-Héléna Aubineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3535,312 +3623,312 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grenoble Workshop on Models and Analysis of Eye Movements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01811092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personal space of autonomous car's passengers sitting in the driver's seat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Ferrier-Barbut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alix David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lussereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV'2018 - The 29th IEEE Intelligent Vehicles Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Changshu, Suzhou, China. pp.2022-2029, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IVS.2018.8500648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01786006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building Prior Knowledge: A Markov Based Pedestrian Prediction Model Using Urban Environmental Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavan Vasishta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICARCV 2018 - 15th International Conference on Control, Automation, Robotics and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Singapore, Singapore. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PEAR: Prototyping Expressive Animated Robots - A framework for social robot prototyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Balit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3855,73 +3943,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HUCAPP 2018 - 2nd International Conference on Human Computer Interaction Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Funchal, Madeira, Portugal. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smartphone-based user positioning in a multiple-user context with Wi-Fi and Bluetooth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet-Cuong Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3963,73 +4051,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPIN 2018 - 9th International Conference on Indoor Positioning and Indoor Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Nantes, France. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Emotion in Problem Solving: First Results from Observing Chess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4084,865 +4172,865 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMI 2018 - Workshop at 20th ACM International Conference on Multimodal Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Boulder, Colorado, United States. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedestrian detection and behaviors modelling in Urban environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMIV 2017 - Smart Mobility and Intelligent Vehicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A system for creating virtual reality content from make-believe games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adela Barbulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Begault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Boissieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Cani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Virtual Reality 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Los Angeles, United States. pp.207-208, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VR.2017.7892249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Vision Based Method for Predicting Pedestrian Behaviour in Urban Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavan Vasishta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 20th International Conference on Intelligent Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Yokohama, Japan. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2017.8317848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figurines, a multimodal framework for tangible storytelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Portaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Garcia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adela Barbulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Begault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Boissieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WOCCI 2017 - 6th Workshop on Child Computer Interaction at ICMI 2017 - 19th ACM International Conference on Multi-modal Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Glasgow, United Kingdom. pp.52-57, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/WOCCI.2017-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595775v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making Movies from Make-Believe Games</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Urban Pedestrian Behaviour Modelling using Natural Vision and Potential Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavan Vasishta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Spalanzani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WICED 2017 - 6th Workshop on Intelligent Cinematography and Editing (WICED 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th Workshop on Planning, Perception and Navigation for Intelligent Vehicles at the IEEE International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Vancouver, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2312/wiced.20171074⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01518981v2</w:t>
+                <w:t xml:space="preserve">hal-01578741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Pedestrian Behaviour Modelling using Natural Vision and Potential Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pavan Vasishta</w:t>
+                <w:t xml:space="preserve">Multimodal Observation and Interpretation of Subjects Engaged in Problem Solving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Balzarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Spalanzani</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James L. Crowley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Workshop on Planning, Perception and Navigation for Intelligent Vehicles at the IEEE International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">1st Workshop on “Behavior, Emotion and Representation: Building Blocks of Interaction”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bielefeld, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578741v1</w:t>
+                <w:t xml:space="preserve">hal-01615461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Observation and Interpretation of Subjects Engaged in Problem Solving</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Making Movies from Make-Believe Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adela Barbulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Begault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Boissieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Cani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop on “Behavior, Emotion and Representation: Building Blocks of Interaction”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WICED 2017 - 6th Workshop on Intelligent Cinematography and Editing (WICED 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/wiced.20171074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01615461v1</w:t>
+                <w:t xml:space="preserve">hal-01518981v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smartphone-based User Location Tracking in Indoor Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Cuong Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4970,333 +5058,333 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Head Motion on the Assistive Robot Expressiveness - Evaluation with Elderly Persons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Badeig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wargnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maribel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Oliveira Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Workshop on Affective Computing for Social Robotics Workshop at the IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous Robot Controller Using Bitwise GIBBS Sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Canillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvin Faix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mazer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IEEE International Conference on COGNITIVE INFORMATICS &amp; COGNITIVE COMPUTING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Calgary, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Animation Artists into the Animation Design of Social Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Balit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5311,324 +5399,324 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM/IEEE Human-Robot Interaction 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Christchurch, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01262251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Bayesian Computation for Autonomous Robot Sensorimotor System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin Faix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marvin Faix</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raphael Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mazer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Unconventional Computing for Bayesian Inference (UCBI) at IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Grenoble System for the Social Touch Challenge at ICMI 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Cuong Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Johal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Portaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th ACM International Conference on Multimodal Interaction (ICMI2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Nov 2015, Seattle, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2818346.2830598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MobileRGBD, An Open Benchmark Corpus for mobile RGB-D Related Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5644,155 +5732,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Control, Automation, Robotics and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01095667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Sensors Engagement Detection with a Robot Companion in a Home Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Benkaouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Assistance and Service robotics in a human environment at IEEE International Conference on Intelligent Robots and Systems (IROS2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne Spalanzani, David Daney, Olivier Simonin, Jean-Pierre Merlet, Oct 2012, Vilamoura, Algarve, Portugal. pp.45-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00735150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OMiSCID 2.0, un intergiciel gratuit pour la construction d'applications distribuées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Barraquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5814,218 +5902,218 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MajecStic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00632913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case Study of the OMiSCID Middleware: Wizard of Oz Experiment in Smart Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Barraquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fourth International Conference on Mobile Ubiquitous Computing, Systems, Services and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usable developer-oriented Functionality Composition Language (UFCL): a Proposal for Semantic Description and Dynamic Composition of Services and Service Factories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6041,73 +6129,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IET International Conference on Intelligent Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Seattle, United States. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00670655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptive Services Composition using semantic language and distributed knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6123,410 +6211,410 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Common Models and Patterns for Pervasive Computing at the 5th International Conference on Pervasive Computin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Toronto (Ontario), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00326679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jOMiSCID, un intergiciel sous OSGi pour l'informatique ubiquitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Zaidenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Letesssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier de travail OSGi 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00097090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O3MiSCID, a Middleware for Pervasive Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Emonet</w:t>
+                <w:t xml:space="preserve">Unsupervised Segmentation of Meeting Configurations and Activities using Speech Activity Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Brdiczka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Maisonnasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Letessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IEEE International Workshop on Services Integration in Pervasive Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jun 2006, Lyon, France</w:t>
+              <w:t xml:space="preserve">3rd IFIP Conference on Artificial Intelligence Applications &amp; Innovations (AIAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00326528v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00326527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Segmentation of Meeting Configurations and Activities using Speech Activity Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oliver Brdiczka</w:t>
+                <w:t xml:space="preserve">O3MiSCID, a Middleware for Pervasive Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Letessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IFIP Conference on Artificial Intelligence Applications &amp; Innovations (AIAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Athens, Greece</w:t>
+              <w:t xml:space="preserve">1st IEEE International Workshop on Services Integration in Pervasive Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00326527v1</w:t>
+                <w:t xml:space="preserve">inria-00326528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic and Probabilistic Implementation of Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Brdiczka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6581,73 +6669,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Pervasive Computing and Communications Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Pisa, Italy. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00326530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lightweight Speech Detection System for Perceptive Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6676,2274 +6764,2274 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Joint Workshop on Multimodal Interaction and Related Machine Learning Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00326529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The “FAME” Interactive Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Metze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Gieselmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartwig Holzapfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kluge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivica Rogina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Joint Workshop on Multimodal Interaction and Related Machine Learning Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Edinburgh, United Kingdom. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00326525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments on the Construction of a Phonetically Balanced Corpus from the Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Villaseñor-Pineda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Montes-Y-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Serignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Intelligent Text Processing and Computational Linguistics CICLing-2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2004, Seoul, South Korea. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00326519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La signature électronique, contexte, applications et mise en oeuvre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Parouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Réseaux (JRES 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Lilles, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00326414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboración de un Corpus Balanceado para el Cálculo de Modelos Acústicos usando la Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Villaseñor-Pineda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Montes-Y-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Serignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internationnal Conference on Computing (CIC-2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Mexico City, México. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00326513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Corpus Balancing Method for Language Model Construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Villaseñor-Pineda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Montes-Y-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pérez-Coutiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Conference on Intelligent Text Processing and Computational Linguistics (CICLing-2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2003, Mexico City, Mexico. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00326515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Web : une source d'information pour l'intégration de multi-termes dans un processus de Recherche d'Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hatem Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Géry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones d'Accès Intelligent aux Documents Multimédias sur l'Internet (MediaNet 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Sousse, Tunisia. pp. 257-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00326404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the Usability and Performance of Nespole! - a Real-World Speech-to-Speech Translation System</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Web as Huge Information Source for Noun Phrases Integration in the Information Retrieval Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Géry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hatem Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Language Technologies 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2002, San Diego - California, United States. 6 p</w:t>
+              <w:t xml:space="preserve">International Conference on Information and Knowledge Engineering (IKE'02)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Las Vegas - Nevada, United States. pp. 72-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00326412v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00326405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web as Huge Information Source for Noun Phrases Integration in the Information Retrieval Process</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enhancing the Usability and Performance of Nespole! - a Real-World Speech-to-Speech Translation System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alon Lavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Metze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Pianesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donna Gates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information and Knowledge Engineering (IKE'02)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Las Vegas - Nevada, United States. pp. 72-77</w:t>
+              <w:t xml:space="preserve">Human Language Technologies 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, San Diego - California, United States. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00326405v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00326412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparación léxica de corpus para generación de modelos de lenguaje</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Villaseñor-Pineda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Montes-Y-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pérez-Coutiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBERAMIA workshop on Multilingual Information Access and Natural Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, Sevilla, España. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00326402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Perspective evaluation of the NESPOLE! Speech-to-Speech Translation System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alon Lavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Metze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roldano Cattoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACL'02 workshop on Speech-to-Speech Translation: Algorithms and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACL, Jun 2002, Philadelphia - Pennsylvania, United States. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00326403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The NESPOLE! Speech to Speech Translation System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Metze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Mcdonough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hagen Soltau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Waibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alon Lavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Language Technologies 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2002, San Diego - California, Botswana. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00326408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE EFFECT OF SPEECH AND AUDIO COMPRESSION ON SPEECH RECOGNITION PERFORMANCE</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">INTERNET EVOLUTION AND PROGRESS IN FULL AUTOMATIC FRENCH LANGUAGE MODELLING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Castelli</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Géry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Multimedia Signal Processing Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Oct 2001, Cannes, France. pp. 301-306</w:t>
+              <w:t xml:space="preserve">IEEE Workshop ASRU'01 (Automatic Speech Recognition and Understanding)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2001, Madonna di Campiglio, Italy. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00326165v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00326163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INTERNET EVOLUTION AND PROGRESS IN FULL AUTOMATIC FRENCH LANGUAGE MODELLING</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">THE EFFECT OF SPEECH AND AUDIO COMPRESSION ON SPEECH RECOGNITION PERFORMANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bergamini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathias Géry</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Castelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop ASRU'01 (Automatic Speech Recognition and Understanding)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Dec 2001, Madonna di Campiglio, Italy. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">IEEE Multimedia Signal Processing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2001, Cannes, France. pp. 301-306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00326163v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00326165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech Translation for French in the NESPOLE! European Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Blanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Helme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurospeech'01</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, AAlborg, Germany. pp. 1291-1294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00326168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From generic to task-oriented speech recognition : French experience in the NESPOLE! European project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bergamini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITR-Workshop on Adaptation Methods For Speech Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2001, Nice - Sophia Antipolis, France. pp. 179-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00326171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A NEW METHODOLOGY FOR SPEECH CORPORA DEFINITION FROM INTERNET DOCUMENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bergamini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Serignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Akbar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC'2000 (Language Resources &amp; Evaluation international Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2000, Athens, Greece. pp. 423-426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00326150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet Documents: A Rich Source for Spoken Language Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Akbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Workshop ASRU'99 (Automatic Speech Recognition and Understanding)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Dec 1999, Keystone - Colorado, United States. pp. 277-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00326147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A network architecture for building applications that use speech recognition and/or synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Akbar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurospeech'99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Budapest, Hungary. pp. 2159-2162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00326149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des documents en provenance d'Internet pour l'apprentissage de modèles de langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RJC'99 (Rencontres Jeunes Chercheurs en parole)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau RJC, Nov 1999, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00326148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WEBCOMPLETION - PROTOCOLE DE NORMES ASSOCIATIVES SUR INTERNET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philipe Meiye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École Sémantique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Feb 1998, Asnelles-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00326146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMACOP : Environnement Multimédia pour l'Acquisition et la gestion de COrpus Parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Akbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Caelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Serignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP'98 (Journées d'Étude sur la Parole)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1998, Martigny, Suisse. pp. 175-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00326144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8953,124 +9041,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WebCognition, experimentations cognitives sur internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Meiye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Journée d'étude Créativité et Cognition (ACCION, Association de Jeunes Chercheurs en Science de la Cognition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1998, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9080,147 +9168,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Value analysis to outline the future of robotics in healthcare - PRAMAD project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Gafton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Schiltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Liauzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Braive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maribel Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9230,151 +9318,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidelines for experiment design and conduction (Deliverable D1.1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassina El Kechai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Cojean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Poitiers. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9384,100 +9472,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation statistique du langage à partir d'Internet pour la reconnaissance automatique de la parole continue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Joseph-Fourier - Grenoble I, 2002. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00326151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9487,105 +9575,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception multimodale et interaction sociable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université Grenoble Alpes (France); MSTII, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01970420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId240"/>
+      <w:footerReference w:type="default" r:id="rId241"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9732,51 +9820,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liglab.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.m-psi.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03833759v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Airale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alameda-Pineda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaufreydaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3635154" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765422v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangtao Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Shen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuming Du" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maomao Li" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2023.3305122" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03985556v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laurent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03163467v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2022.3171719" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03599280v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03363875v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438020v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883770v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5228" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02435610v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Cuong Ta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Kien Dao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20020405" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01886354v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guntz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balzarini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Crowley" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti2020011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01490744v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Torres-Sospedra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jim&#233;nez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Knauth" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Moreira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair K Beer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17030557" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01122396v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Johal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Combe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2015.01.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00693395v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barraquand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reignier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326612v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brdiczka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maisonnasse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149083v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527386v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mackamul" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Maillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Marceau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelli Coulibaly" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pansiot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3793422" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05190765v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotheara Leang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Castelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sethserey Sam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Chen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cumin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Ramparany" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706818v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rottana Ly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04706860v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Augusma" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619086v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325815v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3577190.3616546" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03585410v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shell Hu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cvpr52688.2022.01414" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871289v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857012v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03372856v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niranjan Deshpande" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spalanzani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC48978.2021.9564601" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02977009v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02100389v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Le Louedec" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3314111.3319827" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388847v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Troel&#8722;madec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alaimo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boissieux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chatagnon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Borkoswki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366551.3370340" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811092v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-H&#233;l&#233;na Aubineau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01786006v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Ferrier-Barbut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix David" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lussereau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2018.8500648" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01875147v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavan Vasishta" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01698493v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01839574v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01886694v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01766977v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578326v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Barbulescu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garcia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Begault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2017.7892249" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01561029v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2017.8317848" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01595775v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Portaz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/WOCCI.2017-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01518981v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20171074" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578741v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615461v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01370252v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Cuong Ta" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344312v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wargnier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Pino" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Oliveira Lopes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Grange" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316568v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Canillas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Laurent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Faix" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mazer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262251v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01265559v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lobo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208300v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2818346.2830598" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095667v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00735150v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Benkaouar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632913v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Mercier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780416v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Barraquand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00670655v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326679v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097090v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Zaidenberg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Letesssier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326528v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Letessier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326527v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326530v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326529v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326525v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Metze" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gieselmann" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartwig Holzapfel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kluge" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Rogina" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326519v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Villase&#241;or-Pineda" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Montes-Y-G&#243;mez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Serignat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326414v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parouty" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Dirlewanger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326513v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326515v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P&#233;rez-Couti&#241;o" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326404v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hatem Haddad" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias G&#233;ry" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326412v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alon Lavie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pianesi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Burger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Gates" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326405v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326402v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326403v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roldano Cattoni" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Costantini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326408v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcdonough" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagen Soltau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Waibel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326165v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bergamini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326163v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326168v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fouquet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guilbaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Helme" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326171v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lamy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326150v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Akbar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326147v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rouillard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326149v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326148v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326146v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philipe Meiye" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326144v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caelen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02108300v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Meiye" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788643v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gafton" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schiltz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Liauzu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Braive" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753916v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lardy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina El Kechai" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Cojean" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00326151v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01970420v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liglab.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.m-psi.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03833759v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Airale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alameda-Pineda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaufreydaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3635154" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765422v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangtao Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Shen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuming Du" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maomao Li" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2023.3305122" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03599280v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laurent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03985556v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03163467v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2022.3171719" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03363875v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883770v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5228" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438020v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02435610v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Cuong Ta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Kien Dao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20020405" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01886354v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guntz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balzarini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Crowley" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti2020011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01490744v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Torres-Sospedra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jim&#233;nez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Knauth" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Moreira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair K Beer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17030557" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01122396v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Johal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Combe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2015.01.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00693395v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barraquand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reignier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326612v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brdiczka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maisonnasse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577771v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Augusma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149083v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527386v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mackamul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Maillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Marceau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelli Coulibaly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pansiot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3793422" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05190765v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotheara Leang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Castelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sethserey Sam" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538267v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Chen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cumin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Ramparany" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706818v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rottana Ly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619086v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04706860v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325815v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3577190.3616546" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03585410v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shell Hu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cvpr52688.2022.01414" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871289v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857012v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03372856v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niranjan Deshpande" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spalanzani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC48978.2021.9564601" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02977009v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02100389v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Le Louedec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3314111.3319827" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388847v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Troel&#8722;madec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alaimo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boissieux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chatagnon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Borkoswki" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366551.3370340" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811092v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-H&#233;l&#233;na Aubineau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01786006v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Ferrier-Barbut" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix David" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lussereau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2018.8500648" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01875147v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavan Vasishta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01698493v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01839574v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01886694v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01766977v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578326v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Barbulescu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garcia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Begault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2017.7892249" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01561029v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2017.8317848" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01595775v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Portaz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/WOCCI.2017-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578741v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615461v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01518981v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20171074" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01370252v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Cuong Ta" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344312v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wargnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Pino" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Oliveira Lopes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Grange" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316568v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Canillas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Laurent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Faix" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mazer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262251v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01265559v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lobo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208300v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2818346.2830598" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095667v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00735150v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Benkaouar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632913v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Mercier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780416v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Barraquand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00670655v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326679v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097090v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Zaidenberg" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Letesssier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326527v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326528v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Letessier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326530v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326529v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326525v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Metze" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gieselmann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartwig Holzapfel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kluge" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Rogina" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326519v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Villase&#241;or-Pineda" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Montes-Y-G&#243;mez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Serignat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326414v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parouty" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Dirlewanger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326513v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326515v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P&#233;rez-Couti&#241;o" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326404v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hatem Haddad" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias G&#233;ry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326405v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326412v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alon Lavie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pianesi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Burger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Gates" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326402v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326403v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roldano Cattoni" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Costantini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326408v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcdonough" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagen Soltau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Waibel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326163v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326165v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bergamini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326168v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fouquet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guilbaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Helme" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326171v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lamy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326150v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Akbar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326147v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rouillard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326149v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326148v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326146v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philipe Meiye" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326144v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caelen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02108300v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Meiye" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788643v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gafton" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schiltz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Liauzu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Braive" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753916v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lardy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina El Kechai" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Cojean" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00326151v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01970420v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>