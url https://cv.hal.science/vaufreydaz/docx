--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -2192,51 +2192,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generative Resident Separation and Multi-label Classification for Multi-person Activity Recognition</w:t>
+                <w:t xml:space="preserve">Towards LLM-Powered Ambient Sensor Based Multi-Person Human Activity Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cumin</w:t>
@@ -2254,205 +2254,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fano Ramparany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Context and Activity Modeling and Recognition (CoMoReA) Workshop at IEEE International Conference on Pervasive Computing and Communications (PerCom 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Biarritz, France</w:t>
+              <w:t xml:space="preserve">The 30th International Conference on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04538267v1</w:t>
+                <w:t xml:space="preserve">hal-04619086v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COCOR: Training and Assessing Rotation Invariance in Object and Human (Pose) Detection Tasks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
+                <w:t xml:space="preserve">Exploring VQ-VAE with Prosody Parameters for Speaker Anonymization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sotheara Leang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Augusma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Letué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sethserey Sam</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th Conference on Information Technology and its Applications (CITA2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Da Nang City, Vietnam</w:t>
+              <w:t xml:space="preserve">Voice Privacy Challenge 2024 at INTERSPEECH 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Kos Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706818v1</w:t>
+                <w:t xml:space="preserve">hal-04706860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards LLM-Powered Ambient Sensor Based Multi-Person Human Activity Recognition</w:t>
+                <w:t xml:space="preserve">Generative Resident Separation and Multi-label Classification for Multi-person Activity Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cumin</w:t>
@@ -2470,198 +2487,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fano Ramparany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 30th International Conference on Parallel and Distributed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">Context and Activity Modeling and Recognition (CoMoReA) Workshop at IEEE International Conference on Pervasive Computing and Communications (PerCom 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619086v2</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring VQ-VAE with Prosody Parameters for Speaker Anonymization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anderson Augusma</w:t>
+                <w:t xml:space="preserve">COCOR: Training and Assessing Rotation Invariance in Object and Human (Pose) Detection Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rottana Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sethserey Sam</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voice Privacy Challenge 2024 at INTERSPEECH 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Kos Island, Greece</w:t>
+              <w:t xml:space="preserve">The 13th Conference on Information Technology and its Applications (CITA2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Da Nang City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706860v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal Group Emotion Recognition In-the-wild Using Privacy-Compliant Features</w:t>
               </w:r>
@@ -2745,299 +2745,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Supervised Transformers for Unsupervised Object Discovery using Normalized Cut</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preliminary Study on SSCF-derived Polar Coordinate for ASR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sotheara Leang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sethserey Sam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPR 2022 - Conference on Computer Vision and Pattern Recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACET 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Phnom Penh, Cambodia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03585410v2</w:t>
+                <w:t xml:space="preserve">hal-03871289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Study on SSCF-derived Polar Coordinate for ASR</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Self-Supervised Transformers for Unsupervised Object Discovery using Normalized Cut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangtao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shell Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James L. Crowley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACET 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CVPR 2022 - Conference on Computer Vision and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, New Orleans, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cvpr52688.2022.01414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871289v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585410v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local and Global Orientation Correction for Oriented Human (Pose) Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rottana Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3545,2162 +3545,2162 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for a Multimodal Analysis of Teaching Centered on Shared Attention and Knowledge Access</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Role of Emotion in Problem Solving: First Results from Observing Chess</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James L. Crowley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Balzarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessus</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">James L. Crowley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grenoble Workshop on Models and Analysis of Eye Movements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ICMI 2018 - Workshop at 20th ACM International Conference on Multimodal Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Boulder, Colorado, United States. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01811092v1</w:t>
+                <w:t xml:space="preserve">hal-01886694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal space of autonomous car's passengers sitting in the driver's seat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eleonore Ferrier-Barbut</w:t>
+                <w:t xml:space="preserve">A Framework for a Multimodal Analysis of Teaching Centered on Shared Attention and Knowledge Access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise-Héléna Aubineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Spalanzani</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James L. Crowley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV'2018 - The 29th IEEE Intelligent Vehicles Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Grenoble Workshop on Models and Analysis of Eye Movements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01786006v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Prior Knowledge: A Markov Based Pedestrian Prediction Model Using Urban Environmental Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pavan Vasishta</w:t>
+                <w:t xml:space="preserve">Personal space of autonomous car's passengers sitting in the driver's seat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Ferrier-Barbut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alix David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lussereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICARCV 2018 - 15th International Conference on Control, Automation, Robotics and Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IV'2018 - The 29th IEEE Intelligent Vehicles Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Changshu, Suzhou, China. pp.2022-2029, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVS.2018.8500648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875147v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01786006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PEAR: Prototyping Expressive Animated Robots - A framework for social robot prototyping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Balit</w:t>
+                <w:t xml:space="preserve">Building Prior Knowledge: A Markov Based Pedestrian Prediction Model Using Urban Environmental Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavan Vasishta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Reignier</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HUCAPP 2018 - 2nd International Conference on Human Computer Interaction Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Funchal, Madeira, Portugal. pp.1</w:t>
+              <w:t xml:space="preserve">ICARCV 2018 - 15th International Conference on Control, Automation, Robotics and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Singapore, Singapore. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698493v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smartphone-based user positioning in a multiple-user context with Wi-Fi and Bluetooth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Trung-Kien Dao</w:t>
+                <w:t xml:space="preserve">PEAR: Prototyping Expressive Animated Robots - A framework for social robot prototyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Balit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Castelli</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPIN 2018 - 9th International Conference on Indoor Positioning and Indoor Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Nantes, France. pp.1-13</w:t>
+              <w:t xml:space="preserve">HUCAPP 2018 - 2nd International Conference on Human Computer Interaction Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Funchal, Madeira, Portugal. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839574v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Emotion in Problem Solving: First Results from Observing Chess</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">James L. Crowley</w:t>
+                <w:t xml:space="preserve">Smartphone-based user positioning in a multiple-user context with Wi-Fi and Bluetooth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Cuong Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung-Kien Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dessus</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Castelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMI 2018 - Workshop at 20th ACM International Conference on Multimodal Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Boulder, Colorado, United States. pp.1-13</w:t>
+              <w:t xml:space="preserve">IPIN 2018 - 9th International Conference on Indoor Positioning and Indoor Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nantes, France. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886694v1</w:t>
+                <w:t xml:space="preserve">hal-01839574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedestrian detection and behaviors modelling in Urban environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multimodal Observation and Interpretation of Subjects Engaged in Problem Solving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Balzarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James L. Crowley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMIV 2017 - Smart Mobility and Intelligent Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Versailles, France</w:t>
+              <w:t xml:space="preserve">1st Workshop on “Behavior, Emotion and Representation: Building Blocks of Interaction”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bielefeld, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766977v1</w:t>
+                <w:t xml:space="preserve">hal-01615461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A system for creating virtual reality content from make-believe games</w:t>
+                <w:t xml:space="preserve">Making Movies from Make-Believe Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adela Barbulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antoine Begault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Boissieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Cani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maxime Garcia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Cani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Virtual Reality 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Los Angeles, United States. pp.207-208, </w:t>
+              <w:t xml:space="preserve">WICED 2017 - 6th Workshop on Intelligent Cinematography and Editing (WICED 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Lyon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VR.2017.7892249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2312/wiced.20171074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578326v1</w:t>
+                <w:t xml:space="preserve">hal-01518981v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Vision Based Method for Predicting Pedestrian Behaviour in Urban Environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Urban Pedestrian Behaviour Modelling using Natural Vision and Potential Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavan Vasishta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 20th International Conference on Intelligent Transportation Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th Workshop on Planning, Perception and Navigation for Intelligent Vehicles at the IEEE International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Vancouver, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561029v1</w:t>
+                <w:t xml:space="preserve">hal-01578741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figurines, a multimodal framework for tangible storytelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Portaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adela Barbulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Begault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Boissieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WOCCI 2017 - 6th Workshop on Child Computer Interaction at ICMI 2017 - 19th ACM International Conference on Multi-modal Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Glasgow, United Kingdom. pp.52-57, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/WOCCI.2017-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595775v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Pedestrian Behaviour Modelling using Natural Vision and Potential Fields</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A system for creating virtual reality content from make-believe games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adela Barbulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Begault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Boissieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Cani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Workshop on Planning, Perception and Navigation for Intelligent Vehicles at the IEEE International Conference on Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Virtual Reality 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Los Angeles, United States. pp.207-208, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VR.2017.7892249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578741v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Observation and Interpretation of Subjects Engaged in Problem Solving</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raffaella Balzarini</w:t>
+                <w:t xml:space="preserve">Natural Vision Based Method for Predicting Pedestrian Behaviour in Urban Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavan Vasishta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">James L. Crowley</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop on “Behavior, Emotion and Representation: Building Blocks of Interaction”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 20th International Conference on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Yokohama, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2017.8317848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01615461v1</w:t>
+                <w:t xml:space="preserve">hal-01561029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making Movies from Make-Believe Games</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pedestrian detection and behaviors modelling in Urban environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WICED 2017 - 6th Workshop on Intelligent Cinematography and Editing (WICED 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SMIV 2017 - Smart Mobility and Intelligent Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2312/wiced.20171074⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01518981v2</w:t>
+                <w:t xml:space="preserve">hal-01766977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smartphone-based User Location Tracking in Indoor Environment</w:t>
+                <w:t xml:space="preserve">Impact of Head Motion on the Assistive Robot Expressiveness - Evaluation with Elderly Persons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viet Cuong Ta</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabien Badeig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wargnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maribel Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Oliveira Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">1st International Workshop on Affective Computing for Social Robotics Workshop at the IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01370252v1</w:t>
+                <w:t xml:space="preserve">hal-01344312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Head Motion on the Assistive Robot Expressiveness - Evaluation with Elderly Persons</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Smartphone-based User Location Tracking in Indoor Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeric Grange</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viet Cuong Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung-Kien Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Affective Computing for Social Robotics Workshop at the IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, New York, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344312v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous Robot Controller Using Bitwise GIBBS Sampling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marvin Faix</w:t>
+                <w:t xml:space="preserve">Integrating Animation Artists into the Animation Design of Social Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Balit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Mazer</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IEEE International Conference on COGNITIVE INFORMATICS &amp; COGNITIVE COMPUTING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Calgary, Canada</w:t>
+              <w:t xml:space="preserve">ACM/IEEE Human-Robot Interaction 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Christchurch, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316568v1</w:t>
+                <w:t xml:space="preserve">hal-01262251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Animation Artists into the Animation Design of Social Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Balit</w:t>
+                <w:t xml:space="preserve">Autonomous Robot Controller Using Bitwise GIBBS Sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Canillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin Faix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Reignier</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mazer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM/IEEE Human-Robot Interaction 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Christchurch, New Zealand</w:t>
+              <w:t xml:space="preserve">15th IEEE International Conference on COGNITIVE INFORMATICS &amp; COGNITIVE COMPUTING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Calgary, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01262251v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Bayesian Computation for Autonomous Robot Sensorimotor System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphael Laurent</w:t>
+                <w:t xml:space="preserve">The Grenoble System for the Social Touch Challenge at ICMI 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Cuong Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Johal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Portaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Mazer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Unconventional Computing for Bayesian Inference (UCBI) at IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th ACM International Conference on Multimodal Interaction (ICMI2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Nov 2015, Seattle, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2818346.2830598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265559v1</w:t>
+                <w:t xml:space="preserve">hal-01208300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Grenoble System for the Social Touch Challenge at ICMI 2015</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Castelli</w:t>
+                <w:t xml:space="preserve">Stochastic Bayesian Computation for Autonomous Robot Sensorimotor System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin Faix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mazer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th ACM International Conference on Multimodal Interaction (ICMI2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Unconventional Computing for Bayesian Inference (UCBI) at IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hambourg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208300v1</w:t>
+                <w:t xml:space="preserve">hal-01265559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MobileRGBD, An Open Benchmark Corpus for mobile RGB-D Related Algorithms</w:t>
               </w:r>
@@ -5844,260 +5844,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00735150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OMiSCID 2.0, un intergiciel gratuit pour la construction d'applications distribuées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Barraquand</w:t>
+                <w:t xml:space="preserve">Case Study of the OMiSCID Middleware: Wizard of Oz Experiment in Smart Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Barraquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Mercier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MajecStic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">The Fourth International Conference on Mobile Ubiquitous Computing, Systems, Services and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632913v1</w:t>
+                <w:t xml:space="preserve">hal-00780416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case Study of the OMiSCID Middleware: Wizard of Oz Experiment in Smart Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Remi Barraquand</w:t>
+                <w:t xml:space="preserve">OMiSCID 2.0, un intergiciel gratuit pour la construction d'applications distribuées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Barraquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Mercier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fourth International Conference on Mobile Ubiquitous Computing, Systems, Services and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Florence, Italy</w:t>
+              <w:t xml:space="preserve">MajecStic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780416v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00632913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usable developer-oriented Functionality Composition Language (UFCL): a Proposal for Semantic Description and Dynamic Composition of Services and Service Factories</w:t>
               </w:r>
@@ -6362,243 +6362,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00097090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Segmentation of Meeting Configurations and Activities using Speech Activity Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oliver Brdiczka</w:t>
+                <w:t xml:space="preserve">O3MiSCID, a Middleware for Pervasive Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Letessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IFIP Conference on Artificial Intelligence Applications &amp; Innovations (AIAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Athens, Greece</w:t>
+              <w:t xml:space="preserve">1st IEEE International Workshop on Services Integration in Pervasive Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00326527v1</w:t>
+                <w:t xml:space="preserve">inria-00326528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O3MiSCID, a Middleware for Pervasive Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Emonet</w:t>
+                <w:t xml:space="preserve">Unsupervised Segmentation of Meeting Configurations and Activities using Speech Activity Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Brdiczka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Maisonnasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Letessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IEEE International Workshop on Services Integration in Pervasive Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jun 2006, Lyon, France</w:t>
+              <w:t xml:space="preserve">3rd IFIP Conference on Artificial Intelligence Applications &amp; Innovations (AIAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00326528v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00326527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic and Probabilistic Implementation of Context</w:t>
               </w:r>
@@ -7338,342 +7338,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00326515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Web : une source d'information pour l'intégration de multi-termes dans un processus de Recherche d'Information</w:t>
+                <w:t xml:space="preserve">Web as Huge Information Source for Noun Phrases Integration in the Information Retrieval Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathias Géry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hatem Haddad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Géry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones d'Accès Intelligent aux Documents Multimédias sur l'Internet (MediaNet 2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Sousse, Tunisia. pp. 257-268</w:t>
+              <w:t xml:space="preserve">International Conference on Information and Knowledge Engineering (IKE'02)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Las Vegas - Nevada, United States. pp. 72-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00326404v1</w:t>
+                <w:t xml:space="preserve">inria-00326405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web as Huge Information Source for Noun Phrases Integration in the Information Retrieval Process</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enhancing the Usability and Performance of Nespole! - a Real-World Speech-to-Speech Translation System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alon Lavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Metze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Pianesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donna Gates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information and Knowledge Engineering (IKE'02)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Las Vegas - Nevada, United States. pp. 72-77</w:t>
+              <w:t xml:space="preserve">Human Language Technologies 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, San Diego - California, United States. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00326405v1</w:t>
+                <w:t xml:space="preserve">inria-00326412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the Usability and Performance of Nespole! - a Real-World Speech-to-Speech Translation System</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Web : une source d'information pour l'intégration de multi-termes dans un processus de Recherche d'Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hatem Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Géry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Language Technologies 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2002, San Diego - California, United States. 6 p</w:t>
+              <w:t xml:space="preserve">Journées Francophones d'Accès Intelligent aux Documents Multimédias sur l'Internet (MediaNet 2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Sousse, Tunisia. pp. 257-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00326412v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00326404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparación léxica de corpus para generación de modelos de lenguaje</w:t>
               </w:r>
@@ -7767,51 +7767,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Perspective evaluation of the NESPOLE! Speech-to-Speech Translation System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alon Lavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Metze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7819,51 +7819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roldano Cattoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACL'02 workshop on Speech-to-Speech Translation: Algorithms and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACL, Jun 2002, Philadelphia - Pennsylvania, United States. 9 p</w:t>
@@ -7944,51 +7944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hagen Soltau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Waibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alon Lavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Language Technologies 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2002, San Diego - California, Botswana. 6 p</w:t>
@@ -8030,51 +8030,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTERNET EVOLUTION AND PROGRESS IN FULL AUTOMATIC FRENCH LANGUAGE MODELLING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Géry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Workshop ASRU'01 (Automatic Speech Recognition and Understanding)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Dec 2001, Madonna di Campiglio, Italy. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8814,230 +8814,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00326148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WEBCOMPLETION - PROTOCOLE DE NORMES ASSOCIATIVES SUR INTERNET</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EMACOP : Environnement Multimédia pour l'Acquisition et la gestion de COrpus Parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Akbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philipe Meiye</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
+                <w:t xml:space="preserve">Jean Caelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Serignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École Sémantique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Feb 1998, Asnelles-sur-mer, France</w:t>
+              <w:t xml:space="preserve">JEP'98 (Journées d'Étude sur la Parole)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1998, Martigny, Suisse. pp. 175-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00326146v1</w:t>
+                <w:t xml:space="preserve">inria-00326144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMACOP : Environnement Multimédia pour l'Acquisition et la gestion de COrpus Parole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">WEBCOMPLETION - PROTOCOLE DE NORMES ASSOCIATIVES SUR INTERNET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philipe Meiye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Serignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP'98 (Journées d'Étude sur la Parole)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1998, Martigny, Suisse. pp. 175-178</w:t>
+              <w:t xml:space="preserve">École Sémantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Feb 1998, Asnelles-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00326144v1</w:t>
+                <w:t xml:space="preserve">inria-00326146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9234,51 +9234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Liauzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Braive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maribel Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -9820,51 +9820,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liglab.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.m-psi.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03833759v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Airale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alameda-Pineda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaufreydaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3635154" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765422v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangtao Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Shen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuming Du" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maomao Li" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2023.3305122" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03599280v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laurent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03985556v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03163467v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2022.3171719" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03363875v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883770v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5228" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438020v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02435610v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Cuong Ta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Kien Dao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20020405" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01886354v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guntz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balzarini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Crowley" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti2020011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01490744v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Torres-Sospedra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jim&#233;nez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Knauth" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Moreira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair K Beer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17030557" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01122396v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Johal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Combe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2015.01.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00693395v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barraquand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reignier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326612v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brdiczka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maisonnasse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577771v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Augusma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149083v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527386v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mackamul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Maillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Marceau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelli Coulibaly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pansiot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3793422" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05190765v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotheara Leang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Castelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sethserey Sam" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538267v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Chen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cumin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Ramparany" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706818v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rottana Ly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619086v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04706860v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325815v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3577190.3616546" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03585410v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shell Hu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cvpr52688.2022.01414" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871289v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857012v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03372856v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niranjan Deshpande" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spalanzani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC48978.2021.9564601" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02977009v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02100389v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Le Louedec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3314111.3319827" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388847v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Troel&#8722;madec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alaimo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boissieux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chatagnon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Borkoswki" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366551.3370340" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811092v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-H&#233;l&#233;na Aubineau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01786006v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Ferrier-Barbut" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix David" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lussereau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2018.8500648" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01875147v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavan Vasishta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01698493v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01839574v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01886694v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01766977v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578326v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Barbulescu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garcia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Begault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2017.7892249" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01561029v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2017.8317848" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01595775v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Portaz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/WOCCI.2017-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578741v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615461v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01518981v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20171074" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01370252v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Cuong Ta" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344312v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wargnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Pino" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Oliveira Lopes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Grange" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316568v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Canillas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Laurent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Faix" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mazer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262251v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01265559v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lobo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208300v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2818346.2830598" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095667v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00735150v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Benkaouar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632913v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Mercier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780416v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Barraquand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00670655v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326679v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097090v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Zaidenberg" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Letesssier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326527v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326528v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Letessier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326530v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326529v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326525v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Metze" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gieselmann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartwig Holzapfel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kluge" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Rogina" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326519v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Villase&#241;or-Pineda" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Montes-Y-G&#243;mez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Serignat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326414v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parouty" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Dirlewanger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326513v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326515v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P&#233;rez-Couti&#241;o" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326404v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hatem Haddad" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias G&#233;ry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326405v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326412v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alon Lavie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pianesi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Burger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Gates" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326402v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326403v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roldano Cattoni" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Costantini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326408v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcdonough" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagen Soltau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Waibel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326163v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326165v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bergamini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326168v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fouquet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guilbaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Helme" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326171v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lamy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326150v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Akbar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326147v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rouillard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326149v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326148v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326146v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philipe Meiye" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326144v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caelen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02108300v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Meiye" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788643v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gafton" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schiltz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Liauzu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Braive" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753916v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lardy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina El Kechai" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Cojean" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00326151v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01970420v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liglab.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.m-psi.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03833759v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Airale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alameda-Pineda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaufreydaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3635154" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765422v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangtao Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Shen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuming Du" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maomao Li" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2023.3305122" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03599280v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laurent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03985556v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03163467v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2022.3171719" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03363875v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883770v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5228" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438020v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02435610v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Cuong Ta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Kien Dao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20020405" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01886354v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guntz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balzarini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Crowley" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti2020011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01490744v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Torres-Sospedra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jim&#233;nez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Knauth" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Moreira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair K Beer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17030557" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01122396v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Johal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Combe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2015.01.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00693395v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barraquand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reignier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326612v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brdiczka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maisonnasse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577771v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Augusma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149083v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527386v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mackamul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Maillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Marceau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelli Coulibaly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pansiot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3793422" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05190765v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotheara Leang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Castelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sethserey Sam" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619086v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Chen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cumin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Ramparany" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04706860v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538267v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706818v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rottana Ly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325815v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3577190.3616546" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871289v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03585410v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shell Hu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cvpr52688.2022.01414" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857012v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03372856v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niranjan Deshpande" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spalanzani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC48978.2021.9564601" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02977009v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02100389v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Le Louedec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3314111.3319827" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388847v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Troel&#8722;madec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alaimo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boissieux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chatagnon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Borkoswki" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366551.3370340" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01886694v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811092v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-H&#233;l&#233;na Aubineau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01786006v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Ferrier-Barbut" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix David" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lussereau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2018.8500648" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01875147v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavan Vasishta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01698493v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01839574v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615461v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01518981v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Barbulescu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Begault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garcia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20171074" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578741v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01595775v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Portaz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/WOCCI.2017-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578326v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2017.7892249" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01561029v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2017.8317848" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01766977v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344312v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wargnier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Pino" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Oliveira Lopes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Grange" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01370252v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Cuong Ta" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262251v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316568v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Canillas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Laurent" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Faix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mazer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208300v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2818346.2830598" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01265559v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lobo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095667v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00735150v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Benkaouar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780416v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Barraquand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Mercier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632913v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00670655v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326679v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097090v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Zaidenberg" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Letesssier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326528v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Letessier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326527v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326530v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326529v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326525v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Metze" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gieselmann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartwig Holzapfel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kluge" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Rogina" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326519v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Villase&#241;or-Pineda" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Montes-Y-G&#243;mez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Serignat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326414v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parouty" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Dirlewanger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326513v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326515v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P&#233;rez-Couti&#241;o" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326405v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias G&#233;ry" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hatem Haddad" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326412v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alon Lavie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pianesi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Burger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Gates" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326404v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326402v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326403v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roldano Cattoni" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Costantini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326408v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcdonough" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagen Soltau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Waibel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326163v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326165v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bergamini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326168v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fouquet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guilbaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Helme" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326171v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lamy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326150v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Akbar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326147v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rouillard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326149v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326148v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326144v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caelen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326146v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philipe Meiye" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02108300v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Meiye" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788643v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gafton" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schiltz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Liauzu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Braive" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753916v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lardy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina El Kechai" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Cojean" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00326151v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01970420v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>