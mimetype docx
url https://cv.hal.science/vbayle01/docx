--- v0 (2026-03-15)
+++ v1 (2026-04-25)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,3604 +234,3729 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEF14 acts as a specific activator of the plant osmotic signaling pathway by controlling ROP6 nanodomain formation</w:t>
+                <w:t xml:space="preserve">Acute Remodeling of Phosphoinositide Lipids Promotes Endocytosis Downstream of RALF/FERONIA Signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Gorgues</w:t>
+                <w:t xml:space="preserve">Nelson B.C. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Smokvarska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Mercier</w:t>
+                <w:t xml:space="preserve">Emy Latul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara P Igisch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amandine Crabos</w:t>
+                <w:t xml:space="preserve">Frédérique Rozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04990930v1</w:t>
+                <w:t xml:space="preserve">hal-05560732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserved mechanical hallmark guides four-way junction avoidance during plant cytokinesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GEF14 acts as a specific activator of the plant osmotic signaling pathway by controlling ROP6 nanodomain formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Gorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Smokvarska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Gascon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camila Goldy</w:t>
+                <w:t xml:space="preserve">Clara P Igisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Lebecq</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cerutti</w:t>
+                <w:t xml:space="preserve">Amandine Crabos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 35 (12), pp.2789-2801.e6. </w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (8), pp.2146-2165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2025.04.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s44319-025-00412-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05084380v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmodesmata act as unconventional membrane contact sites regulating intercellular molecular exchange in plants</w:t>
+                <w:t xml:space="preserve">Conserved mechanical hallmark guides four-way junction avoidance during plant cytokinesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Perez-Sancho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marija Smokvarska</w:t>
+                <w:t xml:space="preserve">Elsa Gascon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Goldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwennogan Dubois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sujith Sritharan</w:t>
+                <w:t xml:space="preserve">Alexis Lebecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2024.11.034⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (12), pp.2789-2801.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2025.04.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963028v1</w:t>
+                <w:t xml:space="preserve">hal-05084380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed coat-derived brassinosteroid signaling regulates endosperm development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasmodesmata act as unconventional membrane contact sites regulating intercellular molecular exchange in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Perez-Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Smokvarska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwennogan Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita B Lima</w:t>
+                <w:t xml:space="preserve">Marie Glavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rishabh Pankaj</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anja Fröhlich</w:t>
+                <w:t xml:space="preserve">Sujith Sritharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-53671-x⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 188 (4), pp.958-977.e23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2024.11.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04921287v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasion of the stigma by oomycete pathogenic hyphae or pollen tubes: striking similarities and differences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seed coat-derived brassinosteroid signaling regulates endosperm development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita B Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rishabh Pankaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinah T Ehlert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Riglet</w:t>
+                <w:t xml:space="preserve">Pascal Finger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Hok</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gourgues</w:t>
+                <w:t xml:space="preserve">Anja Fröhlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erae308⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.9352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-53671-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04779975v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural determinants of REMORIN nanodomain formation in anionic membranes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Invasion of the stigma by oomycete pathogenic hyphae or pollen tubes: striking similarities and differences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Riglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Kebdani-Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Legrand</w:t>
+                <w:t xml:space="preserve">Joëlle Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel G.-Cava</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lambert</w:t>
+                <w:t xml:space="preserve">Mathieu Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2022.12.035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 75 (20), pp.6258-6274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erae308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04094094v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence that endosperm turgor pressure both promotes and restricts seed growth and size</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural determinants of REMORIN nanodomain formation in anionic membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel G.-Cava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Creff</w:t>
+                <w:t xml:space="preserve">Marion Decossas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Ali</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gwyneth Ingram</w:t>
+                <w:t xml:space="preserve">Olivier Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-35542-5⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 122 (11), pp.2192-2202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2022.12.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03927054v2</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The receptor kinase FERONIA regulates phosphatidylserine localization at the cell surface to modulate ROP signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marija Smokvarska</w:t>
+                <w:t xml:space="preserve">Evidence that endosperm turgor pressure both promotes and restricts seed growth and size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Creff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arthur Poitout</w:t>
+                <w:t xml:space="preserve">Gwyneth Ingram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.add4791⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-35542-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04064687v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927054v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial consistency of cell growth direction during organ morphogenesis requires CELLULOSE SYNTHASE INTERACTIVE1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The receptor kinase FERONIA regulates phosphatidylserine localization at the cell surface to modulate ROP signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Smokvarska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilly Maneta-Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Mollier</w:t>
+                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Skrzydeł</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bayle</w:t>
+                <w:t xml:space="preserve">Arthur Poitout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2023.112689⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.add4791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248410v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nanodomain-anchored scaffolding complex is required for the function and localization of phosphatidylinositol 4-kinase alpha in plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial consistency of cell growth direction during organ morphogenesis requires CELLULOSE SYNTHASE INTERACTIVE1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Mollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Skrzydeł</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise C Noack</w:t>
+                <w:t xml:space="preserve">Dorota Borowska-Wykręt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Majda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bayle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adiilah Mamode-Cassim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plcell/koab135⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (7), pp.112689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2023.112689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330567v2</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arabidopsis SAC9 enzyme is enriched in a cortical population of early endosomes and restricts PI(4,5)P2 at the plasma membrane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Lebecq</w:t>
+                <w:t xml:space="preserve">A nanodomain-anchored scaffolding complex is required for the function and localization of phosphatidylinositol 4-kinase alpha in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise C Noack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laia Armengot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Rozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Doumane</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jia Xuan Leong</w:t>
+                <w:t xml:space="preserve">Adiilah Mamode-Cassim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.73837⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (1), pp.302-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koab135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769475v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330567v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auxin-Regulated Reversible Inhibition of TMK1 Signaling by MAKR2 Modulates the Dynamics of Root Gravitropism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Arabidopsis SAC9 enzyme is enriched in a cortical population of early endosomes and restricts PI(4,5)P2 at the plasma membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lebecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Doumane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Fangain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Mar Marquès-Bueno</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lesia Rodriguez</w:t>
+                <w:t xml:space="preserve">Jia Xuan Leong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.10.011⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.e73837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.73837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000945v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-particle tracking photoactivated localization microscopy of membrane proteins in living plant tissues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bayle</w:t>
+                <w:t xml:space="preserve">Auxin-Regulated Reversible Inhibition of TMK1 Signaling by MAKR2 Modulates the Dynamics of Root Gravitropism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mar Marquès-Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laia Armengot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise C Noack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Bernard Fiche</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Nollmann</w:t>
+                <w:t xml:space="preserve">Lesia Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41596-020-00471-4⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31, pp.1 - 10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153046v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live-cell imaging of early events following pollen perception in self-incompatible Arabidopsis thaliana</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Riglet</w:t>
+                <w:t xml:space="preserve">Single-particle tracking photoactivated localization microscopy of membrane proteins in living plant tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Fiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Burny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chie Kodera</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Durand</w:t>
+                <w:t xml:space="preserve">Marcelo Nollmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraa008⟩</w:t>
+              <w:t xml:space="preserve">Nature Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (3), pp.1600-1628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41596-020-00471-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992047v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Plasma Membrane Nanodomain Ensures Signal Specificity during Osmotic Signaling in Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Smokvarska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Fiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 30 (23), pp.4654-4664. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cub.2020.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02967654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal integration of auxin information for the regulation of patterning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Live-cell imaging of early events following pollen perception in self-incompatible Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Rozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Riglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chie Kodera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Galvan-Ampudia</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Raquel Martin Arevalillo</w:t>
+                <w:t xml:space="preserve">Eléonore Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.55832⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71 (9), pp.2513-2526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368529v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live-cell imaging of early events following pollen perception in self-incompatible Arabidopsis thaliana</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Durand</w:t>
+                <w:t xml:space="preserve">Temporal integration of auxin information for the regulation of patterning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Galvan-Ampudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Brunoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Martin Arevalillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.55832⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989112v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental control of plant Rho GTPase nano-organization by the lipid phosphatidylserine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
+                <w:t xml:space="preserve">Live-cell imaging of early events following pollen perception in self-incompatible Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Rozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Riglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chie Kodera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maria del Mar Marquès-Bueno</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aav9959⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02122740v1</w:t>
+                <w:t xml:space="preserve">hal-02989112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Combinatorial Lipid Code Shapes the Electrostatic Landscape of Plant Endomembranes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Developmental control of plant Rho GTPase nano-organization by the lipid phosphatidylserine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laia Armengot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Noack</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Laetitia Audrey Simon</w:t>
+                <w:t xml:space="preserve">Maria del Mar Marquès-Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2018.04.011⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 364 (6435), pp.57-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aav9959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330992v1</w:t>
+                <w:t xml:space="preserve">hal-02122740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Quantification of the Number of Intracellular Compartments in Arabidopsis thaliana Root Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Combinatorial Lipid Code Shapes the Electrostatic Landscape of Plant Endomembranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Noack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Doumane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvon Jaillais</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathilde Laetitia Audrey Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (4), </w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (4), pp.465-480.e11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21769/BioProtoc.2145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2018.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215938v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of pollen‐specific phospholipase NOT LIKE DAD triggers gynogenesis in maize</w:t>
+                <w:t xml:space="preserve">Structural basis for plant plasma membrane protein dynamics and organization into functional nanodomains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurine M Gilles</w:t>
+                <w:t xml:space="preserve">Julien Gronnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelsabour Khaled</w:t>
+                <w:t xml:space="preserve">Jean Marc Crowet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐baptiste Laffaire</w:t>
+                <w:t xml:space="preserve">Birgit Habenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Chaignon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Gendrot</w:t>
+                <w:t xml:space="preserve">Mehmet Nail Nasir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/embj.201796603⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.26404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606965v1</w:t>
+                <w:t xml:space="preserve">hal-01606735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural basis for plant plasma membrane protein dynamics and organization into functional nanodomains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loss of pollen‐specific phospholipase NOT LIKE DAD triggers gynogenesis in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine M Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Gronnier</w:t>
+                <w:t xml:space="preserve">Abdelsabour Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marc Crowet</w:t>
+                <w:t xml:space="preserve">Jean‐baptiste Laffaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birgit Habenstein</w:t>
+                <w:t xml:space="preserve">Sandrine Chaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehmet Nail Nasir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bayle</w:t>
+                <w:t xml:space="preserve">Ghislaine Gendrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 6, </w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (6), pp.707-717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.26404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15252/embj.201796603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606735v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PtdIns(4)P-driven electrostatic field controls cell membrane identity and signalling in plants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Automatic Quantification of the Number of Intracellular Compartments in Arabidopsis thaliana Root Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Stanislas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yvon Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2 (7), pp.16089. </w:t>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nplants.2016.89⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21769/BioProtoc.2145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687823v1</w:t>
+                <w:t xml:space="preserve">hal-05215938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel role for the root cap in phosphate uptake and homeostasis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A PtdIns(4)P-driven electrostatic field controls cell membrane identity and signalling in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Laetitia Audrey Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mar Marquès-Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laia Armengot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satomi Kanno</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Richard Berthomé</w:t>
+                <w:t xml:space="preserve">Thomas Stanislas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.14577⟩</w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (7), pp.16089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nplants.2016.89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016063v1</w:t>
+                <w:t xml:space="preserve">hal-03687823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis thaliana high-affinity phosphate transporters exhibit multiple levels of posttranslational regulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel role for the root cap in phosphate uptake and homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satomi Kanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Arrighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chiarenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Arrighi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Vialaret</w:t>
+                <w:t xml:space="preserve">Richard Berthomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.110.081067⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.14577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652252v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel fry1 allele reveals the existence of a mutant phenotype unrelated to 5'-&amp;gt;3' exoribonuclease (XRN) activities in Arabidopsis thaliana roots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arabidopsis thaliana high-affinity phosphate transporters exhibit multiple levels of posttranslational regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Arrighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Creff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Nespoulous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Hirsch</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bayle</w:t>
+                <w:t xml:space="preserve">Jérôme Vialaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0016724⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (4), pp.1523 - 1535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.110.081067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856210v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A novel fry1 allele reveals the existence of a mutant phenotype unrelated to 5'-&amp;gt;3' exoribonuclease (XRN) activities in Arabidopsis thaliana roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Misson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter A Crisp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (2), pp.e16724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0016724⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Diarch Symmetry of the Vascular Bundle in Arabidopsis Root Encompasses the Pericycle and Is Reflected in Distich Lateral Root Initiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Laplaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Ricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Boucheron-Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 146 (1), pp.140-148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.107.107870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03754927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3841,51 +3966,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actin Counters Geometry to Guide Plant Cell Division</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Goldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3937,1034 +4062,1316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05280539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An embryo-derived peptide signal directs endosperm polarity in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Creff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Larive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute Remodeling of Phosphoinositide Lipids Promotes Endocytosis Downstream of RALF/FERONIA Signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson B.C. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Smokvarska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emy Latul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Rozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sphingolipid-driven interleaflet coupling orchestrates Rho-GTPase recruitment to nanodomains for signal activation in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Montrazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Poitout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Depenveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minoru Nagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invasion of the stigma by the pollen tube or an oomycete pathogen: striking similarities and differences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Riglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Kebdani-Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Arabidopsis SAC9 Enzyme defines a cortical population of early endosomes and restricts PI(4,5)P 2 to the Plasma Membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Doumane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lebecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fangain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Rozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endosperm turgor pressure both promotes and restricts seed growth and size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Creff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwyneth Ingram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Landrein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo phosphatidylserine variations steer Rho GTPase signaling in a cell-context dependent manner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Platre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laia Armengot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mar Marques-Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Platre</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maria Mar Marques-Bueno</w:t>
+                <w:t xml:space="preserve">hal-02263107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lier édition multisupport et éditorialisation de corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Glushetckaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Kelany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02263107v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises Nationales des DOnnées de la Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Marseille (FR), France. https://andor2024.sciencesconf.org/resource/page/id/8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadi Abu Subeira Rock Art Project. Expérimentation d’une chaîne de publication pour les projets numériques en archéologie de la MMSH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Glushetckaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Kelany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GlobalMed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JC3DSHS 10 ans d'expérience, 10 ans à venir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Sorin-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Chayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Verriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JC3DSHS 2023 - Les Journées du Consortium 3D SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Lyon, France. 95 p., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4974,1053 +5381,771 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROP6-mediated auxin signaling relies on plasma membrane lipid interleaflet coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Montrazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Poitout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Depenveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoru Nagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. European Network of Plant Endomembrane Research (ENPER) meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROP6-mediated auxin signaling relies on plasma membrane lipid interleaflet coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Montrazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Poitout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Depenveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoru Nagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Colloque international de la Societé Française de Biologie Végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte Cosquer à Marseille : outils et méthodes numériques pour un objet d’étude complexe et difficilement accessible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilia Barbuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JC3DSHS 2023 - Les Journées du Consortium 3D SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Lyon, France. pp.29-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479484v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROP6 cell signaling is mediated across the plasma membrane by the acyl-chain length of lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Montrazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Poitout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Depenveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoru Nagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference on “Plant Lipids: Structure, Metabolism and Function”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Galveston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The two-side of a membrane or how lipid-lipid interactions shape membrane trafficking and dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Montrazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Poitout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Depenveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoru Nagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. International Symposium on Plants Lipids (ISPL2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811397v1</w:t>
-              </w:r>
-[...280 lines deleted...]
-                <w:t xml:space="preserve">hal-04622114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés de concavité du profil isopérimétrique et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Joseph-Fourier - Grenoble I, 2003. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00004317v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId199"/>
+      <w:footerReference w:type="default" r:id="rId200"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6167,51 +6292,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537927v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Goldy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Moulin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaro Shimizu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aeb8498" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04990930v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Gorgues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Smokvarska" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mercier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara P Igisch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Crabos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00412-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084380v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gascon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebecq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.04.046" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963028v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Perez-Sancho" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennogan Dubois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glavier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Sritharan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.11.034" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921287v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita B Lima" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishabh Pankaj" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinah T Ehlert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53671-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779975v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Riglet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hok" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Kebdani-Minet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Le Berre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gourgues" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae308" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094094v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Legrand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel G.-Cava" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Jolivet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Decossas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2022.12.035" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927054v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Creff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bied" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwyneth Ingram" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35542-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064687v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilly Maneta-Peyret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fouillen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Poitout" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.add4791" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248410v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mollier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Skrzyde&#322;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Borowska-Wykr&#281;t" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Majda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112689" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330567v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise C Noack" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Armengot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rozier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiilah Mamode-Cassim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab135" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769475v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Doumane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Fangain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Xuan Leong" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.73837" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000945v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mar Marqu&#232;s-Bueno" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bareille" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesia Rodriguez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.10.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153046v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Burny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pierre Platre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Nollmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-020-00471-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992047v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chie Kodera" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Durand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967654v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Francis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.09.013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368529v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Galvan-Ampudia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Legrand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Brunoud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Martin Arevalillo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.55832" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989112v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122740v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Marqu&#232;s-Bueno" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aav9959" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330992v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Noack" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Laetitia Audrey Simon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2018.04.011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215938v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Jaillais" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2145" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606965v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine M Gilles" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelsabour Khaled" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Laffaire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chaignon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gendrot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201796603" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606735v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gronnier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Crowet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Habenstein" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Nail Nasir" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.26404" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687823v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stanislas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2016.89" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016063v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satomi Kanno" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arrighi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiarenza" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.14577" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652252v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Arrighi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nespoulous" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vialaret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.081067" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856210v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hirsch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Misson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Crisp" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale David" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016724" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754927v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Parizot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laplaze" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Ricaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boucheron-Dubuisson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.107870" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280539v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526432v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Rhodes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sala&#252;n" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Larive" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283358v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B.C. Serre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emy Latul" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360307v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Montrazi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Depenveiller" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Nagano" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229747v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377804v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fangain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427685v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Landrein" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263107v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Platre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mar Marques-Bueno" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604789v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin-Mazouni" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Verriez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811896v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633422v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479484v3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Jeanson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Font" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilia Barbuti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Grimaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811417v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811397v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982187v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Glushetckaia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Suarez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Graff" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Kelany" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04622114v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004317v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537927v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Goldy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Moulin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaro Shimizu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aeb8498" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560732v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B.C. Serre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Smokvarska" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emy Latul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rozier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04990930v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Gorgues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mercier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara P Igisch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Crabos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00412-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084380v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gascon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebecq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.04.046" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963028v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Perez-Sancho" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennogan Dubois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glavier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Sritharan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.11.034" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921287v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita B Lima" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishabh Pankaj" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinah T Ehlert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53671-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779975v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Riglet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hok" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Kebdani-Minet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Le Berre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gourgues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae308" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094094v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Legrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel G.-Cava" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Jolivet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Decossas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2022.12.035" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927054v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Creff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bied" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwyneth Ingram" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35542-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064687v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilly Maneta-Peyret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fouillen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Poitout" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.add4791" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248410v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mollier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Skrzyde&#322;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Borowska-Wykr&#281;t" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Majda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112689" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330567v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise C Noack" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Armengot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiilah Mamode-Cassim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab135" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769475v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Doumane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Fangain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Xuan Leong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.73837" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000945v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mar Marqu&#232;s-Bueno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bareille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesia Rodriguez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.10.011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153046v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Burny" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pierre Platre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Nollmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-020-00471-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967654v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Francis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.09.013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992047v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chie Kodera" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Durand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368529v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Galvan-Ampudia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Legrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Brunoud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Martin Arevalillo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.55832" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989112v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122740v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Marqu&#232;s-Bueno" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aav9959" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330992v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Noack" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Laetitia Audrey Simon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2018.04.011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606735v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gronnier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Crowet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Habenstein" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Nail Nasir" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.26404" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606965v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine M Gilles" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelsabour Khaled" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Laffaire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chaignon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gendrot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201796603" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215938v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Jaillais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2145" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687823v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stanislas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2016.89" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016063v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satomi Kanno" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arrighi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiarenza" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.14577" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652252v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Arrighi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nespoulous" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vialaret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.081067" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856210v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hirsch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Misson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Crisp" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale David" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016724" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754927v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Parizot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laplaze" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Ricaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boucheron-Dubuisson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.107870" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280539v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526432v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Rhodes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sala&#252;n" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Larive" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283358v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360307v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Montrazi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Depenveiller" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Nagano" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229747v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377804v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fangain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427685v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Landrein" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263107v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Platre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mar Marques-Bueno" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982187v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Glushetckaia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Suarez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Graff" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Kelany" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04622114v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604789v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin-Mazouni" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Verriez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811896v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633422v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479484v3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Jeanson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Font" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilia Barbuti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Grimaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811417v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811397v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004317v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>