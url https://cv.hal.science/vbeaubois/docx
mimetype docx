--- v0 (2026-03-05)
+++ v1 (2026-04-02)
@@ -747,174 +747,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralentissement et intensification de l'espace du projet</w:t>
+                <w:t xml:space="preserve">Ethnographies du design. Vers une diagrammatisation de la conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beaubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Techniques &amp; Culture </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64, pp.48-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tc.7558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04387157v1</w:t>
+                <w:t xml:space="preserve">hal-04387364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnographies du design. Vers une diagrammatisation de la conception</w:t>
+                <w:t xml:space="preserve">Ralentissement et intensification de l'espace du projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beaubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques &amp; Culture </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29, pp.215-224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/tc.7558⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04387364v1</w:t>
+                <w:t xml:space="preserve">hal-04387157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un schématisme pratique de l’imagination</w:t>
               </w:r>
@@ -972,187 +972,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superflux ralenti</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design et technophanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beaubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multitudes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers Simondon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, pp.59-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04387062v1</w:t>
+                <w:t xml:space="preserve">hal-04385317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design et technophanie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Superflux ralenti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Peyricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beaubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Simondon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 53 (2), pp.198-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mult.053.0198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385317v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1440,165 +1440,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design informationnel et métadesign</w:t>
+                <w:t xml:space="preserve">La pratique diagrammatique du design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beaubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropogénie. De la technique à la sémiotique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marc Van Lier, Dec 2019, Paris Sorbonne Université, France</w:t>
+              <w:t xml:space="preserve">Forme&amp;Diagramme. Problèmes de morphogenèse dans la pensée, l'art et la nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabien Ferri; Laurence Gaida, Apr 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04387698v1</w:t>
+                <w:t xml:space="preserve">hal-04384659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pratique diagrammatique du design</w:t>
+                <w:t xml:space="preserve">Design informationnel et métadesign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beaubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forme&amp;Diagramme. Problèmes de morphogenèse dans la pensée, l'art et la nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fabien Ferri; Laurence Gaida, Apr 2019, Besançon, France</w:t>
+              <w:t xml:space="preserve">Anthropogénie. De la technique à la sémiotique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marc Van Lier, Dec 2019, Paris Sorbonne Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384659v1</w:t>
+                <w:t xml:space="preserve">hal-04387698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réincarnation d'objets et temporalité mythique des techniques</w:t>
               </w:r>
@@ -2662,51 +2662,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384863v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beaubois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.6328" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04384852v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.088.0172" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04384835v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04384782v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.891.0691" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04384767v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ferrari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.011.0051" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384639v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04387373v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.2363" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04387461v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chamois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04387157v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04387364v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.7558" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04387249v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.2247" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04387062v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peyricot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.053.0198" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04385317v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04384961v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04384817v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390246v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388464v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04387698v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04384659v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384668v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04387342v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04396580v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384736v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03617190v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Petit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89518-5_21" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04384905v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04384911v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04385224v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04387234v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9780748691555-008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04384919v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-04384896v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384863v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beaubois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.6328" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04384852v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.088.0172" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04384835v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04384782v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.891.0691" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04384767v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ferrari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.011.0051" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384639v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04387373v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.2363" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04387461v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chamois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04387364v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.7558" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04387157v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04387249v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.2247" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04385317v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04387062v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peyricot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.053.0198" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04384961v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04384817v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390246v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388464v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04384659v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04387698v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384668v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04387342v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04396580v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384736v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03617190v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Petit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89518-5_21" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04384905v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04384911v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04385224v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04387234v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9780748691555-008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04384919v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-04384896v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>