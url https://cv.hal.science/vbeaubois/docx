--- v1 (2026-04-02)
+++ v2 (2026-05-01)
@@ -1440,165 +1440,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pratique diagrammatique du design</w:t>
+                <w:t xml:space="preserve">Design informationnel et métadesign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beaubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forme&amp;Diagramme. Problèmes de morphogenèse dans la pensée, l'art et la nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fabien Ferri; Laurence Gaida, Apr 2019, Besançon, France</w:t>
+              <w:t xml:space="preserve">Anthropogénie. De la technique à la sémiotique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marc Van Lier, Dec 2019, Paris Sorbonne Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384659v1</w:t>
+                <w:t xml:space="preserve">hal-04387698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design informationnel et métadesign</w:t>
+                <w:t xml:space="preserve">La pratique diagrammatique du design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beaubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropogénie. De la technique à la sémiotique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marc Van Lier, Dec 2019, Paris Sorbonne Université, France</w:t>
+              <w:t xml:space="preserve">Forme&amp;Diagramme. Problèmes de morphogenèse dans la pensée, l'art et la nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabien Ferri; Laurence Gaida, Apr 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04387698v1</w:t>
+                <w:t xml:space="preserve">hal-04384659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réincarnation d'objets et temporalité mythique des techniques</w:t>
               </w:r>
@@ -2662,51 +2662,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384863v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beaubois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.6328" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04384852v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.088.0172" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04384835v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04384782v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.891.0691" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04384767v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ferrari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.011.0051" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384639v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04387373v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.2363" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04387461v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chamois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04387364v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.7558" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04387157v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04387249v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.2247" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04385317v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04387062v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peyricot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.053.0198" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04384961v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04384817v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390246v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388464v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04384659v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04387698v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384668v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04387342v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04396580v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384736v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03617190v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Petit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89518-5_21" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04384905v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04384911v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04385224v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04387234v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9780748691555-008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04384919v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-04384896v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384863v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beaubois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.6328" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04384852v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.088.0172" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04384835v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04384782v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.891.0691" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04384767v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ferrari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.011.0051" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384639v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04387373v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.2363" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04387461v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chamois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04387364v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.7558" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04387157v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04387249v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.2247" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04385317v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04387062v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peyricot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.053.0198" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04384961v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04384817v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390246v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388464v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04387698v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04384659v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384668v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04387342v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04396580v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384736v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03617190v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Petit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89518-5_21" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04384905v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04384911v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04385224v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04387234v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9780748691555-008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04384919v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-04384896v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>