--- v0 (2026-03-14)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valérie Botta-Genoulaz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic supply chain collaboration: a comprehensive typology for pooled warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Makaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Reaidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Evrard Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Logistics Management, The</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-33. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJLM-11-2023-0466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive review and bibliometric analysis on collaborative robotics for industry: safety emerging as a core focus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Haghighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Cheraghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pocachard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Jocelyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.01-43. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2025.1605682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating learning and fatigue effects in flowshop scheduling: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Alexandra Paredes-Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo Montoya-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Fernando Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2025.2470997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude exploratoire des facteurs clés de succès et des freins à la mutualisation des entrepôts logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Makaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Reaidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Evrard Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Supply Chain Management practices in food industry: professionals’ perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Minardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Mangano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (4), pp.535-549. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2023.2266787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of learning effect modelling in flowshop scheduling with makespan minimisation based on the Nawaz-Enscore-Ham algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Alexandra Paredes-Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo Montoya-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (6), pp.1999-2014. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2023.2204967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of flexible work contracts and multi-skilled agents on a multi-objective workforce planning problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Phuoc Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fondrevelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Francisco Ferreira Ribeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (5), pp.1650-1665. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2020.1867922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy of Scheduling Problems with Learning and Deterioration Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny A. Paredes-Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo R Montoya-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (11), pp.439. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/a15110439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing waste in manufacturing operations: bi-objective scheduling on a single-machine with coupled-tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Hesran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aayush Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (23), pp.7130-7148. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1693653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02360718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for the identification of waste-minimizing scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Hesran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.119023. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.119023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02345594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operations scheduling for waste minimization: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Hesran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 206, pp.211-226. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.09.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01885079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A standard-based business repository for on-demand manufacturing execution system s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikbal Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production Planning and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (7), pp.602-613. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537287.2018.1456691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning ERP systems with companies' real needs: an &amp;quot;Operational Model Based' method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Mamoghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.185-222. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517575.2015.1014432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalisation in life-cycle assessment: consequences of new European factors on decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Aymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sustainability trends: metrics and approaches, 18 (2), pp.76-83. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2017.1333385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooled warehouse management : An empirical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Makaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Reaidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Evrard Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112, pp.526-536. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2017.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A business repository enrichment process: A case study for manufacturing execution systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikbal Arab-Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89, pp.13 - 22. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2017.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new multi-objective mathematical model for dynamic cell formation under demand and cost uncertainty considering social criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (4), pp.2674-2691. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2015.09.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bi-objective model in sustainable dynamic cell formation problem with skill-based worker assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38, pp.46-62. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmsy.2015.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An operational &amp;quot;Risk Factor Driven&amp;quot; approach for the mitigation and monitoring of the &amp;quot;Misalignment Risk&amp;quot; in Enterprise Resource Planning projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Mamoghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.1--12. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2015.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory management subject to multiplicative inaccuracies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (17), pp.5055-5069 P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory Management subject to Multiplicative Inaccuracies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (17), pp.5055-5069. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2014.895444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for sustainable performance assessment of supply chain management practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chardine-Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76, pp.138-147. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2014.07.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multiplicative des perturbations dans un modèle de réapprovisionnement sur deux périodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (4-8), pp.589-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multiplicative des perturbations dans un modèle de réapprovisionnement sur deux périodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (4-8), pp.589-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ontological approach for strategic alignment: a SCOR case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (11), pp.1022-1037. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0951192X.2011.575798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic alignment between enterprise repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (4), pp.32-34. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.201114432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision algorithm for ERP systems alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Mamoghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business Information Systems.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (1), pp.23-45. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJBIS.2011.041085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of APS systems in Supply Chain Management: a theoretical and industrial analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Anne Gruat-La-Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Logistics Systems and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (3-4), pp.356-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en considération des problématiques des chaînes logistiques durables dans les référentiels d'évaluation de performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chardine-Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (1), pp.31-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SCOR model for the alignment of business processes and information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (4), pp.393 - 407. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517570903030833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Management of complexity and uncertainty in supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production Planning and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (7), pp.629-631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework To Analyse Collaborative Performance,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-Anne Gruat La Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 58 (7), pp.687-697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème d'ordonnancement avec prise en compte des compétences : résolution mono critère pour indicateurs de performance industriels et humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Anne Gruat-La-Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol.41 (N°5), pp.617-642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue editorial : Operations and Supply Chain Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Riane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Operations and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol.1 (Issue 3), pp.I1-I2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation into the use of ERP systems in the service sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol.99 (Issues 1-2), pp.202-221. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2004.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Special Issue on Enterprise Resource Planning systems (ERP).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Grabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56 (6), pp.507-509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batch dispersion model to optimise traceability in food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 70, pp.333-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A classification for better use of ERP systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56 (6), pp.572-586. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2005.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on the recent research literature on ERP systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Grabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56 (6), pp.510-522. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2005.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing System Analysis Support for Reconfiguration and Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Operation Research of Belgium Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 40 (1-2), pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid flow shop scheduling with precedence constraints and time lags to minimize maximum lateness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 64 (1-3), pp.101-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-oriented Analysis with Structured and Integrated Specifcations and Solutions (OASISS) for production system control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8 (1), pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-based assessment of pooled warehousing and inventory strategies for improved operational and environmental performance in supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Makaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Reaidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 52nd International Conference on Computers and Industrial Engineering (CIE52)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DISP laboratory at INSA Lyon (France), Oct 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of replanning frequency to balance economic and societal objectives in a workforce planning problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Phuoc Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fondrevelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Champs Sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicators for the Sustainability Evaluation of Short Food Supply Chains: A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Jeannette Commenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Automatic Control, Jun 2025, Trondheim, Norway. pp.280-285, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176316v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des outils d'intelligence artificielle sur les travailleurs âgés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Paredes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Mulhouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowshop scheduling problem with learning and physical fatigue effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny A. Paredes-Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo R. Montoya-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCI' 2024, 4th IFSA Winter Conference on Automation, Robotics &amp; Communications for Industry 4.0/5.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Best Practices of SCOR DS Model Support Short Supply Chains Management: A Bibliometric Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Sassone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Arbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IFIP Working Conference on Virtual Enterprises (PRO-VE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Albi, France. pp.259-273, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71739-0_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue Integration to the Flowshop Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Paredes-Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Fernando Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo Montoya-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA 2023),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE Annecy, Sep 2023, Annecy, France. pp.135-147, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53445-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of main topics and potentials for future research in the short food supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Jeannette Commenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Automatique de Génie Industriel &amp; de Productique, May 2024, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a Set of Factors on Order Lead Time: A Case Study of an Apparel Company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Mangano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Rebuglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IFIP Working Conference on Virtual Enterprises (PRO-VE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Albi, France. pp.290-301, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71739-0_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Nawaz-Enscore-Ham Algorithm and Local Search Operator in Flowshop Scheduling with Learning Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny A. Paredes-Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo R. Montoya-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASOCIO/IISE Region 16 Joint Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Chia, Colombia. pp.77-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs clés de succès et les freins à la mutualisation des entrepôts logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Makaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Reaidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Evrard-Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Projects &amp; Logistics (PROLOG 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Main Criticalities in the Automotive Battery Supply Chain: A Professionals’ Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Mangano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Trondheim ( Norvège), Norway. pp.536-548, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43688-8_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach to Integrate the Learning and Fatigue Effect Into the Flowshop Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny A Paredes-Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo R Montoya-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Patricia Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Dynamic Scheduling Problems (IWDSP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Winterthur, Switzerland, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two linear modeling of the learning effect in a two-resources flowshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny A. Paredes-Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo R. Montoya-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing linear and non-linear modeling approaches of learning effects in 2-stage flowshop scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny A. Paredes-Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo R. Montoya-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Parallel Machine Scheduling Problem with Worker- and Position-Dependent Processing Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo Montoya-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Materzok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Þorgeir Páll Gíslason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélène Mendiela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.351-359, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85906-0_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Genetic Algorithm to Reduce Setup Waste in a Single Machine with Coupled-Tasks Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Hesran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.399-408, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85874-2_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Review of Sustainable Supply Chain Management Practices in Food Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Minardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Mangano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFIP Working Conference on Virtual Enterprises (PRO-VE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France. pp.19-30, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03324346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the business/IT alignment of information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Goepp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Information Systems, Logistics and Supply Chain (ILS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Texas, Apr 2020, Austin, United States. pp.228-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using mixed integer linear programming to solve a real assignment problem in the service-to-business domain, considering levels of dependence between planning horizons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Phuoc Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fondrevelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Francisco Ferreira Ribeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Conference On Operational Research (Euro 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using flow assessment to identify a scheduling problem with waste reduction concerns: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Hesran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International EurOMA Sustainable Operations and Supply Chains Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving a real bi-objective skilled agent assignment problem in the service-to-business domain, considering both economic efficiency and agent satisfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Phuoc Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fondrevelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Francisco Ferreira Ribeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.2026-2031, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the impact of different work contract combinations on a multi-objective workforce planning problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Phuoc Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fondrevelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Francisco Ferreira Ribeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Industrial Engineering and Systems Management (IESM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Shanghai, China. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IESM45758.2019.8948220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning about inventory inaccuracies: A judgment-based inspection and inventory strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Information Systems, Logistics and Supply Chain (ILS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lyon, France. pp.73-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing waste in manufacturing operations: a mixed integer linear program for bi-objective scheduling on a single-machine with coupled-tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Hesran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. pp.1695 - 1700, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01875282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for the management of the risk factors impacting the model-based engineering methods in ERP projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Mamoghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Goepp-Thiebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. pp.1206-1211, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les déchets de production : ordonnancement bi-objectif sur une machine unique avec réentrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Hesran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème journées Sciences et Techniques de la Production du GdR MACS (STP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01633457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply chain and small business: ERP challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Temponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th International Conference on Computers &amp; Industrial Engineering (CIE47)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lisbon, Portugal. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The building and logistics planning of working teams: review and perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Phuoc Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fondrevelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès International de Génie Industriel (CIGI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Troyes, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalization in Life Cycle Assessment: consequences of new European factors on decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Aymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Information Systems, Logistics and Supply chain (ILS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bordeaux, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of robustness analysis for sustainable performance assessment frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Control, Decision and Information Technologies (CODIT 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saint Julian's, Malta. pp.724--729</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typology of warehouse pooling : an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Makaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Reaidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Evrard Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Research Seminar on Logistics and SCM (ERS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Copenhaguen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warehouse pooling specificities: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Makaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Reaidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Evrard Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering (CIE45)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Metz, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID Impact on Supply Chain Management: A SCOR Model based Literature Review (2005-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Information Systems, Logistics and Supply chain (ILS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Breda, Netherlands. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-objective Mathematical Model Considering Economic and Social Criteria in Dynamic Cell Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.46-53, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44736-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to tackle the inventory inaccuracy issue in the e-retailing context?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Working Seminar on Production Economics (2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new multi-objective mathematical model for dynamic cell formation considering sustainability criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Symposium on CIE44 and IMSS’14 (2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mutualisation logistique : Proposition d’une typologie d’entrepôts mutualisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Makaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Reaidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Evrard Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Rencontres Internationales de la Recherche en Supply Chain et Logistique (RIRL 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marseille, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new bi-objective mathematical model for sustainable dynamic cellular manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IEEE International Conference on Industrial Engineering and Engineering Management (IEEM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Selangor Darul Ehsan, Malaysia. pp.938-942, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEM.2014.7058776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Objective Mathematical Model for Green Supply Chain Reorganization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Workshop on Intelligent Manufacturing Systems (IMS'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sao Paulo, Brazil. pp.81--86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitudes en gestion de stock pour un problème e-détaillant et deux périodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales du GdR MACS (JD MACS’13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Strasbourg, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Newsvendor Inventory Model subject to Multiplicative Inaccuracies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Syntetos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bucharest, Romania. pp.1452--1457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the alignment of off-the-shelf product based Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Mamoghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA'12 Doctoral Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Valencia, Spain. pp.23-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downstream Pharmaceutical Supply Chain Reorganization by considering the Sustainable Development Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Rusnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bucharest, Romania. pp.528--533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New replenishment policy for deterioration items in green supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Sazvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Mohammad Javad Mirzapour Al-E-Hashem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Akbari Jokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2012 Industrial and Systems Engineering Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Objective Model in the Green Supply Chain Network Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Industrial Engineering and Engineering Management (IEEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Honk Kong, Hong Kong SAR China. pp.2277--2281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory inaccuracies in the internet retailing: A comparison study between the additive and the multiplicative error settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Information Systems, Logistics and Supply Chain, ILS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Québec, Canada. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérationnalisation de la collaboration dans les modèles empiriques Collaboration – Performance : un méta-modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pellegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International de Génie Industriel (CIGI 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Saint Sauveur, Quebec, Canada. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of the &amp;quot;project&amp;quot; misalignment risk in ERP projects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Mamoghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress of the International Federation of Automatic Control (IFAC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milano, Italy. pp.13092-13097</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of replenishment practices on sustainability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chardine-Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress of the International Federation of Automatic Control (IFAC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, MILAN, Italy. pp.6396-6401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for sustainability performance assessment of supply-chain management practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chardine-Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computers &amp; Industrial Engineering (CIE 41)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Los Angeles, United States. pp.98-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la technologie RFID sur le management des chaines logistiques : une revue de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International de Génie Industriel (CIGI 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Saint Sauveur, Canada. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An OWL based ontology of SCOR model for strategic alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference of Modeling and Simulation (MOSIM’10) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Semantic Performance Measurement Systems for Supply Chain Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artturi Nurmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Enterprise Integration, Interoperability and Networking (EI2N 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Hersonissou, Greece. pp.239-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Manufacturing to Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Information Systems, Logistics and Supply Chain: Creating value through green supply chains. ILS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Casablanca, Morocco. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-criteria decision-making approach for selecting supply chain management practices according to sustainable development issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chardine-Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply chain (ILS’10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Casablanca, Morocco. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algorithm for the identification of ERP systems misalignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Mamoghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Goepp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information systems, Logistics and Supply chain (ILS’10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Casablanca, Morocco. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of Factors Influencing the Supply Chain Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computers &amp; Industrial Engineering (CIE39)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.913-919, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCIE.2009.5223796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SCOR model for alignment of business processes and informations systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Madison - Wisconsin, United States. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A literature review on the reverse supply chain issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Informations systems, Logistics and Supply chain (IL'S08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Madison - Wisconsin, United States. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des briques applicatives aux processus Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e congrés International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trois-Rivières - QUEBEC, Canada. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche hybride de résolution pour un problème d'ordonnancement multicritères sur ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-Anne Gruat La Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès international de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trois-Rivières, Canada. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de simulation combinant flux physiques et décisionnels pour l'amélioration des processus industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Suon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrés International de génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trois-Rivières - QUEBEC, Canada. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un référentiel pour l'alignement des systèmes d'information aux processus logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence francophone de MOdélisation et SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Rabat, Morocco. pp.1702-1712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first study on industrial uses of APS systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-Anne Gruat La Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Lyon, France. pp.1170-1180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un problème d'ordonnancement avec prise en compte des compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-Anne Gruat La Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'06, 6ème Conférence Francophone de Modélisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Rabat, Maroc. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic design for the supply network of multi-site enterprises : a mathematical model and solving approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Riane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iassinovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Lyon, France. pp.827-840</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering polyvalence When Minimizing Workload Fulfillment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-Anne Gruat La Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on information Control Problems in manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, ST ETIENNE, France. pp.187-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche outillée de l'intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Neubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Besancon, France. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Planning and Scheduling system: An overview of gaps and potential sample solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Anne Gruat-La-Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Marrakech, Morocco. pp.683-695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A grid to characterize collaboration in supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-Anne Gruat La Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Performance Measurement (IFIP WG 5.7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Bordeaux, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Process Improvement using Simulation: An industrial application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Riane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Marrakech (Morocco), Morocco. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply chain business process oriented analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 IEEE International Conference on Systems, Man and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, The Hague, Netherlands. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2004.1401245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceability analysis and optimization method in food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002 IEEE International Conference on Systems, Man and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2002.1168024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Special issue on sustainability trends: metrics and approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Temponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18 (2), pp.47 - 48, 2017, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2017.1350359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply Chain Performance: Collaboration, Alignment and Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Llerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pellegrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Ltd (London, UK); John Wiley &amp; Sons, Inc. (Hoboken, NY, USA). , 370 p., 2013, 978-1-84821-219-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation, analyse et conduite des systèmes dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes - Lavoisier, 47 (4-8), pp.400, 2013, Journal Européen des Systèmes Automatisés, 978-2-7462-4656-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes 4èmes Journées Doctorales MACS 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Demongodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Hennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zaytoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISBN : 2-9524747-7-X, juin 2011, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Decisional behaviours in enterprise networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taylor &amp; Francis, 21 (6), pp.525 - 527, 2010, Production Planning and Control, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537287.2010.488926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply chain performance: collaboration, alignment and coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Llerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pellegrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 369 p., 2010, Control Systems, Robotics and Manufacturing Series, 978-1-84821-219-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the SC Collaboration-performance Relationship in Empirical Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pellegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alignment and Coordination for Supply Chain Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, pp.3-51, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Evaluation of Industrial Practices Impacts on Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Anne Gruat-La-Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chardine-Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alignment and Coordination for Supply Chain Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, pp.95-138, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information-sharing practices and theirs impacts on Supply chain performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pellegrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Botta-Genoulaz, J.-P. Campagne, D. Llerena, C. Pellegrin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Performance: Collaboration, Alignment and Coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd (London, UK) and John Wiley &amp; Sons, Inc. (Hoboken, NY, USA), pp.53-94, 2010, 978-1-84821-219-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation à événements discrets pour la gestion de chaînes logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Riane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Valla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Thierry, A. Thomas et G. Bel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : La simulation pour la gestion des chaînes logistiques (chap.3) / sous la dir. de C. THIERRY, A. THOMAS et G. BEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier Hermès Ed., p.93-129, 2008, 978-2-7462-1843-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-event simulation for supply chain management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Riane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Valla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Thierry, A. Thomas and G. Bel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : Simulation for supply chain management (chap.3) / sous la dir. de C. THIERRY, A. THOMAS et G. BEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons, Inc., pp.PP. 69-101, 2008, 978-1-84821-090-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process alignment maturity in changing organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Grabot, A. Mayère, I. Bazet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A socio-technical insight on ERP systems and organisational change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp. 157-180, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment caractériser la collaboration au sein d'une chaîne logistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Anne Gruat-La-Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.F. Boujut, D. Llerena et D. Brissaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes de production : applications interdisciplinaires et mutations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publication, Lavoisier, pp.P 125-139, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ERP : un atout pour la cohérence, un risque pour la flexibilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rationalisation dans les entreprises par les technologie coopératives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 58, OCTARES Editions, p.37-53, 2007, MSHS-T N°5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering polyvalence when minimizing workload fulfilment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Anne Gruat-La-Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A Dolgui, G. Morel, C.Pereira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Control problems In Manufacturing, vol 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Science Edition, pp.187-192, 2006, ISBN : 978-0-08-044654-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration des réseaux logistiques : problématique, modélisation et résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Riane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Lievre et N. Tchernev. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La logistique entre management et optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publication, Lavoisier, p.285-295, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et pistes de résolution d'un problème d'ordonnancement sur ressources humaines parallèles prise en compte d'objectifs industriels et humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-Anne Gruat La Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution d'un problème deux périodes avec erreurs multiplicatives dans le contexte du e-détaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des facteurs influençant la performance de la chaîne logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Trilling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of Factors Influencing the Supply Chain Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning & Scheduling flow shop organizations with constraints – towards a decision engineering system for production planning & production activity control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Operations Research [math.OC]. Université Claude Bernard Lyon 1, 1996. English. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03849864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes et méthodes pour l'intégration et l'optimisation du pilotage des systèmes de production et des chaînes logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. INSA de Lyon, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00287091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId300"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valérie Botta-Genoulaz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic supply chain collaboration: a comprehensive typology for pooled warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Makaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Reaidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Evrard Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Logistics Management, The</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-33. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJLM-11-2023-0466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive review and bibliometric analysis on collaborative robotics for industry: safety emerging as a core focus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Haghighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Cheraghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pocachard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Jocelyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.01-43. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2025.1605682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating learning and fatigue effects in flowshop scheduling: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Alexandra Paredes-Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo Montoya-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Fernando Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2025.2470997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude exploratoire des facteurs clés de succès et des freins à la mutualisation des entrepôts logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Makaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Reaidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Evrard Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Supply Chain Management practices in food industry: professionals’ perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Minardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Mangano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (4), pp.535-549. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2023.2266787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of learning effect modelling in flowshop scheduling with makespan minimisation based on the Nawaz-Enscore-Ham algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Alexandra Paredes-Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo Montoya-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (6), pp.1999-2014. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2023.2204967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of flexible work contracts and multi-skilled agents on a multi-objective workforce planning problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Phuoc Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fondrevelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Francisco Ferreira Ribeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (5), pp.1650-1665. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2020.1867922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy of Scheduling Problems with Learning and Deterioration Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny A. Paredes-Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo R Montoya-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (11), pp.439. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/a15110439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing waste in manufacturing operations: bi-objective scheduling on a single-machine with coupled-tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Hesran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aayush Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (23), pp.7130-7148. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1693653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02360718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for the identification of waste-minimizing scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Hesran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.119023. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.119023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02345594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operations scheduling for waste minimization: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Hesran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 206, pp.211-226. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.09.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01885079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A standard-based business repository for on-demand manufacturing execution system s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikbal Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production Planning and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (7), pp.602-613. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537287.2018.1456691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning ERP systems with companies' real needs: an &amp;quot;Operational Model Based' method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Mamoghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.185-222. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517575.2015.1014432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalisation in life-cycle assessment: consequences of new European factors on decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Aymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sustainability trends: metrics and approaches, 18 (2), pp.76-83. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2017.1333385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooled warehouse management : An empirical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Makaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Reaidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Evrard Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112, pp.526-536. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2017.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A business repository enrichment process: A case study for manufacturing execution systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikbal Arab-Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89, pp.13 - 22. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2017.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new multi-objective mathematical model for dynamic cell formation under demand and cost uncertainty considering social criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (4), pp.2674-2691. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2015.09.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bi-objective model in sustainable dynamic cell formation problem with skill-based worker assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38, pp.46-62. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmsy.2015.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An operational &amp;quot;Risk Factor Driven&amp;quot; approach for the mitigation and monitoring of the &amp;quot;Misalignment Risk&amp;quot; in Enterprise Resource Planning projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Mamoghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.1--12. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2015.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory management subject to multiplicative inaccuracies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (17), pp.5055-5069 P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory Management subject to Multiplicative Inaccuracies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (17), pp.5055-5069. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2014.895444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for sustainable performance assessment of supply chain management practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chardine-Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76, pp.138-147. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2014.07.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multiplicative des perturbations dans un modèle de réapprovisionnement sur deux périodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (4-8), pp.589-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multiplicative des perturbations dans un modèle de réapprovisionnement sur deux périodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (4-8), pp.589-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ontological approach for strategic alignment: a SCOR case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (11), pp.1022-1037. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0951192X.2011.575798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic alignment between enterprise repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (4), pp.32-34. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.201114432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision algorithm for ERP systems alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Mamoghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business Information Systems.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (1), pp.23-45. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJBIS.2011.041085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of APS systems in Supply Chain Management: a theoretical and industrial analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Anne Gruat-La-Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Logistics Systems and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (3-4), pp.356-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en considération des problématiques des chaînes logistiques durables dans les référentiels d'évaluation de performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chardine-Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (1), pp.31-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SCOR model for the alignment of business processes and information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (4), pp.393 - 407. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517570903030833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Management of complexity and uncertainty in supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production Planning and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (7), pp.629-631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework To Analyse Collaborative Performance,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-Anne Gruat La Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 58 (7), pp.687-697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème d'ordonnancement avec prise en compte des compétences : résolution mono critère pour indicateurs de performance industriels et humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Anne Gruat-La-Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol.41 (N°5), pp.617-642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue editorial : Operations and Supply Chain Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Riane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Operations and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol.1 (Issue 3), pp.I1-I2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation into the use of ERP systems in the service sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol.99 (Issues 1-2), pp.202-221. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2004.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Special Issue on Enterprise Resource Planning systems (ERP).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Grabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56 (6), pp.507-509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batch dispersion model to optimise traceability in food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 70, pp.333-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A classification for better use of ERP systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56 (6), pp.572-586. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2005.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on the recent research literature on ERP systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Grabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56 (6), pp.510-522. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2005.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing System Analysis Support for Reconfiguration and Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Operation Research of Belgium Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 40 (1-2), pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid flow shop scheduling with precedence constraints and time lags to minimize maximum lateness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 64 (1-3), pp.101-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-oriented Analysis with Structured and Integrated Specifcations and Solutions (OASISS) for production system control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8 (1), pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-based assessment of pooled warehousing and inventory strategies for improved operational and environmental performance in supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Makaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Reaidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 52nd International Conference on Computers and Industrial Engineering (CIE52)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DISP laboratory at INSA Lyon (France), Oct 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of replanning frequency to balance economic and societal objectives in a workforce planning problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Phuoc Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fondrevelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Champs Sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicators for the Sustainability Evaluation of Short Food Supply Chains: A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Jeannette Commenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Automatic Control, Jun 2025, Trondheim, Norway. pp.280-285, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176316v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des outils d'intelligence artificielle sur les travailleurs âgés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Paredes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Mulhouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowshop scheduling problem with learning and physical fatigue effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny A. Paredes-Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo R. Montoya-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCI' 2024, 4th IFSA Winter Conference on Automation, Robotics &amp; Communications for Industry 4.0/5.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue Integration to the Flowshop Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Paredes-Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Fernando Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo Montoya-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA 2023),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE Annecy, Sep 2023, Annecy, France. pp.135-147, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53445-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Best Practices of SCOR DS Model Support Short Supply Chains Management: A Bibliometric Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Sassone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Arbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IFIP Working Conference on Virtual Enterprises (PRO-VE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Albi, France. pp.259-273, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71739-0_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of main topics and potentials for future research in the short food supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Jeannette Commenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Automatique de Génie Industriel &amp; de Productique, May 2024, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a Set of Factors on Order Lead Time: A Case Study of an Apparel Company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Mangano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Rebuglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IFIP Working Conference on Virtual Enterprises (PRO-VE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Albi, France. pp.290-301, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71739-0_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Nawaz-Enscore-Ham Algorithm and Local Search Operator in Flowshop Scheduling with Learning Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny A. Paredes-Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo R. Montoya-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASOCIO/IISE Region 16 Joint Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Chia, Colombia. pp.77-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs clés de succès et les freins à la mutualisation des entrepôts logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Makaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Reaidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Evrard-Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Projects &amp; Logistics (PROLOG 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Main Criticalities in the Automotive Battery Supply Chain: A Professionals’ Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Mangano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Trondheim, Norway. pp.536-548, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43688-8_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach to Integrate the Learning and Fatigue Effect Into the Flowshop Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny A Paredes-Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo R Montoya-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Patricia Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Dynamic Scheduling Problems (IWDSP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Winterthur, Switzerland, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two linear modeling of the learning effect in a two-resources flowshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny A. Paredes-Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo R. Montoya-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing linear and non-linear modeling approaches of learning effects in 2-stage flowshop scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny A. Paredes-Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo R. Montoya-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Parallel Machine Scheduling Problem with Worker- and Position-Dependent Processing Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo Montoya-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Materzok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Þorgeir Páll Gíslason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélène Mendiela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.351-359, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85906-0_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Genetic Algorithm to Reduce Setup Waste in a Single Machine with Coupled-Tasks Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Hesran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.399-408, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85874-2_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Review of Sustainable Supply Chain Management Practices in Food Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Minardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Mangano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFIP Working Conference on Virtual Enterprises (PRO-VE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France. pp.19-30, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03324346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the business/IT alignment of information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Goepp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Information Systems, Logistics and Supply Chain (ILS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Texas, Apr 2020, Austin, United States. pp.228-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using mixed integer linear programming to solve a real assignment problem in the service-to-business domain, considering levels of dependence between planning horizons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Phuoc Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fondrevelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Francisco Ferreira Ribeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Conference On Operational Research (Euro 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving a real bi-objective skilled agent assignment problem in the service-to-business domain, considering both economic efficiency and agent satisfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Phuoc Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fondrevelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Francisco Ferreira Ribeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.2026-2031, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using flow assessment to identify a scheduling problem with waste reduction concerns: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Hesran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International EurOMA Sustainable Operations and Supply Chains Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the impact of different work contract combinations on a multi-objective workforce planning problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Phuoc Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fondrevelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Francisco Ferreira Ribeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Industrial Engineering and Systems Management (IESM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Shanghai, China. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IESM45758.2019.8948220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning about inventory inaccuracies: A judgment-based inspection and inventory strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Information Systems, Logistics and Supply Chain (ILS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lyon, France. pp.73-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing waste in manufacturing operations: a mixed integer linear program for bi-objective scheduling on a single-machine with coupled-tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Hesran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. pp.1695 - 1700, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01875282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for the management of the risk factors impacting the model-based engineering methods in ERP projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Mamoghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Goepp-Thiebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. pp.1206-1211, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les déchets de production : ordonnancement bi-objectif sur une machine unique avec réentrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Hesran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème journées Sciences et Techniques de la Production du GdR MACS (STP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01633457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply chain and small business: ERP challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Temponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th International Conference on Computers &amp; Industrial Engineering (CIE47)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lisbon, Portugal. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The building and logistics planning of working teams: review and perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Phuoc Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fondrevelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès International de Génie Industriel (CIGI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Troyes, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalization in Life Cycle Assessment: consequences of new European factors on decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Aymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Information Systems, Logistics and Supply chain (ILS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bordeaux, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of robustness analysis for sustainable performance assessment frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Control, Decision and Information Technologies (CODIT 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saint Julian's, Malta. pp.724--729</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typology of warehouse pooling : an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Makaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Reaidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Evrard Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Research Seminar on Logistics and SCM (ERS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Copenhaguen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warehouse pooling specificities: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Makaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Reaidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Evrard Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering (CIE45)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Metz, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-objective Mathematical Model Considering Economic and Social Criteria in Dynamic Cell Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.46-53, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44736-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID Impact on Supply Chain Management: A SCOR Model based Literature Review (2005-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Information Systems, Logistics and Supply chain (ILS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Breda, Netherlands. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to tackle the inventory inaccuracy issue in the e-retailing context?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Working Seminar on Production Economics (2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new multi-objective mathematical model for dynamic cell formation considering sustainability criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Symposium on CIE44 and IMSS’14 (2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mutualisation logistique : Proposition d’une typologie d’entrepôts mutualisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Makaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Reaidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Evrard Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Rencontres Internationales de la Recherche en Supply Chain et Logistique (RIRL 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marseille, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new bi-objective mathematical model for sustainable dynamic cellular manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IEEE International Conference on Industrial Engineering and Engineering Management (IEEM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Selangor Darul Ehsan, Malaysia. pp.938-942, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEM.2014.7058776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Objective Mathematical Model for Green Supply Chain Reorganization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Workshop on Intelligent Manufacturing Systems (IMS'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sao Paulo, Brazil. pp.81--86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitudes en gestion de stock pour un problème e-détaillant et deux périodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales du GdR MACS (JD MACS’13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Strasbourg, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Newsvendor Inventory Model subject to Multiplicative Inaccuracies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Syntetos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bucharest, Romania. pp.1452--1457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the alignment of off-the-shelf product based Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Mamoghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA'12 Doctoral Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Valencia, Spain. pp.23-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downstream Pharmaceutical Supply Chain Reorganization by considering the Sustainable Development Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Rusnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bucharest, Romania. pp.528--533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New replenishment policy for deterioration items in green supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Sazvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Mohammad Javad Mirzapour Al-E-Hashem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Akbari Jokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2012 Industrial and Systems Engineering Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Objective Model in the Green Supply Chain Network Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Industrial Engineering and Engineering Management (IEEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Honk Kong, Hong Kong SAR China. pp.2277--2281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory inaccuracies in the internet retailing: A comparison study between the additive and the multiplicative error settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Information Systems, Logistics and Supply Chain, ILS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Québec, Canada. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérationnalisation de la collaboration dans les modèles empiriques Collaboration – Performance : un méta-modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pellegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International de Génie Industriel (CIGI 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Saint Sauveur, Quebec, Canada. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of the &amp;quot;project&amp;quot; misalignment risk in ERP projects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Mamoghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress of the International Federation of Automatic Control (IFAC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milano, Italy. pp.13092-13097</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of replenishment practices on sustainability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chardine-Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress of the International Federation of Automatic Control (IFAC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, MILAN, Italy. pp.6396-6401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for sustainability performance assessment of supply-chain management practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chardine-Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computers &amp; Industrial Engineering (CIE 41)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Los Angeles, United States. pp.98-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la technologie RFID sur le management des chaines logistiques : une revue de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International de Génie Industriel (CIGI 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Saint Sauveur, Canada. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An OWL based ontology of SCOR model for strategic alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference of Modeling and Simulation (MOSIM’10) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Semantic Performance Measurement Systems for Supply Chain Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artturi Nurmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Enterprise Integration, Interoperability and Networking (EI2N 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Hersonissou, Greece. pp.239-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Manufacturing to Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Information Systems, Logistics and Supply Chain: Creating value through green supply chains. ILS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Casablanca, Morocco. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-criteria decision-making approach for selecting supply chain management practices according to sustainable development issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chardine-Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply chain (ILS’10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Casablanca, Morocco. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algorithm for the identification of ERP systems misalignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Mamoghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Goepp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information systems, Logistics and Supply chain (ILS’10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Casablanca, Morocco. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of Factors Influencing the Supply Chain Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computers &amp; Industrial Engineering (CIE39)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.913-919, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCIE.2009.5223796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SCOR model for alignment of business processes and informations systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Madison - Wisconsin, United States. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A literature review on the reverse supply chain issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Informations systems, Logistics and Supply chain (IL'S08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Madison - Wisconsin, United States. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des briques applicatives aux processus Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e congrés International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trois-Rivières - QUEBEC, Canada. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche hybride de résolution pour un problème d'ordonnancement multicritères sur ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-Anne Gruat La Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès international de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trois-Rivières, Canada. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de simulation combinant flux physiques et décisionnels pour l'amélioration des processus industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Suon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrés International de génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trois-Rivières - QUEBEC, Canada. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un référentiel pour l'alignement des systèmes d'information aux processus logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence francophone de MOdélisation et SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Rabat, Morocco. pp.1702-1712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un problème d'ordonnancement avec prise en compte des compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-Anne Gruat La Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'06, 6ème Conférence Francophone de Modélisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Rabat, Maroc. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first study on industrial uses of APS systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-Anne Gruat La Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Lyon, France. pp.1170-1180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic design for the supply network of multi-site enterprises : a mathematical model and solving approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Riane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iassinovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Lyon, France. pp.827-840</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering polyvalence When Minimizing Workload Fulfillment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-Anne Gruat La Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on information Control Problems in manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, ST ETIENNE, France. pp.187-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche outillée de l'intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Neubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Besancon, France. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Planning and Scheduling system: An overview of gaps and potential sample solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Anne Gruat-La-Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Marrakech, Morocco. pp.683-695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A grid to characterize collaboration in supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-Anne Gruat La Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Performance Measurement (IFIP WG 5.7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Bordeaux, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Process Improvement using Simulation: An industrial application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Riane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Marrakech (Morocco), Morocco. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply chain business process oriented analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 IEEE International Conference on Systems, Man and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, The Hague, Netherlands. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2004.1401245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceability analysis and optimization method in food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002 IEEE International Conference on Systems, Man and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2002.1168024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Special issue on sustainability trends: metrics and approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Temponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18 (2), pp.47 - 48, 2017, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2017.1350359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation, analyse et conduite des systèmes dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes - Lavoisier, 47 (4-8), pp.400, 2013, Journal Européen des Systèmes Automatisés, 978-2-7462-4656-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply Chain Performance: Collaboration, Alignment and Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Llerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pellegrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Ltd (London, UK); John Wiley &amp; Sons, Inc. (Hoboken, NY, USA). , 370 p., 2013, 978-1-84821-219-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes 4èmes Journées Doctorales MACS 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Demongodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Hennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zaytoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISBN : 2-9524747-7-X, juin 2011, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Decisional behaviours in enterprise networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taylor &amp; Francis, 21 (6), pp.525 - 527, 2010, Production Planning and Control, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537287.2010.488926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply chain performance: collaboration, alignment and coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Llerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pellegrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 369 p., 2010, Control Systems, Robotics and Manufacturing Series, 978-1-84821-219-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the SC Collaboration-performance Relationship in Empirical Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pellegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alignment and Coordination for Supply Chain Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, pp.3-51, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Evaluation of Industrial Practices Impacts on Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Anne Gruat-La-Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chardine-Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alignment and Coordination for Supply Chain Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, pp.95-138, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information-sharing practices and theirs impacts on Supply chain performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pellegrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Botta-Genoulaz, J.-P. Campagne, D. Llerena, C. Pellegrin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Performance: Collaboration, Alignment and Coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd (London, UK) and John Wiley &amp; Sons, Inc. (Hoboken, NY, USA), pp.53-94, 2010, 978-1-84821-219-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation à événements discrets pour la gestion de chaînes logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Riane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Valla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Thierry, A. Thomas et G. Bel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : La simulation pour la gestion des chaînes logistiques (chap.3) / sous la dir. de C. THIERRY, A. THOMAS et G. BEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier Hermès Ed., p.93-129, 2008, 978-2-7462-1843-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-event simulation for supply chain management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Riane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Valla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Thierry, A. Thomas and G. Bel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : Simulation for supply chain management (chap.3) / sous la dir. de C. THIERRY, A. THOMAS et G. BEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons, Inc., pp.PP. 69-101, 2008, 978-1-84821-090-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process alignment maturity in changing organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Grabot, A. Mayère, I. Bazet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A socio-technical insight on ERP systems and organisational change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp. 157-180, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment caractériser la collaboration au sein d'une chaîne logistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Anne Gruat-La-Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.F. Boujut, D. Llerena et D. Brissaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes de production : applications interdisciplinaires et mutations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publication, Lavoisier, pp.P 125-139, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ERP : un atout pour la cohérence, un risque pour la flexibilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rationalisation dans les entreprises par les technologie coopératives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 58, OCTARES Editions, p.37-53, 2007, MSHS-T N°5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering polyvalence when minimizing workload fulfilment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Anne Gruat-La-Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A Dolgui, G. Morel, C.Pereira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Control problems In Manufacturing, vol 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Science Edition, pp.187-192, 2006, ISBN : 978-0-08-044654-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration des réseaux logistiques : problématique, modélisation et résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Riane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Lievre et N. Tchernev. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La logistique entre management et optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publication, Lavoisier, p.285-295, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et pistes de résolution d'un problème d'ordonnancement sur ressources humaines parallèles prise en compte d'objectifs industriels et humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-Anne Gruat La Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution d'un problème deux périodes avec erreurs multiplicatives dans le contexte du e-détaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des facteurs influençant la performance de la chaîne logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Trilling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of Factors Influencing the Supply Chain Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning & Scheduling flow shop organizations with constraints – towards a decision engineering system for production planning & production activity control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Operations Research [math.OC]. Université Claude Bernard Lyon 1, 1996. English. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03849864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes et méthodes pour l'intégration et l'optimisation du pilotage des systèmes de production et des chaînes logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. INSA de Lyon, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00287091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId300"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Makaci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Zouaghi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reaidy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Evrard Samuel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLM-11-2023-0466" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252260v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Haghighi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Cheraghi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pocachard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jocelyn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2025.1605682" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985013v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Alexandra Paredes-Astudillo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Montoya-Torres" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Caro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Fernando Jimenez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2025.2470997" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265628v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monteiro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264099v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Minardi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Mangano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2023.2266787" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099788v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2204967" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119408v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Phuoc Doan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fondrevelle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Francisco Ferreira Ribeiro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1867922" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938461v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny A. Paredes-Astudillo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo R Montoya-Torres" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a15110439" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02360718v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Hesran" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aayush Agarwal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ladier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1693653" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02345594v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.119023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01885079v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.09.136" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762483v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikbal Mansour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Millet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2018.1456691" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575864v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Mamoghli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Goepp" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2015.1014432" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787845v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Aymard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2017.1333385" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531304v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Reaidy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.03.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G9XGCBK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533642v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikbal Arab-Mansour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2017.03.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575867v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Niakan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Baboli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moyaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2015.09.047" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575876v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2015.11.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575891v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.01.010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313159v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Khader" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Rekik" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Campagne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356043v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma-Afakh Khader" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.895444" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356044v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chardine-Baumann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2014.07.029" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355971v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313205v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Campagne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721638v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Sakka" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2011.575798" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356049v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.201114432" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707331v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIS.2011.041085" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266984v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Anne Gruat-La-Forme" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425553v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392152v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schmitt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517570903030833" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392202v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gourgand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203405v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France-Anne Gruat La Forme" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266996v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266988v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266991v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2004.12.015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392204v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grabot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377576v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dupuy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392168v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2005.02.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B83RNWJZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392165v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2005.02.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C9XKBC8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367619v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398647v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398652v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boulle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346896v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311674v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Phuoc Doan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176316v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Jeannette Commenge" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.049" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118628v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Paredes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pellerin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904621v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo R. Montoya-Torres" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788957v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Sassone" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Arbaoui" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71739-0_17" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452982v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Paredes-Astudillo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_12" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249624v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904536v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Rebuglio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71739-0_19" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904566v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344023v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Evrard-Samuel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207543v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43688-8_37" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124460v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny A Paredes-Astudillo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Patricia Caro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595263v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824322v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523949v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Materzok" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#222;orgeir P&#225;ll G&#237;slason" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#232;ne Mendiela" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85906-0_39" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351276v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2_42" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03324346v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905629v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Darii" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453280v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147307v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443351v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.503" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443339v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948220" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858493v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01875282v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.212" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410697v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Goepp-Thiebaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.426" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01633457v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789073v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Temponi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789284v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789086v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575882v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mabrouk" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071414v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789195v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789223v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387844v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44736-9_6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574855v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789217v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789290v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789206v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2014.7058776" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574858v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Tavakkoli-Moghaddam" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789291v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574879v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Syntetos" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574880v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Renaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574881v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Rusnac" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574886v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Sazvar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohammad Javad Mirzapour Al-E-Hashem" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Akbari Jokar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574874v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551479v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789293v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pellegrin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550187v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550039v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789235v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650861v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789294v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Millet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789238v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artturi Nurmi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586098v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789253v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789259v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789266v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223796" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267000v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267004v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Baumann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267276v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204957v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267016v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267685v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204961v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376099v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267012v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pirard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iassinovski" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204962v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445202v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Millet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Neubert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395107v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789270v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377614v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Valla" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Riane" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468735v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2004.1401245" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468776v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2002.1168024" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789167v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2017.1350359" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789174v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Llerena" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015169v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Loiseau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pujo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488688v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Demongodin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hennet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaytoon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789126v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2010.488926" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821151v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848212194.html" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651244v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651259v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789182v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343823v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pirard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267687v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valla" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270960v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343825v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172307v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270964v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343827v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204968v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771851v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389129v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Trilling" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389134v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03849864v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00287091v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Makaci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Zouaghi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reaidy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Evrard Samuel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLM-11-2023-0466" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252260v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Haghighi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Cheraghi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pocachard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jocelyn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2025.1605682" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985013v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Alexandra Paredes-Astudillo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Montoya-Torres" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Caro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Fernando Jimenez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2025.2470997" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265628v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monteiro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264099v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Minardi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Mangano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2023.2266787" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099788v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2204967" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119408v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Phuoc Doan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fondrevelle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Francisco Ferreira Ribeiro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1867922" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938461v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny A. Paredes-Astudillo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo R Montoya-Torres" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a15110439" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02360718v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Hesran" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aayush Agarwal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ladier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1693653" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02345594v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.119023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01885079v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.09.136" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762483v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikbal Mansour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Millet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2018.1456691" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575864v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Mamoghli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Goepp" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2015.1014432" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787845v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Aymard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2017.1333385" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531304v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Reaidy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.03.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G9XGCBK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533642v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikbal Arab-Mansour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2017.03.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575867v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Niakan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Baboli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moyaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2015.09.047" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575876v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2015.11.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575891v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.01.010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313159v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Khader" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Rekik" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Campagne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356043v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma-Afakh Khader" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.895444" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356044v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chardine-Baumann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2014.07.029" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355971v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313205v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Campagne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721638v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Sakka" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2011.575798" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356049v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.201114432" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707331v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIS.2011.041085" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266984v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Anne Gruat-La-Forme" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425553v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392152v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schmitt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517570903030833" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392202v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gourgand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203405v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France-Anne Gruat La Forme" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266996v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266988v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266991v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2004.12.015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392204v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grabot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377576v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dupuy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392168v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2005.02.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B83RNWJZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392165v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2005.02.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C9XKBC8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367619v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398647v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398652v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boulle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346896v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311674v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Phuoc Doan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176316v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Jeannette Commenge" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.049" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118628v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Paredes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pellerin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904621v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo R. Montoya-Torres" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452982v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Paredes-Astudillo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_12" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788957v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Sassone" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Arbaoui" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71739-0_17" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249624v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904536v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Rebuglio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71739-0_19" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904566v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344023v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Evrard-Samuel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207543v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43688-8_37" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124460v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny A Paredes-Astudillo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Patricia Caro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595263v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824322v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523949v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Materzok" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#222;orgeir P&#225;ll G&#237;slason" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#232;ne Mendiela" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85906-0_39" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351276v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2_42" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03324346v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905629v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Darii" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453280v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443351v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.503" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147307v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443339v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948220" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858493v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01875282v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.212" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410697v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Goepp-Thiebaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.426" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01633457v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789073v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Temponi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789284v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789086v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575882v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mabrouk" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071414v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789195v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387844v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44736-9_6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789223v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574855v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789217v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789290v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789206v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2014.7058776" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574858v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Tavakkoli-Moghaddam" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789291v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574879v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Syntetos" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574880v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Renaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574881v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Rusnac" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574886v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Sazvar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohammad Javad Mirzapour Al-E-Hashem" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Akbari Jokar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574874v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551479v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789293v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pellegrin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550187v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550039v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789235v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650861v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789294v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Millet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789238v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artturi Nurmi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586098v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789253v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789259v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789266v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223796" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267000v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267004v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Baumann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267276v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204957v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267016v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267685v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376099v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204961v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267012v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pirard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iassinovski" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204962v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445202v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Millet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Neubert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395107v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789270v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377614v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Valla" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Riane" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468735v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2004.1401245" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468776v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2002.1168024" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789167v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2017.1350359" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015169v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Loiseau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pujo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789174v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Llerena" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488688v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Demongodin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hennet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaytoon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789126v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2010.488926" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821151v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848212194.html" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651244v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651259v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789182v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343823v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pirard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267687v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valla" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270960v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343825v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172307v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270964v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343827v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204968v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771851v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389129v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Trilling" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389134v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03849864v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00287091v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>