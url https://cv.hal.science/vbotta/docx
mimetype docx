--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valérie Botta-Genoulaz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic supply chain collaboration: a comprehensive typology for pooled warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Makaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Reaidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Evrard Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Logistics Management, The</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-33. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJLM-11-2023-0466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive review and bibliometric analysis on collaborative robotics for industry: safety emerging as a core focus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Haghighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Cheraghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pocachard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Jocelyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.01-43. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2025.1605682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating learning and fatigue effects in flowshop scheduling: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Alexandra Paredes-Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo Montoya-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Fernando Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2025.2470997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude exploratoire des facteurs clés de succès et des freins à la mutualisation des entrepôts logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Makaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Reaidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Evrard Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Supply Chain Management practices in food industry: professionals’ perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Minardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Mangano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (4), pp.535-549. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2023.2266787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of learning effect modelling in flowshop scheduling with makespan minimisation based on the Nawaz-Enscore-Ham algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Alexandra Paredes-Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo Montoya-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (6), pp.1999-2014. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2023.2204967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of flexible work contracts and multi-skilled agents on a multi-objective workforce planning problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Phuoc Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fondrevelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Francisco Ferreira Ribeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (5), pp.1650-1665. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2020.1867922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy of Scheduling Problems with Learning and Deterioration Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny A. Paredes-Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo R Montoya-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (11), pp.439. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/a15110439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing waste in manufacturing operations: bi-objective scheduling on a single-machine with coupled-tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Hesran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aayush Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (23), pp.7130-7148. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1693653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02360718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for the identification of waste-minimizing scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Hesran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.119023. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.119023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02345594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operations scheduling for waste minimization: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Hesran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 206, pp.211-226. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.09.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01885079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A standard-based business repository for on-demand manufacturing execution system s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikbal Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production Planning and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (7), pp.602-613. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537287.2018.1456691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning ERP systems with companies' real needs: an &amp;quot;Operational Model Based' method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Mamoghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.185-222. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517575.2015.1014432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalisation in life-cycle assessment: consequences of new European factors on decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Aymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sustainability trends: metrics and approaches, 18 (2), pp.76-83. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2017.1333385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooled warehouse management : An empirical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Makaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Reaidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Evrard Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112, pp.526-536. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2017.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A business repository enrichment process: A case study for manufacturing execution systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikbal Arab-Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89, pp.13 - 22. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2017.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new multi-objective mathematical model for dynamic cell formation under demand and cost uncertainty considering social criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (4), pp.2674-2691. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2015.09.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bi-objective model in sustainable dynamic cell formation problem with skill-based worker assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38, pp.46-62. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmsy.2015.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An operational &amp;quot;Risk Factor Driven&amp;quot; approach for the mitigation and monitoring of the &amp;quot;Misalignment Risk&amp;quot; in Enterprise Resource Planning projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Mamoghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.1--12. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2015.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory management subject to multiplicative inaccuracies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (17), pp.5055-5069 P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory Management subject to Multiplicative Inaccuracies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (17), pp.5055-5069. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2014.895444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for sustainable performance assessment of supply chain management practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chardine-Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76, pp.138-147. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2014.07.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multiplicative des perturbations dans un modèle de réapprovisionnement sur deux périodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (4-8), pp.589-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multiplicative des perturbations dans un modèle de réapprovisionnement sur deux périodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (4-8), pp.589-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ontological approach for strategic alignment: a SCOR case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (11), pp.1022-1037. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0951192X.2011.575798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic alignment between enterprise repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (4), pp.32-34. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.201114432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision algorithm for ERP systems alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Mamoghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business Information Systems.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (1), pp.23-45. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJBIS.2011.041085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of APS systems in Supply Chain Management: a theoretical and industrial analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Anne Gruat-La-Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Logistics Systems and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (3-4), pp.356-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en considération des problématiques des chaînes logistiques durables dans les référentiels d'évaluation de performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chardine-Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (1), pp.31-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SCOR model for the alignment of business processes and information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (4), pp.393 - 407. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517570903030833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Management of complexity and uncertainty in supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production Planning and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (7), pp.629-631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework To Analyse Collaborative Performance,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-Anne Gruat La Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 58 (7), pp.687-697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème d'ordonnancement avec prise en compte des compétences : résolution mono critère pour indicateurs de performance industriels et humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Anne Gruat-La-Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol.41 (N°5), pp.617-642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue editorial : Operations and Supply Chain Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Riane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Operations and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol.1 (Issue 3), pp.I1-I2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation into the use of ERP systems in the service sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol.99 (Issues 1-2), pp.202-221. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2004.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Special Issue on Enterprise Resource Planning systems (ERP).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Grabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56 (6), pp.507-509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batch dispersion model to optimise traceability in food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 70, pp.333-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A classification for better use of ERP systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56 (6), pp.572-586. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2005.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on the recent research literature on ERP systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Grabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56 (6), pp.510-522. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2005.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing System Analysis Support for Reconfiguration and Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Operation Research of Belgium Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 40 (1-2), pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid flow shop scheduling with precedence constraints and time lags to minimize maximum lateness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 64 (1-3), pp.101-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-oriented Analysis with Structured and Integrated Specifcations and Solutions (OASISS) for production system control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8 (1), pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-based assessment of pooled warehousing and inventory strategies for improved operational and environmental performance in supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Makaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Reaidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 52nd International Conference on Computers and Industrial Engineering (CIE52)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DISP laboratory at INSA Lyon (France), Oct 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of replanning frequency to balance economic and societal objectives in a workforce planning problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Phuoc Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fondrevelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Champs Sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicators for the Sustainability Evaluation of Short Food Supply Chains: A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Jeannette Commenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Automatic Control, Jun 2025, Trondheim, Norway. pp.280-285, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176316v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des outils d'intelligence artificielle sur les travailleurs âgés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Paredes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Mulhouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowshop scheduling problem with learning and physical fatigue effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny A. Paredes-Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo R. Montoya-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCI' 2024, 4th IFSA Winter Conference on Automation, Robotics &amp; Communications for Industry 4.0/5.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue Integration to the Flowshop Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Paredes-Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Fernando Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo Montoya-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA 2023),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE Annecy, Sep 2023, Annecy, France. pp.135-147, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53445-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Best Practices of SCOR DS Model Support Short Supply Chains Management: A Bibliometric Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Sassone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Arbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IFIP Working Conference on Virtual Enterprises (PRO-VE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Albi, France. pp.259-273, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71739-0_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of main topics and potentials for future research in the short food supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Jeannette Commenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Automatique de Génie Industriel &amp; de Productique, May 2024, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a Set of Factors on Order Lead Time: A Case Study of an Apparel Company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Mangano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Rebuglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IFIP Working Conference on Virtual Enterprises (PRO-VE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Albi, France. pp.290-301, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71739-0_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Nawaz-Enscore-Ham Algorithm and Local Search Operator in Flowshop Scheduling with Learning Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny A. Paredes-Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo R. Montoya-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASOCIO/IISE Region 16 Joint Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Chia, Colombia. pp.77-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs clés de succès et les freins à la mutualisation des entrepôts logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Makaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Reaidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Evrard-Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Projects &amp; Logistics (PROLOG 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Main Criticalities in the Automotive Battery Supply Chain: A Professionals’ Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Mangano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Trondheim, Norway. pp.536-548, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43688-8_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach to Integrate the Learning and Fatigue Effect Into the Flowshop Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny A Paredes-Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo R Montoya-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Patricia Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Dynamic Scheduling Problems (IWDSP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Winterthur, Switzerland, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two linear modeling of the learning effect in a two-resources flowshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny A. Paredes-Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo R. Montoya-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing linear and non-linear modeling approaches of learning effects in 2-stage flowshop scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny A. Paredes-Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo R. Montoya-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Parallel Machine Scheduling Problem with Worker- and Position-Dependent Processing Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo Montoya-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Materzok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Þorgeir Páll Gíslason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélène Mendiela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.351-359, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85906-0_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Genetic Algorithm to Reduce Setup Waste in a Single Machine with Coupled-Tasks Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Hesran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.399-408, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85874-2_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Review of Sustainable Supply Chain Management Practices in Food Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Minardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Mangano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFIP Working Conference on Virtual Enterprises (PRO-VE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France. pp.19-30, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03324346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the business/IT alignment of information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Goepp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Information Systems, Logistics and Supply Chain (ILS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Texas, Apr 2020, Austin, United States. pp.228-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using mixed integer linear programming to solve a real assignment problem in the service-to-business domain, considering levels of dependence between planning horizons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Phuoc Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fondrevelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Francisco Ferreira Ribeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Conference On Operational Research (Euro 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving a real bi-objective skilled agent assignment problem in the service-to-business domain, considering both economic efficiency and agent satisfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Phuoc Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fondrevelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Francisco Ferreira Ribeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.2026-2031, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using flow assessment to identify a scheduling problem with waste reduction concerns: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Hesran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International EurOMA Sustainable Operations and Supply Chains Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the impact of different work contract combinations on a multi-objective workforce planning problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Phuoc Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fondrevelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Francisco Ferreira Ribeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Industrial Engineering and Systems Management (IESM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Shanghai, China. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IESM45758.2019.8948220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning about inventory inaccuracies: A judgment-based inspection and inventory strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Information Systems, Logistics and Supply Chain (ILS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lyon, France. pp.73-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing waste in manufacturing operations: a mixed integer linear program for bi-objective scheduling on a single-machine with coupled-tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Hesran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. pp.1695 - 1700, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01875282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for the management of the risk factors impacting the model-based engineering methods in ERP projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Mamoghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Goepp-Thiebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. pp.1206-1211, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les déchets de production : ordonnancement bi-objectif sur une machine unique avec réentrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Hesran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème journées Sciences et Techniques de la Production du GdR MACS (STP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01633457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply chain and small business: ERP challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Temponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th International Conference on Computers &amp; Industrial Engineering (CIE47)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lisbon, Portugal. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The building and logistics planning of working teams: review and perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Phuoc Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fondrevelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès International de Génie Industriel (CIGI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Troyes, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalization in Life Cycle Assessment: consequences of new European factors on decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Aymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Information Systems, Logistics and Supply chain (ILS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bordeaux, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of robustness analysis for sustainable performance assessment frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Control, Decision and Information Technologies (CODIT 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saint Julian's, Malta. pp.724--729</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typology of warehouse pooling : an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Makaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Reaidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Evrard Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Research Seminar on Logistics and SCM (ERS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Copenhaguen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warehouse pooling specificities: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Makaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Reaidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Evrard Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering (CIE45)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Metz, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-objective Mathematical Model Considering Economic and Social Criteria in Dynamic Cell Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.46-53, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44736-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID Impact on Supply Chain Management: A SCOR Model based Literature Review (2005-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Information Systems, Logistics and Supply chain (ILS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Breda, Netherlands. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to tackle the inventory inaccuracy issue in the e-retailing context?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Working Seminar on Production Economics (2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new multi-objective mathematical model for dynamic cell formation considering sustainability criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Symposium on CIE44 and IMSS’14 (2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mutualisation logistique : Proposition d’une typologie d’entrepôts mutualisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Makaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Reaidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Evrard Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Rencontres Internationales de la Recherche en Supply Chain et Logistique (RIRL 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marseille, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new bi-objective mathematical model for sustainable dynamic cellular manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IEEE International Conference on Industrial Engineering and Engineering Management (IEEM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Selangor Darul Ehsan, Malaysia. pp.938-942, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEM.2014.7058776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Objective Mathematical Model for Green Supply Chain Reorganization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Workshop on Intelligent Manufacturing Systems (IMS'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sao Paulo, Brazil. pp.81--86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitudes en gestion de stock pour un problème e-détaillant et deux périodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales du GdR MACS (JD MACS’13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Strasbourg, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Newsvendor Inventory Model subject to Multiplicative Inaccuracies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Syntetos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bucharest, Romania. pp.1452--1457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the alignment of off-the-shelf product based Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Mamoghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA'12 Doctoral Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Valencia, Spain. pp.23-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downstream Pharmaceutical Supply Chain Reorganization by considering the Sustainable Development Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Rusnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bucharest, Romania. pp.528--533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New replenishment policy for deterioration items in green supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Sazvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Mohammad Javad Mirzapour Al-E-Hashem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Akbari Jokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2012 Industrial and Systems Engineering Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Objective Model in the Green Supply Chain Network Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Industrial Engineering and Engineering Management (IEEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Honk Kong, Hong Kong SAR China. pp.2277--2281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory inaccuracies in the internet retailing: A comparison study between the additive and the multiplicative error settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Information Systems, Logistics and Supply Chain, ILS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Québec, Canada. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérationnalisation de la collaboration dans les modèles empiriques Collaboration – Performance : un méta-modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pellegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International de Génie Industriel (CIGI 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Saint Sauveur, Quebec, Canada. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of the &amp;quot;project&amp;quot; misalignment risk in ERP projects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Mamoghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress of the International Federation of Automatic Control (IFAC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milano, Italy. pp.13092-13097</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of replenishment practices on sustainability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chardine-Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress of the International Federation of Automatic Control (IFAC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, MILAN, Italy. pp.6396-6401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for sustainability performance assessment of supply-chain management practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chardine-Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computers &amp; Industrial Engineering (CIE 41)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Los Angeles, United States. pp.98-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la technologie RFID sur le management des chaines logistiques : une revue de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International de Génie Industriel (CIGI 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Saint Sauveur, Canada. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An OWL based ontology of SCOR model for strategic alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference of Modeling and Simulation (MOSIM’10) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Semantic Performance Measurement Systems for Supply Chain Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artturi Nurmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Enterprise Integration, Interoperability and Networking (EI2N 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Hersonissou, Greece. pp.239-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Manufacturing to Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Information Systems, Logistics and Supply Chain: Creating value through green supply chains. ILS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Casablanca, Morocco. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-criteria decision-making approach for selecting supply chain management practices according to sustainable development issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chardine-Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply chain (ILS’10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Casablanca, Morocco. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algorithm for the identification of ERP systems misalignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Mamoghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Goepp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information systems, Logistics and Supply chain (ILS’10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Casablanca, Morocco. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of Factors Influencing the Supply Chain Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computers &amp; Industrial Engineering (CIE39)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.913-919, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCIE.2009.5223796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SCOR model for alignment of business processes and informations systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Madison - Wisconsin, United States. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A literature review on the reverse supply chain issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Informations systems, Logistics and Supply chain (IL'S08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Madison - Wisconsin, United States. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des briques applicatives aux processus Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e congrés International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trois-Rivières - QUEBEC, Canada. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche hybride de résolution pour un problème d'ordonnancement multicritères sur ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-Anne Gruat La Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès international de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trois-Rivières, Canada. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de simulation combinant flux physiques et décisionnels pour l'amélioration des processus industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Suon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrés International de génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trois-Rivières - QUEBEC, Canada. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un référentiel pour l'alignement des systèmes d'information aux processus logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence francophone de MOdélisation et SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Rabat, Morocco. pp.1702-1712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un problème d'ordonnancement avec prise en compte des compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-Anne Gruat La Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'06, 6ème Conférence Francophone de Modélisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Rabat, Maroc. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first study on industrial uses of APS systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-Anne Gruat La Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Lyon, France. pp.1170-1180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic design for the supply network of multi-site enterprises : a mathematical model and solving approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Riane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iassinovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Lyon, France. pp.827-840</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering polyvalence When Minimizing Workload Fulfillment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-Anne Gruat La Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on information Control Problems in manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, ST ETIENNE, France. pp.187-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche outillée de l'intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Neubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Besancon, France. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Planning and Scheduling system: An overview of gaps and potential sample solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Anne Gruat-La-Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Marrakech, Morocco. pp.683-695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A grid to characterize collaboration in supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-Anne Gruat La Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Performance Measurement (IFIP WG 5.7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Bordeaux, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Process Improvement using Simulation: An industrial application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Riane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Marrakech (Morocco), Morocco. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply chain business process oriented analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 IEEE International Conference on Systems, Man and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, The Hague, Netherlands. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2004.1401245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceability analysis and optimization method in food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002 IEEE International Conference on Systems, Man and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2002.1168024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Special issue on sustainability trends: metrics and approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Temponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18 (2), pp.47 - 48, 2017, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2017.1350359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation, analyse et conduite des systèmes dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes - Lavoisier, 47 (4-8), pp.400, 2013, Journal Européen des Systèmes Automatisés, 978-2-7462-4656-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply Chain Performance: Collaboration, Alignment and Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Llerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pellegrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Ltd (London, UK); John Wiley &amp; Sons, Inc. (Hoboken, NY, USA). , 370 p., 2013, 978-1-84821-219-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes 4èmes Journées Doctorales MACS 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Demongodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Hennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zaytoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISBN : 2-9524747-7-X, juin 2011, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Decisional behaviours in enterprise networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taylor &amp; Francis, 21 (6), pp.525 - 527, 2010, Production Planning and Control, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537287.2010.488926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply chain performance: collaboration, alignment and coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Llerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pellegrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 369 p., 2010, Control Systems, Robotics and Manufacturing Series, 978-1-84821-219-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the SC Collaboration-performance Relationship in Empirical Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pellegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alignment and Coordination for Supply Chain Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, pp.3-51, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Evaluation of Industrial Practices Impacts on Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Anne Gruat-La-Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chardine-Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alignment and Coordination for Supply Chain Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, pp.95-138, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information-sharing practices and theirs impacts on Supply chain performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pellegrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Botta-Genoulaz, J.-P. Campagne, D. Llerena, C. Pellegrin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Performance: Collaboration, Alignment and Coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd (London, UK) and John Wiley &amp; Sons, Inc. (Hoboken, NY, USA), pp.53-94, 2010, 978-1-84821-219-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation à événements discrets pour la gestion de chaînes logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Riane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Valla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Thierry, A. Thomas et G. Bel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : La simulation pour la gestion des chaînes logistiques (chap.3) / sous la dir. de C. THIERRY, A. THOMAS et G. BEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier Hermès Ed., p.93-129, 2008, 978-2-7462-1843-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-event simulation for supply chain management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Riane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Valla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Thierry, A. Thomas and G. Bel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : Simulation for supply chain management (chap.3) / sous la dir. de C. THIERRY, A. THOMAS et G. BEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons, Inc., pp.PP. 69-101, 2008, 978-1-84821-090-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process alignment maturity in changing organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Grabot, A. Mayère, I. Bazet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A socio-technical insight on ERP systems and organisational change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp. 157-180, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment caractériser la collaboration au sein d'une chaîne logistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Anne Gruat-La-Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.F. Boujut, D. Llerena et D. Brissaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes de production : applications interdisciplinaires et mutations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publication, Lavoisier, pp.P 125-139, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ERP : un atout pour la cohérence, un risque pour la flexibilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rationalisation dans les entreprises par les technologie coopératives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 58, OCTARES Editions, p.37-53, 2007, MSHS-T N°5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering polyvalence when minimizing workload fulfilment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Anne Gruat-La-Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A Dolgui, G. Morel, C.Pereira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Control problems In Manufacturing, vol 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Science Edition, pp.187-192, 2006, ISBN : 978-0-08-044654-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration des réseaux logistiques : problématique, modélisation et résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Riane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Lievre et N. Tchernev. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La logistique entre management et optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publication, Lavoisier, p.285-295, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et pistes de résolution d'un problème d'ordonnancement sur ressources humaines parallèles prise en compte d'objectifs industriels et humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-Anne Gruat La Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution d'un problème deux périodes avec erreurs multiplicatives dans le contexte du e-détaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des facteurs influençant la performance de la chaîne logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Trilling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of Factors Influencing the Supply Chain Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning & Scheduling flow shop organizations with constraints – towards a decision engineering system for production planning & production activity control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Operations Research [math.OC]. Université Claude Bernard Lyon 1, 1996. English. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03849864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes et méthodes pour l'intégration et l'optimisation du pilotage des systèmes de production et des chaînes logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. INSA de Lyon, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00287091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId300"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valérie Botta-Genoulaz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating learning and fatigue effects in flowshop scheduling: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Alexandra Paredes-Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo Montoya-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Fernando Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2025.2470997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive review and bibliometric analysis on collaborative robotics for industry: safety emerging as a core focus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Haghighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Cheraghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pocachard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Jocelyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.01-43. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2025.1605682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude exploratoire des facteurs clés de succès et des freins à la mutualisation des entrepôts logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Makaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Reaidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Evrard-Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (4), pp.51-64. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53102/2025.39.04.1229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic supply chain collaboration: a comprehensive typology for pooled warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Makaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Reaidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Evrard Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Logistics Management, The</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-33. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJLM-11-2023-0466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Supply Chain Management practices in food industry: professionals’ perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Minardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Mangano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (4), pp.535-549. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2023.2266787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of learning effect modelling in flowshop scheduling with makespan minimisation based on the Nawaz-Enscore-Ham algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Alexandra Paredes-Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo Montoya-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (6), pp.1999-2014. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2023.2204967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy of Scheduling Problems with Learning and Deterioration Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny A. Paredes-Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo R Montoya-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (11), pp.439. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/a15110439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of flexible work contracts and multi-skilled agents on a multi-objective workforce planning problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Phuoc Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fondrevelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Francisco Ferreira Ribeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (5), pp.1650-1665. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2020.1867922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing waste in manufacturing operations: bi-objective scheduling on a single-machine with coupled-tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Hesran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aayush Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (23), pp.7130-7148. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1693653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02360718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for the identification of waste-minimizing scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Hesran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.119023. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.119023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02345594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operations scheduling for waste minimization: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Hesran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 206, pp.211-226. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.09.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01885079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A standard-based business repository for on-demand manufacturing execution system s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikbal Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production Planning and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (7), pp.602-613. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537287.2018.1456691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning ERP systems with companies' real needs: an &amp;quot;Operational Model Based' method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Mamoghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.185-222. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517575.2015.1014432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalisation in life-cycle assessment: consequences of new European factors on decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Aymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sustainability trends: metrics and approaches, 18 (2), pp.76-83. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2017.1333385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooled warehouse management : An empirical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Makaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Reaidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Evrard Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112, pp.526-536. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2017.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A business repository enrichment process: A case study for manufacturing execution systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikbal Arab-Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89, pp.13 - 22. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2017.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bi-objective model in sustainable dynamic cell formation problem with skill-based worker assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38, pp.46-62. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmsy.2015.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new multi-objective mathematical model for dynamic cell formation under demand and cost uncertainty considering social criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (4), pp.2674-2691. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2015.09.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An operational &amp;quot;Risk Factor Driven&amp;quot; approach for the mitigation and monitoring of the &amp;quot;Misalignment Risk&amp;quot; in Enterprise Resource Planning projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Mamoghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.1--12. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2015.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory management subject to multiplicative inaccuracies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (17), pp.5055-5069 P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for sustainable performance assessment of supply chain management practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chardine-Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76, pp.138-147. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2014.07.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory Management subject to Multiplicative Inaccuracies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (17), pp.5055-5069. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2014.895444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multiplicative des perturbations dans un modèle de réapprovisionnement sur deux périodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (4-8), pp.589-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multiplicative des perturbations dans un modèle de réapprovisionnement sur deux périodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (4-8), pp.589-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic alignment between enterprise repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (4), pp.32-34. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.201114432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision algorithm for ERP systems alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Mamoghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business Information Systems.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (1), pp.23-45. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJBIS.2011.041085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ontological approach for strategic alignment: a SCOR case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (11), pp.1022-1037. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0951192X.2011.575798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of APS systems in Supply Chain Management: a theoretical and industrial analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Anne Gruat-La-Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Logistics Systems and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (3-4), pp.356-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en considération des problématiques des chaînes logistiques durables dans les référentiels d'évaluation de performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chardine-Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (1), pp.31-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SCOR model for the alignment of business processes and information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (4), pp.393 - 407. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517570903030833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Management of complexity and uncertainty in supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production Planning and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (7), pp.629-631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème d'ordonnancement avec prise en compte des compétences : résolution mono critère pour indicateurs de performance industriels et humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Anne Gruat-La-Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol.41 (N°5), pp.617-642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue editorial : Operations and Supply Chain Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Riane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Operations and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol.1 (Issue 3), pp.I1-I2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework To Analyse Collaborative Performance,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-Anne Gruat La Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 58 (7), pp.687-697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation into the use of ERP systems in the service sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol.99 (Issues 1-2), pp.202-221. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2004.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batch dispersion model to optimise traceability in food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 70, pp.333-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Special Issue on Enterprise Resource Planning systems (ERP).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Grabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56 (6), pp.507-509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on the recent research literature on ERP systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Grabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56 (6), pp.510-522. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2005.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A classification for better use of ERP systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56 (6), pp.572-586. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2005.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid flow shop scheduling with precedence constraints and time lags to minimize maximum lateness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 64 (1-3), pp.101-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing System Analysis Support for Reconfiguration and Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Operation Research of Belgium Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 40 (1-2), pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-oriented Analysis with Structured and Integrated Specifcations and Solutions (OASISS) for production system control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8 (1), pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of replanning frequency to balance economic and societal objectives in a workforce planning problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Phuoc Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fondrevelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Champs Sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicators for the Sustainability Evaluation of Short Food Supply Chains: A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Jeannette Commenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Automatic Control, Jun 2025, Trondheim, Norway. pp.280-285, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176316v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des outils d'intelligence artificielle sur les travailleurs âgés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Paredes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Mulhouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-based assessment of pooled warehousing and inventory strategies for improved operational and environmental performance in supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Makaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Reaidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 52nd International Conference on Computers and Industrial Engineering (CIE52)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DISP laboratory at INSA Lyon (France), Oct 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue Integration to the Flowshop Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Paredes-Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Fernando Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo Montoya-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA 2023),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE Annecy, Sep 2023, Annecy, France. pp.135-147, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53445-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Best Practices of SCOR DS Model Support Short Supply Chains Management: A Bibliometric Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Sassone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Arbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IFIP Working Conference on Virtual Enterprises (PRO-VE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Albi, France. pp.259-273, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71739-0_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of main topics and potentials for future research in the short food supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Jeannette Commenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Automatique de Génie Industriel &amp; de Productique, May 2024, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a Set of Factors on Order Lead Time: A Case Study of an Apparel Company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Mangano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Rebuglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IFIP Working Conference on Virtual Enterprises (PRO-VE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Albi, France. pp.290-301, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71739-0_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowshop scheduling problem with learning and physical fatigue effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny A. Paredes-Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo R. Montoya-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCI' 2024, 4th IFSA Winter Conference on Automation, Robotics &amp; Communications for Industry 4.0/5.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs clés de succès et les freins à la mutualisation des entrepôts logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Makaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Reaidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Evrard-Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Projects &amp; Logistics (PROLOG 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Main Criticalities in the Automotive Battery Supply Chain: A Professionals’ Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Mangano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Trondheim, Norway. pp.536-548, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43688-8_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach to Integrate the Learning and Fatigue Effect Into the Flowshop Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny A Paredes-Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo R Montoya-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Patricia Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Dynamic Scheduling Problems (IWDSP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Winterthur, Switzerland, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Nawaz-Enscore-Ham Algorithm and Local Search Operator in Flowshop Scheduling with Learning Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny A. Paredes-Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo R. Montoya-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASOCIO/IISE Region 16 Joint Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Chia, Colombia. pp.77-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two linear modeling of the learning effect in a two-resources flowshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny A. Paredes-Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo R. Montoya-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing linear and non-linear modeling approaches of learning effects in 2-stage flowshop scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny A. Paredes-Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo R. Montoya-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Parallel Machine Scheduling Problem with Worker- and Position-Dependent Processing Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo Montoya-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Materzok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Þorgeir Páll Gíslason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélène Mendiela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.351-359, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85906-0_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Genetic Algorithm to Reduce Setup Waste in a Single Machine with Coupled-Tasks Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Hesran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.399-408, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85874-2_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Review of Sustainable Supply Chain Management Practices in Food Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Minardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Mangano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFIP Working Conference on Virtual Enterprises (PRO-VE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France. pp.19-30, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03324346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the business/IT alignment of information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Goepp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Information Systems, Logistics and Supply Chain (ILS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Texas, Apr 2020, Austin, United States. pp.228-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving a real bi-objective skilled agent assignment problem in the service-to-business domain, considering both economic efficiency and agent satisfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Phuoc Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fondrevelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Francisco Ferreira Ribeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.2026-2031, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using flow assessment to identify a scheduling problem with waste reduction concerns: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Hesran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International EurOMA Sustainable Operations and Supply Chains Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the impact of different work contract combinations on a multi-objective workforce planning problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Phuoc Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fondrevelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Francisco Ferreira Ribeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Industrial Engineering and Systems Management (IESM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Shanghai, China. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IESM45758.2019.8948220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using mixed integer linear programming to solve a real assignment problem in the service-to-business domain, considering levels of dependence between planning horizons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Phuoc Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fondrevelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Francisco Ferreira Ribeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Conference On Operational Research (Euro 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing waste in manufacturing operations: a mixed integer linear program for bi-objective scheduling on a single-machine with coupled-tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Hesran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. pp.1695 - 1700, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01875282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for the management of the risk factors impacting the model-based engineering methods in ERP projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Mamoghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Goepp-Thiebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. pp.1206-1211, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning about inventory inaccuracies: A judgment-based inspection and inventory strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Information Systems, Logistics and Supply Chain (ILS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lyon, France. pp.73-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply chain and small business: ERP challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Temponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th International Conference on Computers &amp; Industrial Engineering (CIE47)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lisbon, Portugal. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The building and logistics planning of working teams: review and perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Phuoc Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fondrevelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès International de Génie Industriel (CIGI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Troyes, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les déchets de production : ordonnancement bi-objectif sur une machine unique avec réentrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Hesran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème journées Sciences et Techniques de la Production du GdR MACS (STP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01633457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of robustness analysis for sustainable performance assessment frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Control, Decision and Information Technologies (CODIT 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saint Julian's, Malta. pp.724--729</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalization in Life Cycle Assessment: consequences of new European factors on decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Aymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Information Systems, Logistics and Supply chain (ILS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bordeaux, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typology of warehouse pooling : an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Makaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Reaidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Evrard Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Research Seminar on Logistics and SCM (ERS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Copenhaguen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warehouse pooling specificities: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Makaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Reaidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Evrard Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering (CIE45)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Metz, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-objective Mathematical Model Considering Economic and Social Criteria in Dynamic Cell Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.46-53, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44736-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID Impact on Supply Chain Management: A SCOR Model based Literature Review (2005-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Information Systems, Logistics and Supply chain (ILS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Breda, Netherlands. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to tackle the inventory inaccuracy issue in the e-retailing context?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Working Seminar on Production Economics (2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new multi-objective mathematical model for dynamic cell formation considering sustainability criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Symposium on CIE44 and IMSS’14 (2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new bi-objective mathematical model for sustainable dynamic cellular manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IEEE International Conference on Industrial Engineering and Engineering Management (IEEM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Selangor Darul Ehsan, Malaysia. pp.938-942, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEM.2014.7058776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mutualisation logistique : Proposition d’une typologie d’entrepôts mutualisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Makaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Reaidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Evrard Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Rencontres Internationales de la Recherche en Supply Chain et Logistique (RIRL 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marseille, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Objective Mathematical Model for Green Supply Chain Reorganization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Workshop on Intelligent Manufacturing Systems (IMS'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sao Paulo, Brazil. pp.81--86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitudes en gestion de stock pour un problème e-détaillant et deux périodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales du GdR MACS (JD MACS’13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Strasbourg, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Newsvendor Inventory Model subject to Multiplicative Inaccuracies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Syntetos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bucharest, Romania. pp.1452--1457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the alignment of off-the-shelf product based Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Mamoghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA'12 Doctoral Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Valencia, Spain. pp.23-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downstream Pharmaceutical Supply Chain Reorganization by considering the Sustainable Development Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Rusnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bucharest, Romania. pp.528--533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New replenishment policy for deterioration items in green supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Sazvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Mohammad Javad Mirzapour Al-E-Hashem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Akbari Jokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2012 Industrial and Systems Engineering Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Objective Model in the Green Supply Chain Network Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Industrial Engineering and Engineering Management (IEEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Honk Kong, Hong Kong SAR China. pp.2277--2281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory inaccuracies in the internet retailing: A comparison study between the additive and the multiplicative error settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Information Systems, Logistics and Supply Chain, ILS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Québec, Canada. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for sustainability performance assessment of supply-chain management practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chardine-Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computers &amp; Industrial Engineering (CIE 41)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Los Angeles, United States. pp.98-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la technologie RFID sur le management des chaines logistiques : une revue de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International de Génie Industriel (CIGI 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Saint Sauveur, Canada. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérationnalisation de la collaboration dans les modèles empiriques Collaboration – Performance : un méta-modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pellegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International de Génie Industriel (CIGI 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Saint Sauveur, Quebec, Canada. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of replenishment practices on sustainability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chardine-Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress of the International Federation of Automatic Control (IFAC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, MILAN, Italy. pp.6396-6401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of the &amp;quot;project&amp;quot; misalignment risk in ERP projects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Mamoghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress of the International Federation of Automatic Control (IFAC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milano, Italy. pp.13092-13097</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Manufacturing to Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Information Systems, Logistics and Supply Chain: Creating value through green supply chains. ILS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Casablanca, Morocco. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-criteria decision-making approach for selecting supply chain management practices according to sustainable development issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chardine-Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply chain (ILS’10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Casablanca, Morocco. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algorithm for the identification of ERP systems misalignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Mamoghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Goepp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information systems, Logistics and Supply chain (ILS’10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Casablanca, Morocco. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An OWL based ontology of SCOR model for strategic alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference of Modeling and Simulation (MOSIM’10) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Semantic Performance Measurement Systems for Supply Chain Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artturi Nurmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Enterprise Integration, Interoperability and Networking (EI2N 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Hersonissou, Greece. pp.239-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of Factors Influencing the Supply Chain Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computers &amp; Industrial Engineering (CIE39)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.913-919, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCIE.2009.5223796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SCOR model for alignment of business processes and informations systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Madison - Wisconsin, United States. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A literature review on the reverse supply chain issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Informations systems, Logistics and Supply chain (IL'S08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Madison - Wisconsin, United States. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche hybride de résolution pour un problème d'ordonnancement multicritères sur ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-Anne Gruat La Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès international de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trois-Rivières, Canada. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de simulation combinant flux physiques et décisionnels pour l'amélioration des processus industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Suon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrés International de génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trois-Rivières - QUEBEC, Canada. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des briques applicatives aux processus Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e congrés International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trois-Rivières - QUEBEC, Canada. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un référentiel pour l'alignement des systèmes d'information aux processus logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence francophone de MOdélisation et SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Rabat, Morocco. pp.1702-1712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un problème d'ordonnancement avec prise en compte des compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-Anne Gruat La Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'06, 6ème Conférence Francophone de Modélisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Rabat, Maroc. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first study on industrial uses of APS systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-Anne Gruat La Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Lyon, France. pp.1170-1180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic design for the supply network of multi-site enterprises : a mathematical model and solving approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Riane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iassinovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Lyon, France. pp.827-840</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering polyvalence When Minimizing Workload Fulfillment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-Anne Gruat La Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on information Control Problems in manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, ST ETIENNE, France. pp.187-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Process Improvement using Simulation: An industrial application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Riane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Marrakech (Morocco), Morocco. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A grid to characterize collaboration in supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-Anne Gruat La Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Performance Measurement (IFIP WG 5.7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Bordeaux, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche outillée de l'intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Neubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Besancon, France. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Planning and Scheduling system: An overview of gaps and potential sample solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Anne Gruat-La-Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Marrakech, Morocco. pp.683-695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply chain business process oriented analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 IEEE International Conference on Systems, Man and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, The Hague, Netherlands. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2004.1401245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceability analysis and optimization method in food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002 IEEE International Conference on Systems, Man and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2002.1168024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Special issue on sustainability trends: metrics and approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Temponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18 (2), pp.47 - 48, 2017, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2017.1350359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation, analyse et conduite des systèmes dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes - Lavoisier, 47 (4-8), pp.400, 2013, Journal Européen des Systèmes Automatisés, 978-2-7462-4656-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply Chain Performance: Collaboration, Alignment and Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Llerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pellegrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Ltd (London, UK); John Wiley &amp; Sons, Inc. (Hoboken, NY, USA). , 370 p., 2013, 978-1-84821-219-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes 4èmes Journées Doctorales MACS 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Demongodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Hennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zaytoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISBN : 2-9524747-7-X, juin 2011, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Decisional behaviours in enterprise networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taylor &amp; Francis, 21 (6), pp.525 - 527, 2010, Production Planning and Control, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537287.2010.488926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply chain performance: collaboration, alignment and coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Llerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pellegrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 369 p., 2010, Control Systems, Robotics and Manufacturing Series, 978-1-84821-219-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the SC Collaboration-performance Relationship in Empirical Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pellegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alignment and Coordination for Supply Chain Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, pp.3-51, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Evaluation of Industrial Practices Impacts on Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Anne Gruat-La-Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chardine-Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alignment and Coordination for Supply Chain Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, pp.95-138, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information-sharing practices and theirs impacts on Supply chain performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pellegrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Botta-Genoulaz, J.-P. Campagne, D. Llerena, C. Pellegrin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Performance: Collaboration, Alignment and Coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd (London, UK) and John Wiley &amp; Sons, Inc. (Hoboken, NY, USA), pp.53-94, 2010, 978-1-84821-219-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-event simulation for supply chain management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Riane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Valla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Thierry, A. Thomas and G. Bel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : Simulation for supply chain management (chap.3) / sous la dir. de C. THIERRY, A. THOMAS et G. BEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons, Inc., pp.PP. 69-101, 2008, 978-1-84821-090-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation à événements discrets pour la gestion de chaînes logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Riane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Valla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Thierry, A. Thomas et G. Bel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : La simulation pour la gestion des chaînes logistiques (chap.3) / sous la dir. de C. THIERRY, A. THOMAS et G. BEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier Hermès Ed., p.93-129, 2008, 978-2-7462-1843-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment caractériser la collaboration au sein d'une chaîne logistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Anne Gruat-La-Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.F. Boujut, D. Llerena et D. Brissaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes de production : applications interdisciplinaires et mutations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publication, Lavoisier, pp.P 125-139, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process alignment maturity in changing organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Grabot, A. Mayère, I. Bazet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A socio-technical insight on ERP systems and organisational change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp. 157-180, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ERP : un atout pour la cohérence, un risque pour la flexibilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rationalisation dans les entreprises par les technologie coopératives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 58, OCTARES Editions, p.37-53, 2007, MSHS-T N°5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering polyvalence when minimizing workload fulfilment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Anne Gruat-La-Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A Dolgui, G. Morel, C.Pereira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Control problems In Manufacturing, vol 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Science Edition, pp.187-192, 2006, ISBN : 978-0-08-044654-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration des réseaux logistiques : problématique, modélisation et résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Riane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Lievre et N. Tchernev. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La logistique entre management et optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publication, Lavoisier, p.285-295, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et pistes de résolution d'un problème d'ordonnancement sur ressources humaines parallèles prise en compte d'objectifs industriels et humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-Anne Gruat La Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution d'un problème deux périodes avec erreurs multiplicatives dans le contexte du e-détaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des facteurs influençant la performance de la chaîne logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Trilling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of Factors Influencing the Supply Chain Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning & Scheduling flow shop organizations with constraints – towards a decision engineering system for production planning & production activity control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Operations Research [math.OC]. Université Claude Bernard Lyon 1, 1996. English. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03849864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes et méthodes pour l'intégration et l'optimisation du pilotage des systèmes de production et des chaînes logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. INSA de Lyon, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00287091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId301"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Makaci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Zouaghi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reaidy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Evrard Samuel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLM-11-2023-0466" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252260v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Haghighi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Cheraghi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pocachard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jocelyn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2025.1605682" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985013v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Alexandra Paredes-Astudillo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Montoya-Torres" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Caro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Fernando Jimenez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2025.2470997" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265628v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monteiro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264099v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Minardi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Mangano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2023.2266787" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099788v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2204967" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119408v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Phuoc Doan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fondrevelle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Francisco Ferreira Ribeiro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1867922" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938461v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny A. Paredes-Astudillo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo R Montoya-Torres" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a15110439" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02360718v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Hesran" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aayush Agarwal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ladier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1693653" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02345594v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.119023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01885079v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.09.136" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762483v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikbal Mansour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Millet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2018.1456691" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575864v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Mamoghli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Goepp" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2015.1014432" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787845v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Aymard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2017.1333385" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531304v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Reaidy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.03.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G9XGCBK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533642v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikbal Arab-Mansour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2017.03.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575867v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Niakan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Baboli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moyaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2015.09.047" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575876v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2015.11.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575891v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.01.010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313159v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Khader" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Rekik" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Campagne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356043v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma-Afakh Khader" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.895444" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356044v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chardine-Baumann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2014.07.029" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355971v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313205v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Campagne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721638v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Sakka" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2011.575798" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356049v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.201114432" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707331v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIS.2011.041085" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266984v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Anne Gruat-La-Forme" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425553v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392152v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schmitt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517570903030833" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392202v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gourgand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203405v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France-Anne Gruat La Forme" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266996v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266988v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266991v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2004.12.015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392204v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grabot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377576v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dupuy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392168v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2005.02.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B83RNWJZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392165v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2005.02.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C9XKBC8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367619v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398647v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398652v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boulle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346896v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311674v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Phuoc Doan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176316v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Jeannette Commenge" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.049" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118628v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Paredes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pellerin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904621v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo R. Montoya-Torres" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452982v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Paredes-Astudillo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_12" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788957v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Sassone" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Arbaoui" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71739-0_17" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249624v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904536v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Rebuglio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71739-0_19" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904566v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344023v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Evrard-Samuel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207543v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43688-8_37" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124460v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny A Paredes-Astudillo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Patricia Caro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595263v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824322v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523949v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Materzok" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#222;orgeir P&#225;ll G&#237;slason" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#232;ne Mendiela" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85906-0_39" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351276v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2_42" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03324346v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905629v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Darii" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453280v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443351v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.503" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147307v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443339v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948220" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858493v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01875282v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.212" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410697v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Goepp-Thiebaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.426" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01633457v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789073v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Temponi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789284v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789086v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575882v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mabrouk" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071414v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789195v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387844v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44736-9_6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789223v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574855v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789217v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789290v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789206v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2014.7058776" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574858v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Tavakkoli-Moghaddam" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789291v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574879v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Syntetos" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574880v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Renaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574881v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Rusnac" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574886v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Sazvar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohammad Javad Mirzapour Al-E-Hashem" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Akbari Jokar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574874v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551479v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789293v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pellegrin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550187v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550039v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789235v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650861v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789294v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Millet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789238v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artturi Nurmi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586098v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789253v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789259v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789266v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223796" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267000v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267004v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Baumann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267276v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204957v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267016v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267685v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376099v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204961v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267012v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pirard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iassinovski" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204962v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445202v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Millet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Neubert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395107v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789270v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377614v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Valla" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Riane" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468735v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2004.1401245" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468776v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2002.1168024" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789167v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2017.1350359" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015169v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Loiseau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pujo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789174v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Llerena" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488688v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Demongodin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hennet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaytoon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789126v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2010.488926" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821151v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848212194.html" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651244v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651259v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789182v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343823v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pirard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267687v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valla" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270960v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343825v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172307v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270964v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343827v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204968v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771851v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389129v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Trilling" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389134v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03849864v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00287091v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985013v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Alexandra Paredes-Astudillo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Montoya-Torres" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Caro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Fernando Jimenez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2025.2470997" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252260v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Haghighi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Cheraghi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pocachard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jocelyn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2025.1605682" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265628v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Makaci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reaidy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Evrard-Samuel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monteiro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2025.39.04.1229" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265615v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Zouaghi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Evrard Samuel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLM-11-2023-0466" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264099v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Minardi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Mangano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2023.2266787" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099788v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2204967" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938461v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny A. Paredes-Astudillo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo R Montoya-Torres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a15110439" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119408v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Phuoc Doan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fondrevelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Francisco Ferreira Ribeiro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1867922" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02360718v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Hesran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aayush Agarwal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ladier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1693653" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02345594v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.119023" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01885079v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.09.136" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762483v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikbal Mansour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Millet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2018.1456691" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575864v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Mamoghli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Goepp" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2015.1014432" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787845v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Aymard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2017.1333385" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531304v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Reaidy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.03.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G9XGCBK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533642v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikbal Arab-Mansour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2017.03.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575876v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Niakan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Baboli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moyaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2015.11.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575867v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2015.09.047" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575891v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.01.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Khader" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Rekik" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Campagne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356044v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chardine-Baumann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2014.07.029" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356043v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma-Afakh Khader" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.895444" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355971v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313205v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Campagne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356049v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Sakka" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.201114432" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707331v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIS.2011.041085" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721638v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2011.575798" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266984v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Anne Gruat-La-Forme" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425553v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392152v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schmitt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517570903030833" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392202v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gourgand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266996v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266988v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203405v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France-Anne Gruat La Forme" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266991v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2004.12.015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377576v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dupuy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392204v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grabot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392165v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2005.02.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C9XKBC8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392168v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2005.02.007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B83RNWJZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398647v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367619v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398652v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boulle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311674v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Phuoc Doan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176316v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Jeannette Commenge" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.049" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118628v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Paredes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pellerin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346896v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452982v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Paredes-Astudillo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_12" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788957v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Sassone" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Arbaoui" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71739-0_17" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249624v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904536v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Rebuglio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71739-0_19" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904621v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo R. Montoya-Torres" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344023v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207543v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43688-8_37" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124460v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny A Paredes-Astudillo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Patricia Caro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904566v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595263v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824322v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523949v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Materzok" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#222;orgeir P&#225;ll G&#237;slason" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#232;ne Mendiela" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85906-0_39" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351276v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2_42" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03324346v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905629v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Darii" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443351v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.503" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147307v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443339v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948220" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453280v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01875282v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.212" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410697v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Goepp-Thiebaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.426" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858493v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789073v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Temponi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789284v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01633457v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575882v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mabrouk" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789086v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071414v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789195v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387844v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44736-9_6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789223v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574855v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789217v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789206v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2014.7058776" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789290v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574858v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Tavakkoli-Moghaddam" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789291v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574879v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Syntetos" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574880v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Renaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574881v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Rusnac" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574886v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Sazvar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohammad Javad Mirzapour Al-E-Hashem" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Akbari Jokar" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574874v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551479v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789235v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650861v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789293v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pellegrin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550039v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550187v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586098v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789253v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789259v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789294v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Millet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789238v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artturi Nurmi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789266v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223796" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267000v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitt" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267004v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Baumann" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204957v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267016v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267276v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267685v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376099v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204961v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267012v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pirard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iassinovski" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204962v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377614v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Valla" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Riane" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789270v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445202v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Millet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Neubert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395107v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468735v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2004.1401245" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468776v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2002.1168024" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789167v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2017.1350359" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015169v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Loiseau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pujo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789174v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Llerena" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488688v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Demongodin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hennet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaytoon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789126v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2010.488926" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821151v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848212194.html" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651244v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651259v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789182v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267687v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valla" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343823v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pirard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343825v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270960v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172307v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270964v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343827v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204968v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771851v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389129v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Trilling" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389134v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03849864v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00287091v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>