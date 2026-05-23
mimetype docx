--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valérie Botta-Genoulaz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating learning and fatigue effects in flowshop scheduling: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Alexandra Paredes-Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo Montoya-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Fernando Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2025.2470997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive review and bibliometric analysis on collaborative robotics for industry: safety emerging as a core focus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Haghighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Cheraghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pocachard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Jocelyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.01-43. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2025.1605682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude exploratoire des facteurs clés de succès et des freins à la mutualisation des entrepôts logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Makaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Reaidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Evrard-Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (4), pp.51-64. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53102/2025.39.04.1229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic supply chain collaboration: a comprehensive typology for pooled warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Makaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Reaidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Evrard Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Logistics Management, The</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-33. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJLM-11-2023-0466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Supply Chain Management practices in food industry: professionals’ perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Minardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Mangano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (4), pp.535-549. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2023.2266787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of learning effect modelling in flowshop scheduling with makespan minimisation based on the Nawaz-Enscore-Ham algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Alexandra Paredes-Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo Montoya-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (6), pp.1999-2014. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2023.2204967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy of Scheduling Problems with Learning and Deterioration Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny A. Paredes-Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo R Montoya-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (11), pp.439. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/a15110439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of flexible work contracts and multi-skilled agents on a multi-objective workforce planning problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Phuoc Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fondrevelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Francisco Ferreira Ribeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (5), pp.1650-1665. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2020.1867922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing waste in manufacturing operations: bi-objective scheduling on a single-machine with coupled-tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Hesran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aayush Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (23), pp.7130-7148. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1693653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02360718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for the identification of waste-minimizing scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Hesran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.119023. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.119023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02345594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operations scheduling for waste minimization: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Hesran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 206, pp.211-226. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.09.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01885079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A standard-based business repository for on-demand manufacturing execution system s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikbal Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production Planning and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (7), pp.602-613. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537287.2018.1456691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning ERP systems with companies' real needs: an &amp;quot;Operational Model Based' method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Mamoghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.185-222. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517575.2015.1014432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalisation in life-cycle assessment: consequences of new European factors on decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Aymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sustainability trends: metrics and approaches, 18 (2), pp.76-83. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2017.1333385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooled warehouse management : An empirical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Makaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Reaidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Evrard Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112, pp.526-536. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2017.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A business repository enrichment process: A case study for manufacturing execution systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikbal Arab-Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89, pp.13 - 22. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2017.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bi-objective model in sustainable dynamic cell formation problem with skill-based worker assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38, pp.46-62. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmsy.2015.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new multi-objective mathematical model for dynamic cell formation under demand and cost uncertainty considering social criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (4), pp.2674-2691. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2015.09.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An operational &amp;quot;Risk Factor Driven&amp;quot; approach for the mitigation and monitoring of the &amp;quot;Misalignment Risk&amp;quot; in Enterprise Resource Planning projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Mamoghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.1--12. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2015.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory management subject to multiplicative inaccuracies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (17), pp.5055-5069 P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for sustainable performance assessment of supply chain management practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chardine-Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76, pp.138-147. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2014.07.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory Management subject to Multiplicative Inaccuracies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (17), pp.5055-5069. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2014.895444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multiplicative des perturbations dans un modèle de réapprovisionnement sur deux périodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (4-8), pp.589-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multiplicative des perturbations dans un modèle de réapprovisionnement sur deux périodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (4-8), pp.589-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic alignment between enterprise repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (4), pp.32-34. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.201114432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision algorithm for ERP systems alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Mamoghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business Information Systems.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (1), pp.23-45. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJBIS.2011.041085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ontological approach for strategic alignment: a SCOR case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (11), pp.1022-1037. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0951192X.2011.575798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of APS systems in Supply Chain Management: a theoretical and industrial analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Anne Gruat-La-Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Logistics Systems and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (3-4), pp.356-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en considération des problématiques des chaînes logistiques durables dans les référentiels d'évaluation de performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chardine-Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (1), pp.31-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SCOR model for the alignment of business processes and information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (4), pp.393 - 407. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517570903030833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Management of complexity and uncertainty in supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production Planning and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (7), pp.629-631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème d'ordonnancement avec prise en compte des compétences : résolution mono critère pour indicateurs de performance industriels et humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Anne Gruat-La-Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol.41 (N°5), pp.617-642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue editorial : Operations and Supply Chain Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Riane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Operations and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol.1 (Issue 3), pp.I1-I2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework To Analyse Collaborative Performance,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-Anne Gruat La Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 58 (7), pp.687-697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation into the use of ERP systems in the service sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol.99 (Issues 1-2), pp.202-221. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2004.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batch dispersion model to optimise traceability in food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 70, pp.333-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Special Issue on Enterprise Resource Planning systems (ERP).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Grabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56 (6), pp.507-509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on the recent research literature on ERP systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Grabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56 (6), pp.510-522. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2005.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A classification for better use of ERP systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56 (6), pp.572-586. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2005.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid flow shop scheduling with precedence constraints and time lags to minimize maximum lateness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 64 (1-3), pp.101-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing System Analysis Support for Reconfiguration and Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Operation Research of Belgium Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 40 (1-2), pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-oriented Analysis with Structured and Integrated Specifcations and Solutions (OASISS) for production system control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8 (1), pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of replanning frequency to balance economic and societal objectives in a workforce planning problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Phuoc Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fondrevelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Champs Sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicators for the Sustainability Evaluation of Short Food Supply Chains: A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Jeannette Commenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Automatic Control, Jun 2025, Trondheim, Norway. pp.280-285, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176316v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des outils d'intelligence artificielle sur les travailleurs âgés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Paredes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Mulhouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-based assessment of pooled warehousing and inventory strategies for improved operational and environmental performance in supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Makaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Reaidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 52nd International Conference on Computers and Industrial Engineering (CIE52)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DISP laboratory at INSA Lyon (France), Oct 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue Integration to the Flowshop Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Paredes-Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Fernando Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo Montoya-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA 2023),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE Annecy, Sep 2023, Annecy, France. pp.135-147, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53445-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Best Practices of SCOR DS Model Support Short Supply Chains Management: A Bibliometric Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Sassone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Arbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IFIP Working Conference on Virtual Enterprises (PRO-VE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Albi, France. pp.259-273, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71739-0_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of main topics and potentials for future research in the short food supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Jeannette Commenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Automatique de Génie Industriel &amp; de Productique, May 2024, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a Set of Factors on Order Lead Time: A Case Study of an Apparel Company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Mangano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Rebuglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IFIP Working Conference on Virtual Enterprises (PRO-VE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Albi, France. pp.290-301, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71739-0_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowshop scheduling problem with learning and physical fatigue effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny A. Paredes-Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo R. Montoya-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCI' 2024, 4th IFSA Winter Conference on Automation, Robotics &amp; Communications for Industry 4.0/5.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs clés de succès et les freins à la mutualisation des entrepôts logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Makaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Reaidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Evrard-Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Projects &amp; Logistics (PROLOG 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Main Criticalities in the Automotive Battery Supply Chain: A Professionals’ Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Mangano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Trondheim, Norway. pp.536-548, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43688-8_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach to Integrate the Learning and Fatigue Effect Into the Flowshop Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny A Paredes-Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo R Montoya-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Patricia Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Dynamic Scheduling Problems (IWDSP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Winterthur, Switzerland, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Nawaz-Enscore-Ham Algorithm and Local Search Operator in Flowshop Scheduling with Learning Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny A. Paredes-Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo R. Montoya-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASOCIO/IISE Region 16 Joint Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Chia, Colombia. pp.77-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two linear modeling of the learning effect in a two-resources flowshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny A. Paredes-Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo R. Montoya-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing linear and non-linear modeling approaches of learning effects in 2-stage flowshop scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny A. Paredes-Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo R. Montoya-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Parallel Machine Scheduling Problem with Worker- and Position-Dependent Processing Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo Montoya-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Materzok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Þorgeir Páll Gíslason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélène Mendiela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.351-359, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85906-0_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Genetic Algorithm to Reduce Setup Waste in a Single Machine with Coupled-Tasks Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Hesran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.399-408, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85874-2_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Review of Sustainable Supply Chain Management Practices in Food Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Minardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Mangano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFIP Working Conference on Virtual Enterprises (PRO-VE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France. pp.19-30, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03324346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the business/IT alignment of information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Goepp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Information Systems, Logistics and Supply Chain (ILS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Texas, Apr 2020, Austin, United States. pp.228-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving a real bi-objective skilled agent assignment problem in the service-to-business domain, considering both economic efficiency and agent satisfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Phuoc Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fondrevelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Francisco Ferreira Ribeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.2026-2031, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using flow assessment to identify a scheduling problem with waste reduction concerns: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Hesran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International EurOMA Sustainable Operations and Supply Chains Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the impact of different work contract combinations on a multi-objective workforce planning problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Phuoc Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fondrevelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Francisco Ferreira Ribeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Industrial Engineering and Systems Management (IESM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Shanghai, China. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IESM45758.2019.8948220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using mixed integer linear programming to solve a real assignment problem in the service-to-business domain, considering levels of dependence between planning horizons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Phuoc Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fondrevelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Francisco Ferreira Ribeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Conference On Operational Research (Euro 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing waste in manufacturing operations: a mixed integer linear program for bi-objective scheduling on a single-machine with coupled-tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Hesran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. pp.1695 - 1700, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01875282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for the management of the risk factors impacting the model-based engineering methods in ERP projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Mamoghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Goepp-Thiebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. pp.1206-1211, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning about inventory inaccuracies: A judgment-based inspection and inventory strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Information Systems, Logistics and Supply Chain (ILS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lyon, France. pp.73-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply chain and small business: ERP challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Temponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th International Conference on Computers &amp; Industrial Engineering (CIE47)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lisbon, Portugal. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The building and logistics planning of working teams: review and perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Phuoc Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fondrevelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès International de Génie Industriel (CIGI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Troyes, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les déchets de production : ordonnancement bi-objectif sur une machine unique avec réentrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Hesran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème journées Sciences et Techniques de la Production du GdR MACS (STP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01633457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of robustness analysis for sustainable performance assessment frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Control, Decision and Information Technologies (CODIT 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saint Julian's, Malta. pp.724--729</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalization in Life Cycle Assessment: consequences of new European factors on decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Aymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Information Systems, Logistics and Supply chain (ILS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bordeaux, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typology of warehouse pooling : an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Makaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Reaidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Evrard Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Research Seminar on Logistics and SCM (ERS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Copenhaguen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warehouse pooling specificities: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Makaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Reaidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Evrard Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering (CIE45)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Metz, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-objective Mathematical Model Considering Economic and Social Criteria in Dynamic Cell Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.46-53, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44736-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID Impact on Supply Chain Management: A SCOR Model based Literature Review (2005-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Information Systems, Logistics and Supply chain (ILS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Breda, Netherlands. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to tackle the inventory inaccuracy issue in the e-retailing context?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Working Seminar on Production Economics (2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new multi-objective mathematical model for dynamic cell formation considering sustainability criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Symposium on CIE44 and IMSS’14 (2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new bi-objective mathematical model for sustainable dynamic cellular manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IEEE International Conference on Industrial Engineering and Engineering Management (IEEM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Selangor Darul Ehsan, Malaysia. pp.938-942, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEM.2014.7058776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mutualisation logistique : Proposition d’une typologie d’entrepôts mutualisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Makaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Reaidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Evrard Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Rencontres Internationales de la Recherche en Supply Chain et Logistique (RIRL 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marseille, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Objective Mathematical Model for Green Supply Chain Reorganization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Workshop on Intelligent Manufacturing Systems (IMS'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sao Paulo, Brazil. pp.81--86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitudes en gestion de stock pour un problème e-détaillant et deux périodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales du GdR MACS (JD MACS’13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Strasbourg, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Newsvendor Inventory Model subject to Multiplicative Inaccuracies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Syntetos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bucharest, Romania. pp.1452--1457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the alignment of off-the-shelf product based Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Mamoghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA'12 Doctoral Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Valencia, Spain. pp.23-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downstream Pharmaceutical Supply Chain Reorganization by considering the Sustainable Development Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Rusnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bucharest, Romania. pp.528--533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New replenishment policy for deterioration items in green supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Sazvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Mohammad Javad Mirzapour Al-E-Hashem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Akbari Jokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2012 Industrial and Systems Engineering Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Objective Model in the Green Supply Chain Network Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Industrial Engineering and Engineering Management (IEEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Honk Kong, Hong Kong SAR China. pp.2277--2281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory inaccuracies in the internet retailing: A comparison study between the additive and the multiplicative error settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Information Systems, Logistics and Supply Chain, ILS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Québec, Canada. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for sustainability performance assessment of supply-chain management practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chardine-Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computers &amp; Industrial Engineering (CIE 41)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Los Angeles, United States. pp.98-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la technologie RFID sur le management des chaines logistiques : une revue de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International de Génie Industriel (CIGI 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Saint Sauveur, Canada. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérationnalisation de la collaboration dans les modèles empiriques Collaboration – Performance : un méta-modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pellegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International de Génie Industriel (CIGI 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Saint Sauveur, Quebec, Canada. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of replenishment practices on sustainability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chardine-Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress of the International Federation of Automatic Control (IFAC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, MILAN, Italy. pp.6396-6401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of the &amp;quot;project&amp;quot; misalignment risk in ERP projects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Mamoghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress of the International Federation of Automatic Control (IFAC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milano, Italy. pp.13092-13097</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Manufacturing to Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Information Systems, Logistics and Supply Chain: Creating value through green supply chains. ILS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Casablanca, Morocco. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-criteria decision-making approach for selecting supply chain management practices according to sustainable development issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chardine-Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply chain (ILS’10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Casablanca, Morocco. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algorithm for the identification of ERP systems misalignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Mamoghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Goepp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information systems, Logistics and Supply chain (ILS’10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Casablanca, Morocco. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An OWL based ontology of SCOR model for strategic alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference of Modeling and Simulation (MOSIM’10) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Semantic Performance Measurement Systems for Supply Chain Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artturi Nurmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Enterprise Integration, Interoperability and Networking (EI2N 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Hersonissou, Greece. pp.239-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of Factors Influencing the Supply Chain Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computers &amp; Industrial Engineering (CIE39)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.913-919, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCIE.2009.5223796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SCOR model for alignment of business processes and informations systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Madison - Wisconsin, United States. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A literature review on the reverse supply chain issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Informations systems, Logistics and Supply chain (IL'S08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Madison - Wisconsin, United States. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche hybride de résolution pour un problème d'ordonnancement multicritères sur ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-Anne Gruat La Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès international de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trois-Rivières, Canada. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de simulation combinant flux physiques et décisionnels pour l'amélioration des processus industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Suon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrés International de génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trois-Rivières - QUEBEC, Canada. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des briques applicatives aux processus Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e congrés International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trois-Rivières - QUEBEC, Canada. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un référentiel pour l'alignement des systèmes d'information aux processus logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence francophone de MOdélisation et SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Rabat, Morocco. pp.1702-1712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un problème d'ordonnancement avec prise en compte des compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-Anne Gruat La Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'06, 6ème Conférence Francophone de Modélisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Rabat, Maroc. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first study on industrial uses of APS systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-Anne Gruat La Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Lyon, France. pp.1170-1180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic design for the supply network of multi-site enterprises : a mathematical model and solving approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Riane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iassinovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Lyon, France. pp.827-840</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering polyvalence When Minimizing Workload Fulfillment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-Anne Gruat La Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on information Control Problems in manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, ST ETIENNE, France. pp.187-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Process Improvement using Simulation: An industrial application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Riane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Marrakech (Morocco), Morocco. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A grid to characterize collaboration in supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-Anne Gruat La Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Performance Measurement (IFIP WG 5.7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Bordeaux, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche outillée de l'intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Neubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Besancon, France. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Planning and Scheduling system: An overview of gaps and potential sample solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Anne Gruat-La-Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Marrakech, Morocco. pp.683-695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply chain business process oriented analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 IEEE International Conference on Systems, Man and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, The Hague, Netherlands. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2004.1401245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceability analysis and optimization method in food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002 IEEE International Conference on Systems, Man and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2002.1168024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Special issue on sustainability trends: metrics and approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Temponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18 (2), pp.47 - 48, 2017, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2017.1350359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation, analyse et conduite des systèmes dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes - Lavoisier, 47 (4-8), pp.400, 2013, Journal Européen des Systèmes Automatisés, 978-2-7462-4656-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply Chain Performance: Collaboration, Alignment and Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Llerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pellegrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Ltd (London, UK); John Wiley &amp; Sons, Inc. (Hoboken, NY, USA). , 370 p., 2013, 978-1-84821-219-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes 4èmes Journées Doctorales MACS 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Demongodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Hennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zaytoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISBN : 2-9524747-7-X, juin 2011, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Decisional behaviours in enterprise networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taylor &amp; Francis, 21 (6), pp.525 - 527, 2010, Production Planning and Control, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537287.2010.488926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply chain performance: collaboration, alignment and coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Llerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pellegrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 369 p., 2010, Control Systems, Robotics and Manufacturing Series, 978-1-84821-219-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the SC Collaboration-performance Relationship in Empirical Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pellegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alignment and Coordination for Supply Chain Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, pp.3-51, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Evaluation of Industrial Practices Impacts on Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Anne Gruat-La-Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chardine-Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alignment and Coordination for Supply Chain Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, pp.95-138, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information-sharing practices and theirs impacts on Supply chain performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pellegrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Botta-Genoulaz, J.-P. Campagne, D. Llerena, C. Pellegrin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Performance: Collaboration, Alignment and Coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd (London, UK) and John Wiley &amp; Sons, Inc. (Hoboken, NY, USA), pp.53-94, 2010, 978-1-84821-219-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-event simulation for supply chain management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Riane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Valla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Thierry, A. Thomas and G. Bel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : Simulation for supply chain management (chap.3) / sous la dir. de C. THIERRY, A. THOMAS et G. BEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons, Inc., pp.PP. 69-101, 2008, 978-1-84821-090-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation à événements discrets pour la gestion de chaînes logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Riane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Valla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Thierry, A. Thomas et G. Bel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : La simulation pour la gestion des chaînes logistiques (chap.3) / sous la dir. de C. THIERRY, A. THOMAS et G. BEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier Hermès Ed., p.93-129, 2008, 978-2-7462-1843-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment caractériser la collaboration au sein d'une chaîne logistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Anne Gruat-La-Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.F. Boujut, D. Llerena et D. Brissaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes de production : applications interdisciplinaires et mutations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publication, Lavoisier, pp.P 125-139, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process alignment maturity in changing organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Grabot, A. Mayère, I. Bazet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A socio-technical insight on ERP systems and organisational change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp. 157-180, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ERP : un atout pour la cohérence, un risque pour la flexibilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rationalisation dans les entreprises par les technologie coopératives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 58, OCTARES Editions, p.37-53, 2007, MSHS-T N°5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering polyvalence when minimizing workload fulfilment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Anne Gruat-La-Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A Dolgui, G. Morel, C.Pereira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Control problems In Manufacturing, vol 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Science Edition, pp.187-192, 2006, ISBN : 978-0-08-044654-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration des réseaux logistiques : problématique, modélisation et résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Riane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Lievre et N. Tchernev. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La logistique entre management et optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publication, Lavoisier, p.285-295, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et pistes de résolution d'un problème d'ordonnancement sur ressources humaines parallèles prise en compte d'objectifs industriels et humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-Anne Gruat La Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution d'un problème deux périodes avec erreurs multiplicatives dans le contexte du e-détaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des facteurs influençant la performance de la chaîne logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Trilling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of Factors Influencing the Supply Chain Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning & Scheduling flow shop organizations with constraints – towards a decision engineering system for production planning & production activity control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Operations Research [math.OC]. Université Claude Bernard Lyon 1, 1996. English. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03849864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes et méthodes pour l'intégration et l'optimisation du pilotage des systèmes de production et des chaînes logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. INSA de Lyon, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00287091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId301"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valérie Botta-Genoulaz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive review and bibliometric analysis on collaborative robotics for industry: safety emerging as a core focus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Haghighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Cheraghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pocachard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Jocelyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.01-43. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2025.1605682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating learning and fatigue effects in flowshop scheduling: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Alexandra Paredes-Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo Montoya-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Fernando Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2025.2470997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude exploratoire des facteurs clés de succès et des freins à la mutualisation des entrepôts logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Makaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Reaidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Evrard-Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (4), pp.51-64. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53102/2025.39.04.1229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic supply chain collaboration: a comprehensive typology for pooled warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Makaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Reaidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Evrard Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Logistics Management, The</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-33. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJLM-11-2023-0466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Supply Chain Management practices in food industry: professionals’ perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Minardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Mangano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (4), pp.535-549. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2023.2266787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of learning effect modelling in flowshop scheduling with makespan minimisation based on the Nawaz-Enscore-Ham algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Alexandra Paredes-Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo Montoya-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (6), pp.1999-2014. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2023.2204967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy of Scheduling Problems with Learning and Deterioration Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny A. Paredes-Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo R Montoya-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (11), pp.439. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/a15110439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of flexible work contracts and multi-skilled agents on a multi-objective workforce planning problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Phuoc Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fondrevelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Francisco Ferreira Ribeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (5), pp.1650-1665. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2020.1867922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing waste in manufacturing operations: bi-objective scheduling on a single-machine with coupled-tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Hesran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aayush Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (23), pp.7130-7148. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1693653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02360718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for the identification of waste-minimizing scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Hesran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.119023. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.119023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02345594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operations scheduling for waste minimization: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Hesran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 206, pp.211-226. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.09.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01885079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A standard-based business repository for on-demand manufacturing execution system s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikbal Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production Planning and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (7), pp.602-613. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537287.2018.1456691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning ERP systems with companies' real needs: an &amp;quot;Operational Model Based' method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Mamoghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.185-222. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517575.2015.1014432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooled warehouse management : An empirical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Makaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Reaidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Evrard Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112, pp.526-536. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2017.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalisation in life-cycle assessment: consequences of new European factors on decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Aymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sustainability trends: metrics and approaches, 18 (2), pp.76-83. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2017.1333385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A business repository enrichment process: A case study for manufacturing execution systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikbal Arab-Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89, pp.13 - 22. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2017.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new multi-objective mathematical model for dynamic cell formation under demand and cost uncertainty considering social criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (4), pp.2674-2691. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2015.09.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bi-objective model in sustainable dynamic cell formation problem with skill-based worker assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38, pp.46-62. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmsy.2015.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An operational &amp;quot;Risk Factor Driven&amp;quot; approach for the mitigation and monitoring of the &amp;quot;Misalignment Risk&amp;quot; in Enterprise Resource Planning projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Mamoghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.1--12. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2015.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory management subject to multiplicative inaccuracies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (17), pp.5055-5069 P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for sustainable performance assessment of supply chain management practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chardine-Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76, pp.138-147. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2014.07.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory Management subject to Multiplicative Inaccuracies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (17), pp.5055-5069. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2014.895444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multiplicative des perturbations dans un modèle de réapprovisionnement sur deux périodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (4-8), pp.589-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multiplicative des perturbations dans un modèle de réapprovisionnement sur deux périodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (4-8), pp.589-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic alignment between enterprise repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (4), pp.32-34. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.201114432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision algorithm for ERP systems alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Mamoghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business Information Systems.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (1), pp.23-45. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJBIS.2011.041085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ontological approach for strategic alignment: a SCOR case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (11), pp.1022-1037. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0951192X.2011.575798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of APS systems in Supply Chain Management: a theoretical and industrial analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Anne Gruat-La-Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Logistics Systems and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (3-4), pp.356-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en considération des problématiques des chaînes logistiques durables dans les référentiels d'évaluation de performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chardine-Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (1), pp.31-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SCOR model for the alignment of business processes and information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (4), pp.393 - 407. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517570903030833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Management of complexity and uncertainty in supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production Planning and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (7), pp.629-631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème d'ordonnancement avec prise en compte des compétences : résolution mono critère pour indicateurs de performance industriels et humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Anne Gruat-La-Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol.41 (N°5), pp.617-642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue editorial : Operations and Supply Chain Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Riane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Operations and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol.1 (Issue 3), pp.I1-I2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework To Analyse Collaborative Performance,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-Anne Gruat La Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 58 (7), pp.687-697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation into the use of ERP systems in the service sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol.99 (Issues 1-2), pp.202-221. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2004.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Special Issue on Enterprise Resource Planning systems (ERP).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Grabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56 (6), pp.507-509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batch dispersion model to optimise traceability in food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 70, pp.333-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A classification for better use of ERP systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56 (6), pp.572-586. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2005.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on the recent research literature on ERP systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Grabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56 (6), pp.510-522. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2005.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing System Analysis Support for Reconfiguration and Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Operation Research of Belgium Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 40 (1-2), pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid flow shop scheduling with precedence constraints and time lags to minimize maximum lateness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 64 (1-3), pp.101-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-oriented Analysis with Structured and Integrated Specifcations and Solutions (OASISS) for production system control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8 (1), pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of replanning frequency to balance economic and societal objectives in a workforce planning problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Phuoc Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fondrevelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Champs Sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicators for the Sustainability Evaluation of Short Food Supply Chains: A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Jeannette Commenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Automatic Control, Jun 2025, Trondheim, Norway. pp.280-285, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176316v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des outils d'intelligence artificielle sur les travailleurs âgés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Paredes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Mulhouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-based assessment of pooled warehousing and inventory strategies for improved operational and environmental performance in supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Makaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Reaidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 52nd International Conference on Computers and Industrial Engineering (CIE52)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DISP laboratory at INSA Lyon (France), Oct 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Best Practices of SCOR DS Model Support Short Supply Chains Management: A Bibliometric Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Sassone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Arbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IFIP Working Conference on Virtual Enterprises (PRO-VE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Albi, France. pp.259-273, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71739-0_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of main topics and potentials for future research in the short food supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Jeannette Commenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Automatique de Génie Industriel &amp; de Productique, May 2024, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue Integration to the Flowshop Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Paredes-Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Fernando Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo Montoya-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA 2023),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE Annecy, Sep 2023, Annecy, France. pp.135-147, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53445-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a Set of Factors on Order Lead Time: A Case Study of an Apparel Company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Mangano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Rebuglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IFIP Working Conference on Virtual Enterprises (PRO-VE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Albi, France. pp.290-301, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71739-0_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowshop scheduling problem with learning and physical fatigue effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny A. Paredes-Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo R. Montoya-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCI' 2024, 4th IFSA Winter Conference on Automation, Robotics &amp; Communications for Industry 4.0/5.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs clés de succès et les freins à la mutualisation des entrepôts logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Makaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Reaidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Evrard-Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Projects &amp; Logistics (PROLOG 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Main Criticalities in the Automotive Battery Supply Chain: A Professionals’ Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Mangano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Trondheim, Norway. pp.536-548, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43688-8_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach to Integrate the Learning and Fatigue Effect Into the Flowshop Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny A Paredes-Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo R Montoya-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Patricia Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Dynamic Scheduling Problems (IWDSP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Winterthur, Switzerland, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Nawaz-Enscore-Ham Algorithm and Local Search Operator in Flowshop Scheduling with Learning Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny A. Paredes-Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo R. Montoya-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASOCIO/IISE Region 16 Joint Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Chia, Colombia. pp.77-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two linear modeling of the learning effect in a two-resources flowshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny A. Paredes-Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo R. Montoya-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing linear and non-linear modeling approaches of learning effects in 2-stage flowshop scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny A. Paredes-Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo R. Montoya-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Parallel Machine Scheduling Problem with Worker- and Position-Dependent Processing Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo Montoya-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Materzok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Þorgeir Páll Gíslason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélène Mendiela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.351-359, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85906-0_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Genetic Algorithm to Reduce Setup Waste in a Single Machine with Coupled-Tasks Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Hesran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.399-408, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85874-2_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Review of Sustainable Supply Chain Management Practices in Food Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Minardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Mangano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFIP Working Conference on Virtual Enterprises (PRO-VE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France. pp.19-30, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03324346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the business/IT alignment of information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Goepp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Information Systems, Logistics and Supply Chain (ILS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Texas, Apr 2020, Austin, United States. pp.228-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using flow assessment to identify a scheduling problem with waste reduction concerns: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Hesran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International EurOMA Sustainable Operations and Supply Chains Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the impact of different work contract combinations on a multi-objective workforce planning problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Phuoc Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fondrevelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Francisco Ferreira Ribeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Industrial Engineering and Systems Management (IESM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Shanghai, China. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IESM45758.2019.8948220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving a real bi-objective skilled agent assignment problem in the service-to-business domain, considering both economic efficiency and agent satisfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Phuoc Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fondrevelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Francisco Ferreira Ribeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.2026-2031, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using mixed integer linear programming to solve a real assignment problem in the service-to-business domain, considering levels of dependence between planning horizons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Phuoc Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fondrevelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Francisco Ferreira Ribeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Conference On Operational Research (Euro 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing waste in manufacturing operations: a mixed integer linear program for bi-objective scheduling on a single-machine with coupled-tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Hesran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. pp.1695 - 1700, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01875282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for the management of the risk factors impacting the model-based engineering methods in ERP projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Mamoghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Goepp-Thiebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. pp.1206-1211, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning about inventory inaccuracies: A judgment-based inspection and inventory strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Information Systems, Logistics and Supply Chain (ILS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lyon, France. pp.73-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply chain and small business: ERP challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Temponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th International Conference on Computers &amp; Industrial Engineering (CIE47)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lisbon, Portugal. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The building and logistics planning of working teams: review and perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Phuoc Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fondrevelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès International de Génie Industriel (CIGI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Troyes, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les déchets de production : ordonnancement bi-objectif sur une machine unique avec réentrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Hesran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ladier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème journées Sciences et Techniques de la Production du GdR MACS (STP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01633457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalization in Life Cycle Assessment: consequences of new European factors on decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Aymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Information Systems, Logistics and Supply chain (ILS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bordeaux, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of robustness analysis for sustainable performance assessment frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Control, Decision and Information Technologies (CODIT 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saint Julian's, Malta. pp.724--729</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warehouse pooling specificities: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Makaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Reaidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Evrard Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering (CIE45)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Metz, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typology of warehouse pooling : an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Makaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Reaidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Evrard Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Research Seminar on Logistics and SCM (ERS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Copenhaguen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID Impact on Supply Chain Management: A SCOR Model based Literature Review (2005-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Information Systems, Logistics and Supply chain (ILS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Breda, Netherlands. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to tackle the inventory inaccuracy issue in the e-retailing context?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Working Seminar on Production Economics (2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new multi-objective mathematical model for dynamic cell formation considering sustainability criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Symposium on CIE44 and IMSS’14 (2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-objective Mathematical Model Considering Economic and Social Criteria in Dynamic Cell Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.46-53, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44736-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new bi-objective mathematical model for sustainable dynamic cellular manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IEEE International Conference on Industrial Engineering and Engineering Management (IEEM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Selangor Darul Ehsan, Malaysia. pp.938-942, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEM.2014.7058776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mutualisation logistique : Proposition d’une typologie d’entrepôts mutualisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Makaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Reaidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Evrard Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Rencontres Internationales de la Recherche en Supply Chain et Logistique (RIRL 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marseille, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Objective Mathematical Model for Green Supply Chain Reorganization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Workshop on Intelligent Manufacturing Systems (IMS'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sao Paulo, Brazil. pp.81--86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitudes en gestion de stock pour un problème e-détaillant et deux périodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales du GdR MACS (JD MACS’13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Strasbourg, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Newsvendor Inventory Model subject to Multiplicative Inaccuracies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Syntetos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bucharest, Romania. pp.1452--1457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the alignment of off-the-shelf product based Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Mamoghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA'12 Doctoral Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Valencia, Spain. pp.23-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downstream Pharmaceutical Supply Chain Reorganization by considering the Sustainable Development Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Rusnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bucharest, Romania. pp.528--533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New replenishment policy for deterioration items in green supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Sazvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Mohammad Javad Mirzapour Al-E-Hashem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Akbari Jokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2012 Industrial and Systems Engineering Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Objective Model in the Green Supply Chain Network Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Industrial Engineering and Engineering Management (IEEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Honk Kong, Hong Kong SAR China. pp.2277--2281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory inaccuracies in the internet retailing: A comparison study between the additive and the multiplicative error settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Information Systems, Logistics and Supply Chain, ILS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Québec, Canada. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for sustainability performance assessment of supply-chain management practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chardine-Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computers &amp; Industrial Engineering (CIE 41)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Los Angeles, United States. pp.98-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la technologie RFID sur le management des chaines logistiques : une revue de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International de Génie Industriel (CIGI 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Saint Sauveur, Canada. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérationnalisation de la collaboration dans les modèles empiriques Collaboration – Performance : un méta-modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pellegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International de Génie Industriel (CIGI 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Saint Sauveur, Quebec, Canada. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of replenishment practices on sustainability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chardine-Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress of the International Federation of Automatic Control (IFAC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, MILAN, Italy. pp.6396-6401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of the &amp;quot;project&amp;quot; misalignment risk in ERP projects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Mamoghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress of the International Federation of Automatic Control (IFAC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milano, Italy. pp.13092-13097</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Manufacturing to Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Information Systems, Logistics and Supply Chain: Creating value through green supply chains. ILS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Casablanca, Morocco. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-criteria decision-making approach for selecting supply chain management practices according to sustainable development issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chardine-Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply chain (ILS’10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Casablanca, Morocco. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algorithm for the identification of ERP systems misalignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Mamoghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Goepp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information systems, Logistics and Supply chain (ILS’10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Casablanca, Morocco. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An OWL based ontology of SCOR model for strategic alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference of Modeling and Simulation (MOSIM’10) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Semantic Performance Measurement Systems for Supply Chain Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artturi Nurmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Enterprise Integration, Interoperability and Networking (EI2N 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Hersonissou, Greece. pp.239-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of Factors Influencing the Supply Chain Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computers &amp; Industrial Engineering (CIE39)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.913-919, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCIE.2009.5223796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SCOR model for alignment of business processes and informations systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Madison - Wisconsin, United States. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A literature review on the reverse supply chain issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Informations systems, Logistics and Supply chain (IL'S08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Madison - Wisconsin, United States. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche hybride de résolution pour un problème d'ordonnancement multicritères sur ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-Anne Gruat La Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès international de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trois-Rivières, Canada. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de simulation combinant flux physiques et décisionnels pour l'amélioration des processus industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Suon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrés International de génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trois-Rivières - QUEBEC, Canada. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des briques applicatives aux processus Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e congrés International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trois-Rivières - QUEBEC, Canada. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un référentiel pour l'alignement des systèmes d'information aux processus logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence francophone de MOdélisation et SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Rabat, Morocco. pp.1702-1712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un problème d'ordonnancement avec prise en compte des compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-Anne Gruat La Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'06, 6ème Conférence Francophone de Modélisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Rabat, Maroc. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first study on industrial uses of APS systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-Anne Gruat La Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Lyon, France. pp.1170-1180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic design for the supply network of multi-site enterprises : a mathematical model and solving approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Riane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iassinovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Lyon, France. pp.827-840</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering polyvalence When Minimizing Workload Fulfillment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-Anne Gruat La Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on information Control Problems in manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, ST ETIENNE, France. pp.187-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Process Improvement using Simulation: An industrial application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Riane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Marrakech (Morocco), Morocco. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A grid to characterize collaboration in supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-Anne Gruat La Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Performance Measurement (IFIP WG 5.7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Bordeaux, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche outillée de l'intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Neubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Besancon, France. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Planning and Scheduling system: An overview of gaps and potential sample solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Anne Gruat-La-Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Marrakech, Morocco. pp.683-695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply chain business process oriented analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 IEEE International Conference on Systems, Man and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, The Hague, Netherlands. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2004.1401245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceability analysis and optimization method in food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002 IEEE International Conference on Systems, Man and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2002.1168024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Special issue on sustainability trends: metrics and approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Temponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18 (2), pp.47 - 48, 2017, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2017.1350359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply Chain Performance: Collaboration, Alignment and Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Llerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pellegrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Ltd (London, UK); John Wiley &amp; Sons, Inc. (Hoboken, NY, USA). , 370 p., 2013, 978-1-84821-219-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation, analyse et conduite des systèmes dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes - Lavoisier, 47 (4-8), pp.400, 2013, Journal Européen des Systèmes Automatisés, 978-2-7462-4656-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes 4èmes Journées Doctorales MACS 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Demongodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Hennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zaytoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISBN : 2-9524747-7-X, juin 2011, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Decisional behaviours in enterprise networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taylor &amp; Francis, 21 (6), pp.525 - 527, 2010, Production Planning and Control, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537287.2010.488926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply chain performance: collaboration, alignment and coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Llerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pellegrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 369 p., 2010, Control Systems, Robotics and Manufacturing Series, 978-1-84821-219-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the SC Collaboration-performance Relationship in Empirical Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pellegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alignment and Coordination for Supply Chain Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, pp.3-51, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Evaluation of Industrial Practices Impacts on Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Anne Gruat-La-Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chardine-Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alignment and Coordination for Supply Chain Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, pp.95-138, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information-sharing practices and theirs impacts on Supply chain performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pellegrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Botta-Genoulaz, J.-P. Campagne, D. Llerena, C. Pellegrin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Performance: Collaboration, Alignment and Coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd (London, UK) and John Wiley &amp; Sons, Inc. (Hoboken, NY, USA), pp.53-94, 2010, 978-1-84821-219-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation à événements discrets pour la gestion de chaînes logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Riane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Valla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Thierry, A. Thomas et G. Bel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : La simulation pour la gestion des chaînes logistiques (chap.3) / sous la dir. de C. THIERRY, A. THOMAS et G. BEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier Hermès Ed., p.93-129, 2008, 978-2-7462-1843-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-event simulation for supply chain management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Riane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Valla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Thierry, A. Thomas and G. Bel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : Simulation for supply chain management (chap.3) / sous la dir. de C. THIERRY, A. THOMAS et G. BEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons, Inc., pp.PP. 69-101, 2008, 978-1-84821-090-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process alignment maturity in changing organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Grabot, A. Mayère, I. Bazet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A socio-technical insight on ERP systems and organisational change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp. 157-180, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment caractériser la collaboration au sein d'une chaîne logistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Anne Gruat-La-Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.F. Boujut, D. Llerena et D. Brissaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes de production : applications interdisciplinaires et mutations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publication, Lavoisier, pp.P 125-139, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ERP : un atout pour la cohérence, un risque pour la flexibilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rationalisation dans les entreprises par les technologie coopératives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 58, OCTARES Editions, p.37-53, 2007, MSHS-T N°5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering polyvalence when minimizing workload fulfilment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Anne Gruat-La-Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A Dolgui, G. Morel, C.Pereira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Control problems In Manufacturing, vol 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Science Edition, pp.187-192, 2006, ISBN : 978-0-08-044654-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration des réseaux logistiques : problématique, modélisation et résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Riane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Lievre et N. Tchernev. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La logistique entre management et optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publication, Lavoisier, p.285-295, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et pistes de résolution d'un problème d'ordonnancement sur ressources humaines parallèles prise en compte d'objectifs industriels et humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-Anne Gruat La Forme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution d'un problème deux périodes avec erreurs multiplicatives dans le contexte du e-détaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des facteurs influençant la performance de la chaîne logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Trilling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of Factors Influencing the Supply Chain Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning & Scheduling flow shop organizations with constraints – towards a decision engineering system for production planning & production activity control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Operations Research [math.OC]. Université Claude Bernard Lyon 1, 1996. English. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03849864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes et méthodes pour l'intégration et l'optimisation du pilotage des systèmes de production et des chaînes logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. INSA de Lyon, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00287091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId301"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985013v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Alexandra Paredes-Astudillo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Montoya-Torres" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Caro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Fernando Jimenez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2025.2470997" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252260v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Haghighi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Cheraghi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pocachard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jocelyn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2025.1605682" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265628v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Makaci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reaidy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Evrard-Samuel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monteiro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2025.39.04.1229" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265615v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Zouaghi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Evrard Samuel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLM-11-2023-0466" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264099v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Minardi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Mangano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2023.2266787" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099788v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2204967" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938461v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny A. Paredes-Astudillo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo R Montoya-Torres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a15110439" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119408v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Phuoc Doan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fondrevelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Francisco Ferreira Ribeiro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1867922" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02360718v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Hesran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aayush Agarwal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ladier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1693653" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02345594v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.119023" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01885079v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.09.136" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762483v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikbal Mansour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Millet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2018.1456691" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575864v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Mamoghli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Goepp" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2015.1014432" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787845v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Aymard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2017.1333385" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531304v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Reaidy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.03.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G9XGCBK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533642v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikbal Arab-Mansour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2017.03.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575876v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Niakan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Baboli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moyaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2015.11.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575867v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2015.09.047" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575891v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.01.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Khader" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Rekik" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Campagne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356044v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chardine-Baumann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2014.07.029" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356043v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma-Afakh Khader" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.895444" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355971v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313205v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Campagne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356049v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Sakka" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.201114432" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707331v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIS.2011.041085" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721638v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2011.575798" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266984v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Anne Gruat-La-Forme" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425553v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392152v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schmitt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517570903030833" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392202v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gourgand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266996v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266988v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203405v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France-Anne Gruat La Forme" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266991v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2004.12.015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377576v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dupuy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392204v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grabot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392165v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2005.02.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C9XKBC8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392168v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2005.02.007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B83RNWJZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398647v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367619v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398652v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boulle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311674v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Phuoc Doan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176316v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Jeannette Commenge" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.049" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118628v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Paredes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pellerin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346896v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452982v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Paredes-Astudillo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_12" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788957v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Sassone" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Arbaoui" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71739-0_17" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249624v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904536v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Rebuglio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71739-0_19" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904621v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo R. Montoya-Torres" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344023v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207543v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43688-8_37" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124460v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny A Paredes-Astudillo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Patricia Caro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904566v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595263v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824322v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523949v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Materzok" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#222;orgeir P&#225;ll G&#237;slason" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#232;ne Mendiela" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85906-0_39" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351276v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2_42" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03324346v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905629v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Darii" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443351v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.503" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147307v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443339v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948220" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453280v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01875282v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.212" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410697v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Goepp-Thiebaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.426" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858493v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789073v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Temponi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789284v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01633457v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575882v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mabrouk" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789086v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071414v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789195v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387844v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44736-9_6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789223v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574855v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789217v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789206v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2014.7058776" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789290v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574858v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Tavakkoli-Moghaddam" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789291v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574879v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Syntetos" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574880v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Renaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574881v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Rusnac" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574886v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Sazvar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohammad Javad Mirzapour Al-E-Hashem" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Akbari Jokar" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574874v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551479v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789235v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650861v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789293v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pellegrin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550039v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550187v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586098v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789253v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789259v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789294v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Millet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789238v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artturi Nurmi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789266v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223796" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267000v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitt" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267004v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Baumann" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204957v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267016v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267276v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267685v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376099v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204961v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267012v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pirard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iassinovski" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204962v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377614v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Valla" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Riane" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789270v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445202v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Millet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Neubert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395107v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468735v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2004.1401245" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468776v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2002.1168024" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789167v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2017.1350359" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015169v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Loiseau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pujo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789174v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Llerena" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488688v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Demongodin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hennet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaytoon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789126v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2010.488926" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821151v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848212194.html" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651244v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651259v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789182v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267687v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valla" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343823v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pirard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343825v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270960v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172307v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270964v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343827v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204968v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771851v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389129v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Trilling" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389134v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03849864v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00287091v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252260v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Haghighi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Cheraghi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pocachard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jocelyn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2025.1605682" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985013v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Alexandra Paredes-Astudillo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Montoya-Torres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Caro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Fernando Jimenez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2025.2470997" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265628v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Makaci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reaidy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Evrard-Samuel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monteiro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2025.39.04.1229" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265615v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Zouaghi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Evrard Samuel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLM-11-2023-0466" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264099v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Minardi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Mangano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2023.2266787" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099788v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2204967" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938461v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny A. Paredes-Astudillo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo R Montoya-Torres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a15110439" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119408v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Phuoc Doan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fondrevelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Francisco Ferreira Ribeiro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1867922" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02360718v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Hesran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aayush Agarwal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ladier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1693653" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02345594v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.119023" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01885079v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.09.136" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762483v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikbal Mansour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Millet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2018.1456691" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575864v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Mamoghli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Goepp" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2015.1014432" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531304v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Reaidy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.03.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G9XGCBK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787845v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Aymard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2017.1333385" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533642v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikbal Arab-Mansour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2017.03.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575867v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Niakan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Baboli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moyaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2015.09.047" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575876v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2015.11.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575891v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.01.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Khader" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Rekik" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Campagne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356044v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chardine-Baumann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2014.07.029" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356043v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma-Afakh Khader" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.895444" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355971v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313205v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Campagne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356049v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Sakka" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.201114432" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707331v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIS.2011.041085" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721638v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2011.575798" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266984v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Anne Gruat-La-Forme" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425553v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392152v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schmitt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517570903030833" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392202v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gourgand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266996v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266988v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203405v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France-Anne Gruat La Forme" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266991v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2004.12.015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392204v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grabot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377576v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dupuy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392168v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2005.02.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B83RNWJZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392165v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2005.02.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C9XKBC8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367619v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398647v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398652v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boulle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311674v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Phuoc Doan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176316v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Jeannette Commenge" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.049" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118628v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Paredes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pellerin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346896v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788957v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Sassone" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Arbaoui" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71739-0_17" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249624v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452982v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Paredes-Astudillo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_12" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904536v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Rebuglio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71739-0_19" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904621v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo R. Montoya-Torres" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344023v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207543v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43688-8_37" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124460v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny A Paredes-Astudillo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Patricia Caro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904566v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595263v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824322v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523949v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Materzok" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#222;orgeir P&#225;ll G&#237;slason" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#232;ne Mendiela" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85906-0_39" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351276v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2_42" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03324346v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905629v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Darii" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147307v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443339v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948220" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443351v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.503" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453280v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01875282v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.212" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410697v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Goepp-Thiebaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.426" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858493v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789073v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Temponi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789284v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01633457v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789086v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575882v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mabrouk" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789195v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071414v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789223v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574855v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789217v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387844v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44736-9_6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789206v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2014.7058776" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789290v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574858v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Tavakkoli-Moghaddam" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789291v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574879v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Syntetos" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574880v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Renaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574881v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Rusnac" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574886v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Sazvar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohammad Javad Mirzapour Al-E-Hashem" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Akbari Jokar" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574874v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551479v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789235v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650861v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789293v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pellegrin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550039v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550187v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586098v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789253v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789259v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789294v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Millet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789238v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artturi Nurmi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789266v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223796" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267000v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitt" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267004v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Baumann" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204957v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267016v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267276v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267685v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376099v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204961v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267012v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pirard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iassinovski" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204962v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377614v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Valla" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Riane" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789270v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445202v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Millet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Neubert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395107v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468735v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2004.1401245" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468776v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2002.1168024" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789167v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2017.1350359" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789174v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Llerena" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015169v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Loiseau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pujo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488688v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Demongodin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hennet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaytoon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789126v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2010.488926" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821151v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848212194.html" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651244v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651259v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789182v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343823v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pirard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267687v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valla" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270960v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343825v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172307v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270964v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343827v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204968v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771851v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389129v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Trilling" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389134v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03849864v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00287091v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>