--- v0 (2026-03-31)
+++ v1 (2026-04-24)
@@ -100,291 +100,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociative experiences and substance use disorder in adulthood after childhood trauma: A systematic review of the literature</w:t>
+                <w:t xml:space="preserve">Traumatic events and sense-making: mobilization of meta-emotional processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cory Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Bernard</w:t>
+                <w:t xml:space="preserve">Léa Binaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Brejard</w:t>
+                <w:t xml:space="preserve">Marion Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bréjard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Psychology in Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32872/cpe.15877⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (3), pp.100557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2025.100557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05392774v1</w:t>
+                <w:t xml:space="preserve">hal-05128272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traumatic events and sense-making: mobilization of meta-emotional processes</w:t>
+                <w:t xml:space="preserve">Dissociative experiences and substance use disorder in adulthood after childhood trauma: A systematic review of the literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cory Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Dubois</w:t>
+                <w:t xml:space="preserve">Laura Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bréjard</w:t>
+                <w:t xml:space="preserve">Vincent Brejard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (3), pp.100557. </w:t>
+              <w:t xml:space="preserve">Clinical Psychology in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2025.100557⟩</w:t>
+                <w:t xml:space="preserve">⟨10.32872/cpe.15877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128272v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Void and narrative in the clinic of addictions: A theoretical proposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cimolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bréjard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.136345932311670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -431,90 +431,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Between Negative Affectivity and Craving in Substance-Related Disorders: A Systematic Review and Meta-analysis of Direct and Indirect Relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pedinielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cutarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bréjard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.003329412110610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -561,51 +561,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drawing alcohol craving process: A systematic review of its association with thought suppression, inhibition and impulsivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bréjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -672,252 +672,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03411240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA SANTÉ AU TRAVAIL DES ENSEIGNANT.E.S FRANÇAIS.E.S DU PREMIER DEGRÉ</w:t>
+                <w:t xml:space="preserve">La santé au travail des enseignant.e.s français.e.s du premier degré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bréjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
+                <w:t xml:space="preserve">Gregory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; formations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 101, pp.181-214</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, Les enseignants : panorama, carrières et représentations du métier, 101, pp. 181-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48464/ef-101-08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04407435v1</w:t>
+                <w:t xml:space="preserve">hal-03097733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé au travail des enseignant.e.s français.e.s du premier degré</w:t>
+                <w:t xml:space="preserve">LA SANTÉ AU TRAVAIL DES ENSEIGNANT.E.S FRANÇAIS.E.S DU PREMIER DEGRÉ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bréjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gregory Lo Monaco</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; formations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Les enseignants : panorama, carrières et représentations du métier, 101, pp. 181-214. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020, 101, pp.181-214</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097733v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychological Outcomes and Quality of Life in Relation to Pancreatectomy</w:t>
               </w:r>
@@ -955,51 +955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Turrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Delpero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bréjard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pancreas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 48 (4), pp.471-479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1072,51 +1072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Despax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bréjard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 49 (11), pp.4646-4657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1176,51 +1176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Grillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Karray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bréjard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 176 (5), pp.483-488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1267,51 +1267,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chute chez le sujet âgé : de l’impact psychologique au travail psychique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Navarro Ocampo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bréjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet-Suard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1371,51 +1371,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personality, Affectivity, and Alexithymia in Scuba Diving: Two Types of Risk Taking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet-Suard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bréjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pedinielli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1456,446 +1456,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of the ‘Trier Social Stress Test’ on Free Throw Performance in Basketball: An Interdisciplinary Study</w:t>
+                <w:t xml:space="preserve">Specific therapeutic support and development of the Body Schema in ă bleeding disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mascret</w:t>
+                <w:t xml:space="preserve">Natacha Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bréjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Ibáñez-Gijón</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bréjard</w:t>
+                <w:t xml:space="preserve">Yves Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martinus Buekers</w:t>
+                <w:t xml:space="preserve">Céline Falaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Casanova</w:t>
+                <w:t xml:space="preserve">Martine Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Haemophilia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (4, SI), pp.111</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01415458v1</w:t>
+                <w:t xml:space="preserve">hal-01482359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video games in adolescence and emotional functioning: Emotion regulation, emotion intensity, emotion expression, and alexithymia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaetan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bréjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Human Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 61, pp.344-349. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chb.2016.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific therapeutic support and development of the Body Schema in ă bleeding disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Influence of the ‘Trier Social Stress Test’ on Free Throw Performance in Basketball: An Interdisciplinary Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mascret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Rosso</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Jorge Ibáñez-Gijón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bréjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Guillaume</w:t>
+                <w:t xml:space="preserve">Martinus Buekers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Falaise</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Roche</w:t>
+                <w:t xml:space="preserve">Rémy Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haemophilia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (6), pp.e0157215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0157215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01482359v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French validation of the 7-item Game Addiction Scale for adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaetan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Gaetan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bréjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1942,77 +1942,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional Dispositions and Substance Use: Mediating Effect of Alexithymia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bréjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pedinielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 112 (1), pp.289-302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2046,51 +2046,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image du corps alcoolique : la représentation dans l'alcoolisme chronique et l'alcoolisme intermittent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bréjard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alcoologie et addictologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2115,64 +2115,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du tempérament et de la conscience émotionnelle dans la prise de risque chez des adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bréjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pedinielli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2232,51 +2232,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affectivité et alexithymie : deux dimensions explicatives des relations entre symptômes dépressifs et anxieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bréjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2330,365 +2330,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre dimensions émotionnelles et symptômes somatiques : effets médiateurs de la dépression et de l'alexithymie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Symptomatologie dépressive à l'adolescence : rôle de la personnalité et de la conscience émotionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bréjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pedinielli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 169 (6), pp.354-360. </w:t>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (3), pp.157-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2010.05.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2010.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01314713v1</w:t>
+                <w:t xml:space="preserve">hal-01273518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symptomatologie dépressive à l'adolescence : rôle de la personnalité et de la conscience émotionnelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Etude comparative de l’expérience émotionnelle subjective chez des adolescents présentant une symptomatologie dépressive associée ou non à des conduites à risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bréjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pedinielli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 59 (3), pp.157-162. </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 (4), pp.257-265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2010.07.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2010.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273518v1</w:t>
+                <w:t xml:space="preserve">hal-01273489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative de l’expérience émotionnelle subjective chez des adolescents présentant une symptomatologie dépressive associée ou non à des conduites à risques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Relations entre dimensions émotionnelles et symptômes somatiques : effets médiateurs de la dépression et de l'alexithymie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bréjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agnes Bonnet</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pedinielli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 37 (4), pp.257-265. </w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 169 (6), pp.354-360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2010.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2010.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273489v1</w:t>
+                <w:t xml:space="preserve">hal-01314713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépendance physiologique et fonctionnement émotionnel chez les jeunes adultes : affectivité, intensité émotionnelle et alexithymie dans la consommation de substances psychoactives</w:t>
               </w:r>
@@ -2816,51 +2816,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique émotionnelle et troubles liés à la consommation de substances psychoactives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet-Suard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bréjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Quadéri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3053,51 +3053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Donnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bréjard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infant Behavior and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3131,51 +3131,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypothèse d'un dysfonctionnement émotionnel chez des adolescents présentant des comportements à risque : une étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bréjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pedinielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3235,64 +3235,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement cognitivo-émotionnel, régulation des émotions et comportements à risques : une étude exploratoire chez l’adolescent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bréjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pedinielli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3352,51 +3352,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des états émotionnels avant et après une prise de risques : exemple de la plongée sous-marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet-Suard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bréjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3810,325 +3810,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SANTÉ AU TRAVAIL DES ENSEIGNANTS : NOUVELLES ORIENTATIONS DANS L'ÉTUDE DES MODES DE COPING</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Can effects of social intentions on reach-to-grasp kinematics be modified by how I feel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Wilquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bréjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rimé Bernard</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voiron Sophie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lewkowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57ème Congrès de la Société Française de Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Motor Behavior and Emotion: cognitive and affective factors that impact motor behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Lille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01449682v1</w:t>
+                <w:t xml:space="preserve">hal-01441908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can effects of social intentions on reach-to-grasp kinematics be modified by how I feel ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">SANTÉ AU TRAVAIL DES ENSEIGNANTS : NOUVELLES ORIENTATIONS DANS L'ÉTUDE DES MODES DE COPING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bréjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voiron Sophie</w:t>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Lewkowicz</w:t>
+                <w:t xml:space="preserve">Rimé Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Motor Behavior and Emotion: cognitive and affective factors that impact motor behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Lille, France. </w:t>
+              <w:t xml:space="preserve">57ème Congrès de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441908v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANHEDONIA AND EMOTIONAL REGULATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bréjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pedinielli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4293,51 +4293,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’addiction au sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet-Suard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bréjard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Varescon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les addictions comportementales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mardaga, pp.237-266, 2009, PSY-Émotion, intervention, santé</w:t>
@@ -4411,51 +4411,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexithymie et comportements à risque chez les jeunes adultes (18-25 ans) : intérêt du concept de prise en charge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bréjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Rouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4675,51 +4675,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392774v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory Julien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brejard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32872/cpe.15877" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128272v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Binaut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Br&#233;jard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2025.100557" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086402v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cimola&#239;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13634593231167064" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086425v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cyr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pedinielli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cutarella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00332941211061079" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411240v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Br&#233;jard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet-Suard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2020.e05868" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04407435v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pasquier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097733v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lo Monaco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-101-08" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02430119v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lounis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Aurran-Schleinitz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turrini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Delpero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/mpa.0000000000001279" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02430114v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Manicacci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bouteyre Verdier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Despax" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-019-04177-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02430122v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grillo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Karray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.10.016" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02087544v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Navarro Ocampo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2016.02.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02087541v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jcsp.2014-0049" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415458v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ib&#225;&#241;ez-Gij&#243;n" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus Buekers" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Casanova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157215" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01314720v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaetan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2016.03.027" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482359v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rosso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guillaume" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Falaise" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01314717v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2014.04.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02087557v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/18.09.20.PR0.112.1.289-302" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02087549v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01314716v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2011.04.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01272703v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bonnet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2011.03.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01314713v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2010.05.016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01273518v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2010.07.013" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01273489v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2010.12.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337732v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bejaoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Pedinielli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2010.04.022" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MRV7Q3D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337746v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Quad&#233;ri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345445v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2006.06.017" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2RLW5V5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02087555v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Donnot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vauclair" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2007.12.013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01314709v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rouan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-7006(06)76182-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01314710v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2005.09.018" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350741v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Fernandez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Graziani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piolat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1155-1704(04)97531-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319004v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369406v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cyr" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cutarella" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369409v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01449682v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim&#233; Bernard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441908v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Wilquin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carvalho" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voiron Sophie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lewkowicz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01762164v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03959179v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353961v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333973v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128272v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory Julien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Binaut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Br&#233;jard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2025.100557" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392774v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bernard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brejard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32872/cpe.15877" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086402v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cimola&#239;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13634593231167064" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086425v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cyr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pedinielli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cutarella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00332941211061079" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411240v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Br&#233;jard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet-Suard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2020.e05868" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097733v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pasquier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lo Monaco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-101-08" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04407435v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02430119v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lounis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Aurran-Schleinitz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turrini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Delpero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/mpa.0000000000001279" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02430114v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Manicacci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bouteyre Verdier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Despax" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-019-04177-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02430122v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grillo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Karray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.10.016" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02087544v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Navarro Ocampo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2016.02.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02087541v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jcsp.2014-0049" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482359v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rosso" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guillaume" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Falaise" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01314720v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaetan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2016.03.027" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415458v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ib&#225;&#241;ez-Gij&#243;n" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus Buekers" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Casanova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157215" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01314717v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2014.04.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02087557v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/18.09.20.PR0.112.1.289-302" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02087549v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01314716v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2011.04.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01272703v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bonnet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2011.03.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01273518v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2010.07.013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01273489v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2010.12.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01314713v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2010.05.016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337732v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bejaoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Pedinielli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2010.04.022" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MRV7Q3D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337746v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Quad&#233;ri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345445v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2006.06.017" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2RLW5V5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02087555v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Donnot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vauclair" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2007.12.013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01314709v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rouan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-7006(06)76182-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01314710v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2005.09.018" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350741v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Fernandez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Graziani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piolat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1155-1704(04)97531-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319004v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369406v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cyr" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cutarella" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369409v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441908v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Wilquin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carvalho" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voiron Sophie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lewkowicz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01449682v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim&#233; Bernard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01762164v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03959179v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353961v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333973v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>