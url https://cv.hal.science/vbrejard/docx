--- v1 (2026-04-24)
+++ v2 (2026-05-20)
@@ -1456,256 +1456,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific therapeutic support and development of the Body Schema in ă bleeding disorders</w:t>
+                <w:t xml:space="preserve">Video games in adolescence and emotional functioning: Emotion regulation, emotion intensity, emotion expression, and alexithymia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Rosso</w:t>
+                <w:t xml:space="preserve">Sophie Gaetan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bréjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Guillaume</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haemophilia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers in Human Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61, pp.344-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chb.2016.03.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01482359v1</w:t>
+                <w:t xml:space="preserve">hal-01314720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video games in adolescence and emotional functioning: Emotion regulation, emotion intensity, emotion expression, and alexithymia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specific therapeutic support and development of the Body Schema in ă bleeding disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bréjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Gaetan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bréjard</w:t>
+                <w:t xml:space="preserve">Yves Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Bonnet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Falaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Human Behavior</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Haemophilia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (4, SI), pp.111</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01314720v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Influence of the ‘Trier Social Stress Test’ on Free Throw Performance in Basketball: An Interdisciplinary Study</w:t>
               </w:r>
@@ -1825,64 +1825,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French validation of the 7-item Game Addiction Scale for adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaetan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bréjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1968,51 +1968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bréjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pedinielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 112 (1), pp.289-302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2128,51 +2128,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du tempérament et de la conscience émotionnelle dans la prise de risque chez des adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bréjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pedinielli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2583,51 +2583,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre dimensions émotionnelles et symptômes somatiques : effets médiateurs de la dépression et de l'alexithymie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bréjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pedinielli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3248,51 +3248,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement cognitivo-émotionnel, régulation des émotions et comportements à risques : une étude exploratoire chez l’adolescent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bréjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pedinielli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4084,51 +4084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bréjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pedinielli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4675,51 +4675,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128272v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory Julien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Binaut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Br&#233;jard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2025.100557" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392774v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bernard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brejard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32872/cpe.15877" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086402v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cimola&#239;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13634593231167064" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086425v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cyr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pedinielli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cutarella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00332941211061079" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411240v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Br&#233;jard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet-Suard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2020.e05868" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097733v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pasquier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lo Monaco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-101-08" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04407435v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02430119v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lounis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Aurran-Schleinitz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turrini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Delpero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/mpa.0000000000001279" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02430114v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Manicacci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bouteyre Verdier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Despax" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-019-04177-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02430122v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grillo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Karray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.10.016" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02087544v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Navarro Ocampo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2016.02.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02087541v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jcsp.2014-0049" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482359v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rosso" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guillaume" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Falaise" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01314720v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaetan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2016.03.027" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415458v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ib&#225;&#241;ez-Gij&#243;n" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus Buekers" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Casanova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157215" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01314717v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2014.04.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02087557v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/18.09.20.PR0.112.1.289-302" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02087549v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01314716v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2011.04.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01272703v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bonnet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2011.03.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01273518v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2010.07.013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01273489v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2010.12.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01314713v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2010.05.016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337732v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bejaoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Pedinielli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2010.04.022" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MRV7Q3D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337746v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Quad&#233;ri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345445v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2006.06.017" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2RLW5V5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02087555v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Donnot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vauclair" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2007.12.013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01314709v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rouan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-7006(06)76182-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01314710v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2005.09.018" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350741v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Fernandez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Graziani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piolat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1155-1704(04)97531-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319004v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369406v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cyr" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cutarella" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369409v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441908v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Wilquin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carvalho" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voiron Sophie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lewkowicz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01449682v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim&#233; Bernard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01762164v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03959179v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353961v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333973v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128272v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory Julien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Binaut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Br&#233;jard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2025.100557" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392774v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bernard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brejard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32872/cpe.15877" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086402v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cimola&#239;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13634593231167064" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086425v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cyr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pedinielli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cutarella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00332941211061079" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411240v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Br&#233;jard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet-Suard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2020.e05868" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097733v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pasquier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lo Monaco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-101-08" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04407435v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02430119v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lounis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Aurran-Schleinitz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turrini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Delpero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/mpa.0000000000001279" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02430114v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Manicacci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bouteyre Verdier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Despax" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-019-04177-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02430122v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grillo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Karray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.10.016" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02087544v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Navarro Ocampo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2016.02.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02087541v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jcsp.2014-0049" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01314720v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaetan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2016.03.027" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482359v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rosso" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guillaume" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Falaise" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415458v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ib&#225;&#241;ez-Gij&#243;n" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus Buekers" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Casanova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157215" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01314717v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2014.04.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02087557v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/18.09.20.PR0.112.1.289-302" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02087549v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01314716v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2011.04.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01272703v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bonnet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2011.03.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01273518v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2010.07.013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01273489v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2010.12.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01314713v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2010.05.016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337732v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bejaoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Pedinielli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2010.04.022" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MRV7Q3D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337746v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Quad&#233;ri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345445v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2006.06.017" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2RLW5V5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02087555v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Donnot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vauclair" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2007.12.013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01314709v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rouan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-7006(06)76182-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01314710v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2005.09.018" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350741v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Fernandez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Graziani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piolat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1155-1704(04)97531-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319004v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369406v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cyr" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cutarella" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369409v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441908v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Wilquin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carvalho" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voiron Sophie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lewkowicz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01449682v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim&#233; Bernard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01762164v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03959179v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353961v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333973v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>