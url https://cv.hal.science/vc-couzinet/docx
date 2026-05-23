--- v0 (2026-03-19)
+++ v1 (2026-05-23)
@@ -1185,394 +1185,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Documento e documentologia nas ciências da informâçao e da communicaçao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Couzinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tempo Brasileiro </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 203, pp.187-205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ressources numériques dans l'espace européen: impact sur l'évaluation de la recherche scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Couzinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (1), pp.141-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Documento e documentologia nas ciências da informâçao e da communicaçao</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tendências de pesquisa francesa em ciências da informaçâo e documentaçâo : mediaçâo e documentos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Couzinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tempo Brasileiro </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 203, pp.187-205</w:t>
+              <w:t xml:space="preserve">, 2015, 203, pp.207-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Tendências de pesquisa francesa em ciências da informaçâo e documentaçâo : mediaçâo e documentos</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Bibliothèques et Musées : notions et concepts communs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Couzinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tempo Brasileiro </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 203, pp.207-217</w:t>
+              <w:t xml:space="preserve">Culture et Musées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21, pp.13-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mediações e dispositivos de informação e comunicação na apropriação de conhecimentos : elementos conceituais e empíricos a partir de olhares intercruzados</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Marteleto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Couzinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RECIIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7 (2), 16p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3395/reciis.v7i2.810pt⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3395/reciis.v7i2.810pt⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04755464v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04758121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Organization in Information and Communication Sciences in France: a French Exception?</w:t>
               </w:r>
@@ -1798,187 +1798,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction. Information, knowledge and learning : access and uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Couzinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Marteleto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RECIIS - Electronic Journal of Communication Information &amp; Innovation in Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (3), pp.5-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Complexidade e documento: a hibridação das mediações nas áreas em ruptura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Couzinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RECIIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 3 (3), pp.10-16. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3395/reciis.v3i3.274pt⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3395/reciis.v3i3.274pt⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04762674v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04825914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmitir, difundir: formas de institucionalização de uma disciplina</w:t>
               </w:r>
@@ -2364,204 +2364,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A ciencia da informaçao na França e no Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Couzinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edna Lucia da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estera Muszkat Menezes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datagramazero</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (6), pp.1-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’information documentation dans l’enseignement agricole, discipline scolaire ou méta discipline : pour quelle construction de savoirs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gardies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Couzinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Hors série, pp.291-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500184v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04825312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la revue dans l'évaluation</w:t>
               </w:r>
@@ -3018,51 +3018,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O interesse das revistas brasileiras e francesas de biblioteconomia e ciências da informação pela revista eletrônica no período de 1990-1999</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Couzinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estera Muszkat Menezes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ciência da Informação</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 3, pp.276-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3163,165 +3163,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques professionnelles, pratiques de recherche : les articles de la revue &amp;quot;Documentaliste-sciences de l'information</w:t>
+                <w:t xml:space="preserve">De l'information professionnelle à l'information scientifique : quelle place pour la recherche dans la revue &amp;quot;Documentaliste-Sciences de l'information&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Couzinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 34 (6), pp.289-299</w:t>
+              <w:t xml:space="preserve">, 1997, 34 (3), pp.147-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764266v1</w:t>
+                <w:t xml:space="preserve">hal-04764260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'information professionnelle à l'information scientifique : quelle place pour la recherche dans la revue &amp;quot;Documentaliste-Sciences de l'information&amp;quot; ?</w:t>
+                <w:t xml:space="preserve">Pratiques professionnelles, pratiques de recherche : les articles de la revue &amp;quot;Documentaliste-sciences de l'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Couzinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 34 (3), pp.147-154</w:t>
+              <w:t xml:space="preserve">, 1997, 34 (6), pp.289-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764260v1</w:t>
+                <w:t xml:space="preserve">hal-04764266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multi-lingual information officer: educating European information professionals</w:t>
               </w:r>
@@ -5517,234 +5517,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l'usager à l'initié: vers une culture informationnelle partagée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Couzinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In C. Gardiès, I. Fabre, C Ducamp, V. Albe (dir), Education à l'information et éducation aux sciences : quelles formes scolaires ? Rencontres Toulouse Educagro 08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cépaduès ed., pp.169-189, 2008, 978.2.85428.845.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représenter, répertorier, transmettre : formes d’institutionnalisation d’une discipline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Couzinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in R. Marteleto, I. Thiesen (dir.), Mediações e usos de saberes e da informação : um diálogo França-Brasil, 1er colloque du Réseau MUSSI, Rio de Janeiro, 4-7 nov. 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Instituto de Comunicação e Informação Científica e Tecnológica em Saúde (ICICT FIOCRUZ), pp.63-81, 2008, Manifestations scientifiques internationales de MUSSI, série colloques scientifiques internationaux</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les enseignants-chercheurs en information-documentation : tracés pour un paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Couzinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In C. Volant (dir.) L’information dans les organisations : dynamique et complexité, colloque international 6-7 avril 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires François Rabelais, pp.347-363, 2008, Perspectives "villes et territoires" n°19, 978-2-86906-239-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841310v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04853778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la recherche: cas des sciences de l'information et de la communication</w:t>
               </w:r>
@@ -6492,50 +6492,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'usage des revues scientifiques par les doctorants: entre démarche autonome et démarche erratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Couzinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Bouzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Lecture à l'université: langue maternelle, seconde et étrangère, sept 1995, Université des sciences sociales de Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université des sciences sociales de Toulouse, pp.251-261, 1997, 2-909628-28-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Usages et représentations de la revue scientifique électronique chez les doctorants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Couzinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6544,152 +6639,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Cap a la societat digital: un mon en continua transformacio, 6es jornades catalanes de documentacio,Barcelona ,23-25 oct 1997</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Societat Catalana de Documentacio i Informacio, pp.391-403, 1997, 84-8498-794-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843612v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04843741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information exchange and communication between researchers : the specialized librarian's part in scientific research</w:t>
               </w:r>
@@ -12355,51 +12355,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216928v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Couzinet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33467/conci.v7i.23444" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754272v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/SdS.13010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755033v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.25907" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776710v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Marteleto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.13043" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476798v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dupin de Saint Cyr-Heckel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0462" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633645v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Mustafa El Hadi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.16.1.9-13" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755293v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fraysse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19132/1808-5245250.123-136" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755094v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19132/1808-5245250.105-122" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754354v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Icleia Thiesen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36702/zin.474" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03640040v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.7521" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03656588v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2283-9364/8943" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03639865v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Silva Saldanha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5433/1981-8920.2018v23n2p181" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755087v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755299v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755303v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755464v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3395/reciis.v7i2.810pt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758121v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762621v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275827v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gardi&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795179v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762674v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3395/reciis.v3i3.274pt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825914v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757402v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1413-99362009000400002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01280009v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775960v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pinheiro Kerr Macedo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802749v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758243v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500184v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gardies" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825312v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Lucia da Silva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estera Muszkat Menezes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852308v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04758968v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/Colan.2004.3264" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04758919v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760574v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.7071" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825296v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04758788v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Bouzon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Normand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04758892v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758654v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764266v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764260v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758583v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758558v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476909v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849168v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Suzana Cabral Nunes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia de Carvalho" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849229v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Roux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849333v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Volant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925729v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246908v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Courbi&#232;res" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193505v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lefebvre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard R&#233;gimbeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604863v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832245v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877732v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sejalon-Delmas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810805v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810060v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834060v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834156v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853763v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou Kamano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868968v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839182v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/2/1/16" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878078v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852427v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878057v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841034v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Marouki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839275v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853827v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853188v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841310v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839083v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853778v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837056v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878036v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Senie-Demeurisse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838311v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927621v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855408v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881796v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boub&#233;e" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838344v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853127v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853162v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841722v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843612v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843741v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851630v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846319v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837713v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840922v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838934v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33467/conci.v5i.18043" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839138v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33467/conci.v5i.18045" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839063v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33467/conci.v5i.18039" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839092v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33467/conci.v5i.18041" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839149v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33467/conci.v5i.18042" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03082979v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755381v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755391v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825952v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878104v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784186v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785029v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817548v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01280015v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605220v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605223v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815354v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rauzier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962809v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815334v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Huvillier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Dominique Pomart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Velten" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943928v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784847v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813313v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476836v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ocim.fr" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226423v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liqu&#232;te" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476859v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813256v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03641206v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/information-communication/1287-le-dispositif-en-questions-le-prisme-des-sciences-de-l-education-et-de-la-formation-et-des-sciences-de-l-information-et-de-la-c-9782364937093.html" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03642538v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/information-communication/1127-le-document-dialogue-entre-sciences-de-l-information-et-de-la-communication-et-histoire-idc-9782364935785.html" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839160v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785087v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785290v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785207v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803646v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851767v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803633v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803618v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812628v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk wiley.com" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786417v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Seni&#233;-Demeurisse" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786402v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815378v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hermes-sciences.com" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813156v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605225v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846172v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800928v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800925v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892520v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925737v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862104v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852340v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837253v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03250452v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Link-Pezet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lacombe-Carraud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Largouet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Panijel-Bonvalot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Noyer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144010v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862011v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Amman" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carr&#232;re-Sauc&#232;de" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862056v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Courbieres" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Caria" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562467v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605213v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Dahmane Dir." TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916506v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Martin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Nogales" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ramirez Levya" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Barber" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946116v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04946785v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04962817v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216928v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Couzinet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33467/conci.v7i.23444" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754272v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/SdS.13010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755033v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.25907" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776710v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Marteleto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.13043" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476798v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dupin de Saint Cyr-Heckel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0462" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633645v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Mustafa El Hadi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.16.1.9-13" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755293v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fraysse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19132/1808-5245250.123-136" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755094v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19132/1808-5245250.105-122" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754354v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Icleia Thiesen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36702/zin.474" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03640040v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.7521" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03656588v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2283-9364/8943" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03639865v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Silva Saldanha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5433/1981-8920.2018v23n2p181" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755299v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755087v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755303v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758121v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755464v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3395/reciis.v7i2.810pt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762621v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275827v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gardi&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795179v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825914v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762674v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3395/reciis.v3i3.274pt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757402v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1413-99362009000400002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01280009v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775960v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pinheiro Kerr Macedo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802749v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758243v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825312v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Lucia da Silva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estera Muszkat Menezes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500184v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gardies" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852308v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04758968v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/Colan.2004.3264" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04758919v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760574v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.7071" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825296v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04758788v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Bouzon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Normand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04758892v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758654v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764260v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764266v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758583v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758558v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476909v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849168v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Suzana Cabral Nunes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia de Carvalho" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849229v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Roux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849333v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Volant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925729v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246908v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Courbi&#232;res" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193505v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lefebvre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard R&#233;gimbeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604863v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832245v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877732v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sejalon-Delmas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810805v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810060v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834060v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834156v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853763v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou Kamano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868968v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839182v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/2/1/16" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878078v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852427v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878057v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841034v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Marouki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839275v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853827v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853188v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839083v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853778v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841310v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837056v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878036v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Senie-Demeurisse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838311v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927621v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855408v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881796v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boub&#233;e" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838344v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853127v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853162v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841722v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843741v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843612v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851630v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846319v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837713v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840922v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838934v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33467/conci.v5i.18043" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839138v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33467/conci.v5i.18045" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839063v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33467/conci.v5i.18039" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839092v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33467/conci.v5i.18041" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839149v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33467/conci.v5i.18042" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03082979v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755381v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755391v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825952v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878104v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784186v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785029v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817548v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01280015v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605220v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605223v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815354v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rauzier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962809v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815334v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Huvillier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Dominique Pomart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Velten" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943928v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784847v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813313v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476836v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ocim.fr" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226423v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liqu&#232;te" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476859v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813256v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03641206v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/information-communication/1287-le-dispositif-en-questions-le-prisme-des-sciences-de-l-education-et-de-la-formation-et-des-sciences-de-l-information-et-de-la-c-9782364937093.html" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03642538v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/information-communication/1127-le-document-dialogue-entre-sciences-de-l-information-et-de-la-communication-et-histoire-idc-9782364935785.html" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839160v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785087v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785290v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785207v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803646v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851767v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803633v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803618v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812628v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk wiley.com" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786417v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Seni&#233;-Demeurisse" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786402v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815378v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hermes-sciences.com" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813156v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605225v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846172v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800928v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800925v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892520v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925737v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862104v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852340v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837253v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03250452v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Link-Pezet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lacombe-Carraud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Largouet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Panijel-Bonvalot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Noyer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144010v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862011v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Amman" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carr&#232;re-Sauc&#232;de" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862056v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Courbieres" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Caria" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562467v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605213v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Dahmane Dir." TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916506v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Martin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Nogales" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ramirez Levya" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Barber" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946116v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04946785v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04962817v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>