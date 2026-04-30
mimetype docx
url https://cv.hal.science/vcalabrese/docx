--- v0 (2026-03-23)
+++ v1 (2026-04-30)
@@ -679,73 +679,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFSM-RFMS-FPS-AFSEP, Sep 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">1st European School of Metabolomics (EuSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RFMF, Mar 2022, Moustiers-Sainte-Marie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03995879v1</w:t>
+                <w:t xml:space="preserve">hal-03995867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In depth-investigation of the reproductive cycle of Gammarus fossarum by a targeted multi-omics approach and multivariate data analysis</w:t>
               </w:r>
@@ -804,73 +804,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European School of Metabolomics (EuSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RFMF, Mar 2022, Moustiers-Sainte-Marie, France</w:t>
+              <w:t xml:space="preserve">Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFSM-RFMS-FPS-AFSEP, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03995867v1</w:t>
+                <w:t xml:space="preserve">hal-03995879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collision cross sections of phosphoric acid cluster anions and their use as calibrants for traveling wave ion mobility</w:t>
               </w:r>
@@ -2406,51 +2406,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522522v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my de Boni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Salvador" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alexandre Brunet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Calabrese" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Arquier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768427v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Degli Esposti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770449v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770444v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995879v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cl&#233;ment" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995867v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018411v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lavanant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gabelica" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02381355v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rosu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535105v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2024.342533" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565127v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Fu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Espeyte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bancel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;au" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2024.106935" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507595v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Degli-Esposti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-024-05232-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986050v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frans.2023.1118494" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027945v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pawlak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123901" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02541705v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.0c00034" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776001v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328990v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Clement" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lemoine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522522v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my de Boni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Salvador" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alexandre Brunet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Calabrese" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Arquier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768427v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Degli Esposti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770449v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770444v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995867v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cl&#233;ment" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995879v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018411v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lavanant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gabelica" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02381355v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rosu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535105v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2024.342533" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565127v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Fu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Espeyte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bancel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;au" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2024.106935" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507595v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Degli-Esposti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-024-05232-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986050v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frans.2023.1118494" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027945v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pawlak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123901" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02541705v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.0c00034" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776001v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328990v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Clement" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lemoine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>