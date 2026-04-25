--- v0 (2026-03-15)
+++ v1 (2026-04-25)
@@ -210,830 +210,830 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 118, </w:t>
+              <w:t xml:space="preserve">, 2026, 118 (2), pp.111211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ygeno.2026.111211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal stress effects across generations in a precocial bird</w:t>
+                <w:t xml:space="preserve">Face au changement climatique, quelles stratégies d’atténuation et d’adaptation pour les productions avicoles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Charrier</w:t>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle George</w:t>
+                <w:t xml:space="preserve">Jacob Kokou Tona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Georgelin</w:t>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (8), pp.231826. </w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (1), pp.8069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsos.231826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.1.8069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04699193v1</w:t>
+                <w:t xml:space="preserve">hal-04575196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face au changement climatique, quelles stratégies d’atténuation et d’adaptation pour les productions avicoles ?</w:t>
+                <w:t xml:space="preserve">Maternal stress effects across generations in a precocial bird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Collin</w:t>
+                <w:t xml:space="preserve">Marion Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Coustham</w:t>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob Kokou Tona</w:t>
+                <w:t xml:space="preserve">Isabelle George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+                <w:t xml:space="preserve">Marion Georgelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 37 (1), pp.8069. </w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (8), pp.231826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.1.8069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsos.231826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04575196v1</w:t>
+                <w:t xml:space="preserve">hal-04699193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conditioning of quail embryos has transgenerational and reversible long-term effects</w:t>
+                <w:t xml:space="preserve">Fasting/refeeding: an experimental model to study the impact of early thermal manipulation on hepatic metabolism in mule ducks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+                <w:t xml:space="preserve">Charlotte Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+                <w:t xml:space="preserve">Michaël Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Rouger</w:t>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Delaveau</w:t>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+                <w:t xml:space="preserve">Sandra Biasutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, </w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 324 (1), pp.R45-R57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40104-023-00924-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00158.2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04225866v1</w:t>
+                <w:t xml:space="preserve">hal-04144823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetics, genes and the environment: what importance for breeding practices and selection methods in poultry?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Andrieux</w:t>
+                <w:t xml:space="preserve">Chloé Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 36 (4), pp.7384. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.4.7384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fasting/refeeding: an experimental model to study the impact of early thermal manipulation on hepatic metabolism in mule ducks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Andrieux</w:t>
+                <w:t xml:space="preserve">Thermal conditioning of quail embryos has transgenerational and reversible long-term effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Marchand</w:t>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+                <w:t xml:space="preserve">Romuald Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Veron</w:t>
+                <w:t xml:space="preserve">Joël Delaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Biasutti</w:t>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 324 (1), pp.R45-R57. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpregu.00158.2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40104-023-00924-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144823v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of embryonic thermal programming confirms increased liver fattening in mule ducks and changes in lipid metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Biasutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, pp.1142398. </w:t>
@@ -1065,325 +1065,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short communication: Effects of in-ovo injection of endocrine disruptors and methyltransferase inhibitor on quail growth and egg-laying performances</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbiota and stress: a loop that impacts memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Leroux</w:t>
+                <w:t xml:space="preserve">Narjis Kraimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gourichon</w:t>
+                <w:t xml:space="preserve">Flore Lormant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Labrune</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ingrid David</w:t>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100464⟩</w:t>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 136, 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2021.105594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03617287v1</w:t>
+                <w:t xml:space="preserve">hal-03448777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota and stress: a loop that impacts memory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Flore Lormant</w:t>
+                <w:t xml:space="preserve">Short communication: Effects of in-ovo injection of endocrine disruptors and methyltransferase inhibitor on quail growth and egg-laying performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Kempf</w:t>
+                <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Zemb</w:t>
+                <w:t xml:space="preserve">Yann Labrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 136, 11 p. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2021.105594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448777v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of different critical embryonic periods to modify egg incubation temperature in mule ducks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Biasutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1473,90 +1473,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prenatal maternal stress is associated with behavioural and epigenetic changes in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Georgelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupert Palme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1607,77 +1607,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Phenotype Programming in Birds by Temperature and Nutrition: A Mini-Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Houssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1739,295 +1739,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03509411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two repeated motifs enriched within some enhancers and origins of replication are bound by SETMAR isoforms in human colon cells</w:t>
+                <w:t xml:space="preserve">Embryonic thermal manipulation impacts the postnatal transcriptome response of heat-challenged Japanese quails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Antoine-Lorquin</w:t>
+                <w:t xml:space="preserve">Anaïs Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Arensburger</w:t>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Arnaoty</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martine Batailler</w:t>
+                <w:t xml:space="preserve">Justine Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2021.03.032⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (488), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-021-07832-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03385429v1</w:t>
+                <w:t xml:space="preserve">hal-03321946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryonic thermal manipulation impacts the postnatal transcriptome response of heat-challenged Japanese quails</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two repeated motifs enriched within some enhancers and origins of replication are bound by SETMAR isoforms in human colon cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Antoine-Lorquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Arensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Vitorino Carvalho</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+                <w:t xml:space="preserve">Ahmed Arnaoty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Crochet</w:t>
+                <w:t xml:space="preserve">Sassan Asgari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Jimenez</w:t>
+                <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (488), </w:t>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 113 (3), pp.1589-1604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-021-07832-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2021.03.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321946v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03385429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissue resources for the functional annotation of animal genomes</w:t>
               </w:r>
@@ -2160,77 +2160,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embryonic thermal manipulation has short and long-term effects on the development and the physiology of the Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Carvalho-Vitorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2428,51 +2428,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations in genome size between wild and domesticated lineages of fowls belonging to the Gallus gallus species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Arensburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Beauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2601,51 +2601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 32 (2), pp.247-262. </w:t>
@@ -2700,90 +2700,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Manipulation During Embryogenesis Impacts H3K4me3 and H3K27me3 Histone Marks in Chicken Hypothalamus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gimonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.1207. </w:t>
@@ -2821,90 +2821,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Reference Genes for Quantitative Gene Expression Studies in Three Tissues of Japanese Quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (3), 12 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2964,77 +2964,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Mersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 31 (4), pp.325-336. </w:t>
@@ -3076,51 +3076,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple PCR method for sexing Japanese quail Coturnix japonica at hatching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3206,51 +3206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3353,51 +3353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Mersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3446,351 +3446,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of low incubation temperature and low ambient temperature until 21 days of age on performance and body temperature in fast-growing chickens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Embryonic environment and transgenerational effects in quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Nyuiadzi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Labrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3382/ps/pex264⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (1), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-017-0292-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628479v1</w:t>
+                <w:t xml:space="preserve">hal-01479143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryonic environment and transgenerational effects in quail</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Gourichon</w:t>
+                <w:t xml:space="preserve">Effect of low incubation temperature and low ambient temperature until 21 days of age on performance and body temperature in fast-growing chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Nyuiadzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Leterrier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Coustham</w:t>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 49 (1), pp.14. </w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (12), pp.4261-4269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12711-017-0292-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3382/ps/pex264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01479143v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal manipulation of the chicken embryo triggers differential gene expression in response to a later heat challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3988,51 +3988,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SHOOT GROWTH1 Maintains Arabidopsis Epigenomes by Regulating IBM1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Loredan Vlad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4122,51 +4122,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative modulation of polycomb silencing underlies natural variation in vernalization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peijin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4269,51 +4269,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons from eQTL mapping studies: non-coding regions and their role behind natural phenotypic variation in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco F. Cubillos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Loudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4385,51 +4385,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocol: A simple phenol-based method for 96-well extraction of high quality RNA from Arabidopsis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathew S Box</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4515,51 +4515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Grant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Verrill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Arnéodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4649,51 +4649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Palladino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4740,51 +4740,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The C. elegans HP1 homologue HPL-2 and the LIN-13 zinc finger protein form a complex implicated in vulval development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4887,51 +4887,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unique and redundant functions of C. elegans HP1 proteins in post-embryonic development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5004,51 +5004,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The C. elegans HP1 homologue HPL-2 and the LIN-13 zinc finger protein form a complex implicated in vulval development.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5138,51 +5138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The C. elegans HP1 homologue HPL-2 and the LIN-13 zinc finger protein form a complex implicated in vulval development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5302,51 +5302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janice de Almeida-Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Negrutiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5429,103 +5429,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation au changement climatique chez les volailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Kokou Tona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du groupe Filière Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Nov 2024, Paris, France</w:t>
@@ -5548,273 +5548,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal manipulations to improve thermotolerance in avian species: conditions, effects and epigenetic mechanisms involved</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Utilisation de la thermographie infrarouge chez la caille japonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">R&amp;D Update Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hendrix Genetics, Mar 2023, Online, France</w:t>
+              <w:t xml:space="preserve">Rendez-vous COMPET’ences du Centre Val de Loire sur le thème «Mesures à distance sur l'animal expérimental »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187409v1</w:t>
+                <w:t xml:space="preserve">hal-04172401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la thermographie infrarouge chez la caille japonaise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Thermal manipulations to improve thermotolerance in avian species: conditions, effects and epigenetic mechanisms involved</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous COMPET’ences du Centre Val de Loire sur le thème «Mesures à distance sur l'animal expérimental »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Online, France</w:t>
+              <w:t xml:space="preserve">R&amp;D Update Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hendrix Genetics, Mar 2023, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172401v1</w:t>
+                <w:t xml:space="preserve">hal-04187409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can incubation conditions improve the resilience of chicken production in Africa and Europe in the context of global warming?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hezouwe Metayake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Kokou Tona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Avicole PanAfricaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WPSA, May 2023, Lomé, Togo. pp.79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5865,51 +5865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Morisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5954,588 +5954,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of Early Thermal Manipulation on Gene Expressions at Hatch in Mule Duck</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C Andrieux</w:t>
+                <w:t xml:space="preserve">L’épigénétique dans Phase : dynamiques et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Biasutti</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Beaujean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFRG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Leiden, Netherlands</w:t>
+              <w:t xml:space="preserve">Journées d’animation scientifiques du Département Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181272v1</w:t>
+                <w:t xml:space="preserve">hal-03726302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigating the effects of high temperatures in birds: involvement of epigenetic mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Mediterranean Poultry Summit (MPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Cordoue, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03726320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined strategies for adapting poultry production to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Kokou Tona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. World’s Poultry Congress (WPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WPSA, Aug 2022, Paris, France. pp.122-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’épigénétique à l’interface entre l’environnement et l'ADN : quelle importance pour les pratiques d’élevage et les méthodes de sélection ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ingrid David</w:t>
+                <w:t xml:space="preserve">Impacts of Early Thermal Manipulation on Gene Expressions at Hatch in Mule Duck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Biasutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Barrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Morganx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Demars</w:t>
+                <w:t xml:space="preserve">M Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFRG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Leiden, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616157v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’épigénétique dans Phase : dynamiques et perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">L’épigénétique à l’interface entre l’environnement et l'ADN : quelle importance pour les pratiques d’élevage et les méthodes de sélection ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’animation scientifiques du Département Physiologie Animale et Systèmes d’Elevage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI; INRAE; ANSES; WVPA; WPSA; CTCPA, Mar 2022, Tours, France. pp.628-629, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.05.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726302v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE CHALLENGE NUTRITIONNEL JEÛNE/ REALIMENTATION : UN NOUVEAU MODELE D'ETUDE DU METABOLISME HEPATIQUE CHEZ LE CANARD MULARD</w:t>
               </w:r>
@@ -6547,77 +6547,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrieux Charlotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biasutti Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morisson Mireille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
@@ -6771,90 +6771,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'injection in-ovo de perturbateurs endocriniens ou d'un inhibiteur de méthyltransférases sur la croissance et la reproduction des cailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Labrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Zerjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6896,103 +6896,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets transgénérationnels de la programmation thermique embryonnaire chez la caille japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t>
@@ -7021,77 +7021,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic and molecular transgenerational analysis of embryonic thermal manipulation in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7146,51 +7146,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QuailHeatE: Effets transgénérationnels d'une exposition précoce à la chaleur chez la caille japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3 ème Journées Techniques Interfilières SYSAAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7209,389 +7209,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of transgenerational epigenetic phenomena after genistein exposure in quail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Leroux</w:t>
+                <w:t xml:space="preserve">La thermo-manipulation embryonnaire chez la caille japonaise : de la physiologie à la régulation de l'épigénome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Jérémie</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Zerjal</w:t>
+                <w:t xml:space="preserve">Coralie Gimmonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetic Inheritance Symposium 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789041v1</w:t>
+                <w:t xml:space="preserve">hal-02736783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La thermo-manipulation embryonnaire chez la caille japonaise : de la physiologie à la régulation de l'épigénome</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'épigénétique en &amp;quot;Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Gimmonet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie N. Beaujean Bobineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p</w:t>
+              <w:t xml:space="preserve">Séminaire Défis Scientifiques Phase 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736783v1</w:t>
+                <w:t xml:space="preserve">hal-02909442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'épigénétique en &amp;quot;Phase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular characterization of transgenerational epigenetic phenomena after genistein exposure in quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie N. Beaujean Bobineau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Marie Jérémie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Zerjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Défis Scientifiques Phase 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Epigenetic Inheritance Symposium 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02909442v1</w:t>
+                <w:t xml:space="preserve">hal-02789041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que peut-on faire avec l’épigénétique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée RESAVI (réseau de génétique avicole)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7629,90 +7629,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenome-wide analysis of the impact of a thermal manipulation treatment on avian embryo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gimonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avian Model Systems 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
@@ -7741,51 +7741,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embryonic thermal manipulation of the Japanese quail: impacts on physiology and hypothalamic methylome and transcriptome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7793,51 +7793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Gataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gimonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. European Poultry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European federation of WPSA (WPSA). INT., Sep 2018, Dubrovnik, Croatia</w:t>
@@ -7866,90 +7866,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature variations during incubation and postnatal period affect performance, metabolism, health and gene expression in the blood of fast-growing chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7991,51 +7991,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’acquisition précoce de la tolérance à la chaleur chez les oiseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Adebiotech, EPIGEN, L'épigénétique dans la réponse du vivant aux facteurs environnementaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Romainville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8060,51 +8060,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetics for heat tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8112,51 +8112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium CERSA Poultry Production under ho and humid climate conditions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lomé, Togo</w:t>
@@ -8211,77 +8211,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France</w:t>
@@ -8429,307 +8429,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment améliorer les capacités d’adaptation des oiseaux d’élevage aux variations de température ? Analyse multicritère de techniques d’acclimatation embryonnaire et étude des mécanismes impliqués</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t>
+                <w:t xml:space="preserve">Impact of embryonic heat conditioning on bird epigenome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de séminaires du Réseau MIDI : Les rendez-vous des Milieux et de la Diversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">EMBO Conference: Chromatin and Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608779v1</w:t>
+                <w:t xml:space="preserve">hal-01604366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of embryonic heat conditioning on bird epigenome</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sabine Crochet</w:t>
+                <w:t xml:space="preserve">Comment améliorer les capacités d’adaptation des oiseaux d’élevage aux variations de température ? Analyse multicritère de techniques d’acclimatation embryonnaire et étude des mécanismes impliqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Conference: Chromatin and Epigenetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">Cycle de séminaires du Réseau MIDI : Les rendez-vous des Milieux et de la Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604366v1</w:t>
+                <w:t xml:space="preserve">hal-01608779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of embryonic heat conditioning on bird methylome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chick meeting du GDR 3604 "Modèle aviaire"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8780,77 +8780,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFRG Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Bruges, Belgium</w:t>
@@ -9030,64 +9030,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Moncollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Mar 2016, Saint-Pée-sur-Nivelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9106,51 +9106,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-lasting effects of thermal manipulation during embryogenesis in broiler chickens</w:t>
+                <w:t xml:space="preserve">Long-lasting effects of thermal manipulations during embryogenesis in broiler chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
@@ -9164,344 +9164,344 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. pp.538</w:t>
+              <w:t xml:space="preserve">, Aug 2015, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211058v1</w:t>
+                <w:t xml:space="preserve">hal-01211070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-lasting effects of thermal manipulations during embryogenesis in broiler chickens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+                <w:t xml:space="preserve">Effect of cold incubation temperature and cold ambient temperature at start on performances, body temperature and health criteria in fast-growing broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Travel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) Meeting the 2015 IFRG meeting and 7th combined workshop on fundamental physiology and perinatal development in poultry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211070v1</w:t>
+                <w:t xml:space="preserve">hal-02740929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of cold incubation temperature and cold ambient temperature at start on performances, body temperature and health criteria in fast-growing broiler chickens</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Méda</w:t>
+                <w:t xml:space="preserve">Long-lasting effects of thermal manipulation during embryogenesis in broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Bignon</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) Meeting the 2015 IFRG meeting and 7th combined workshop on fundamental physiology and perinatal development in poultry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. pp.538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740929v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations in egg incubation temperature enable chicken acclimation through long-lasting changes in energy metabolism</w:t>
               </w:r>
@@ -9526,64 +9526,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Smart Agriculture 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t>
@@ -9612,51 +9612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide DNA methylation analysis of heat-acclimated chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Séminaire du réseau EFOR (Etudes Fonctionnelles chez les Organismes modèles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9675,557 +9675,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du méthylome du poulet de chair acclimaté à la chaleur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Impact d'une exposition embryonnaire à la chaleur sur le methylome du poulet de chair.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Plenecassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Anne David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194134v1</w:t>
+                <w:t xml:space="preserve">hal-01194084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'une exposition embryonnaire à la chaleur sur le methylome du poulet de chair.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Analyse du méthylome du poulet de chair acclimaté à la chaleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Plenecassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">1. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194084v1</w:t>
+                <w:t xml:space="preserve">hal-01194134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une modification de l'environnement embryonnaire influence le phénotype des descendants sur trois générations chez la caille</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Importance de la première semaine d'élevage en production avicole de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Coustham</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">15. Journée Productions Porcines et Avicoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Wallon de Recherches Agronomiques (CRA-W). BEL., Nov 2015, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194125v1</w:t>
+                <w:t xml:space="preserve">hal-02740843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance de la première semaine d'élevage en production avicole de chair</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Une modification de l'environnement embryonnaire influence le phénotype des descendants sur trois générations chez la caille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Labrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journée Productions Porcines et Avicoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Wallon de Recherches Agronomiques (CRA-W). BEL., Nov 2015, Namur, Belgique</w:t>
+              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740843v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigénétique et environnement : Ce que nous apprennent les plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Animation Scientifique "Epigénétique et Elevage"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Paris, France. 23 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10244,307 +10244,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’acclimatation embryonnaire à la chaleur sur la méthylation de l’ADN chez l’oiseau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Coustham</w:t>
+                <w:t xml:space="preserve">Epigenetics and long-term effects if embryonic environment in avian species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fresard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Morisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">1. General Meeting of Epiconcept Epigenetics and periconception Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Apr 2013, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194031v1</w:t>
+                <w:t xml:space="preserve">hal-01194158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetics and long-term effects if embryonic environment in avian species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Collin</w:t>
+                <w:t xml:space="preserve">Impact de l’acclimatation embryonnaire à la chaleur sur la méthylation de l’ADN chez l’oiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mireille Morisson</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. General Meeting of Epiconcept Epigenetics and periconception Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Apr 2013, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194158v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative modulation in Polycomb silencing through FLC cis variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Workshop on plant chromatin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10601,103 +10601,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenerational epigenetics in quail: whole genome DNA methylation analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Terzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Lledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epigenetic Inheritance: Impact for Biology and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Zurich, Switzerland</w:t>
@@ -10720,915 +10720,915 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets transgénérationnels d'une exposition embryonnaire à la chaleur sur le transcriptome et l'épigénome de la caille japonaise</w:t>
+                <w:t xml:space="preserve">Le challenge nutritionnel jeûne/réalimentation : un nouveau modèle d'étude du métabolisme hépatique chez le canard mulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Piégu</w:t>
+                <w:t xml:space="preserve">Charlotte Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Biasutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sabine Crochet</w:t>
+                <w:t xml:space="preserve">Michaël Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">épiPhase - 7. Journées d'Animation Scientifique autour de l'Epigénétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">14. Journées de la recherche avicole et palmipèdes à foie gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03726346v1</w:t>
+                <w:t xml:space="preserve">hal-04181297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le challenge nutritionnel jeûne/réalimentation : un nouveau modèle d'étude du métabolisme hépatique chez le canard mulard</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">STRESSEPIMARK : Suivi de la réaction immédiate au stress thermique et de sa mémorisation dans les biotechnologies aviaires embryonnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la recherche avicole et palmipèdes à foie gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifiques du Département Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181297v1</w:t>
+                <w:t xml:space="preserve">hal-03726309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STRESSEPIMARK : Suivi de la réaction immédiate au stress thermique et de sa mémorisation dans les biotechnologies aviaires embryonnaires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effets transgénérationnels d'une exposition embryonnaire à la chaleur sur le transcriptome et l'épigénome de la caille japonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Piégu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifiques du Département Physiologie Animale et Systèmes d’Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">épiPhase - 7. Journées d'Animation Scientifique autour de l'Epigénétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03726309v1</w:t>
+                <w:t xml:space="preserve">hal-03726346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets a court et long termes de la manipulation thermique embryonnaire sur la physiologie de la caille japonaise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Analyse bioinformatique des marques d'histone chez le poulet exposé à la chaleur pendant l'incubation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Gimonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Anne David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Tours, France. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2019, 13. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">13.Journées de la recherche avicole et des palmipèdes à foie gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Tours, France. Journées de la Recherche sur les Palmipèdes à Foie Gras, 2019, 13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735184v1</w:t>
+                <w:t xml:space="preserve">hal-02734830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenerational analysis of embryonic heat exposure in Japanese quail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Manipulation thermique embryonnaire chez la caille japonaise : étude de l'impact sur le phénotype et l'épigénome sur plusieurs générations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gimonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetic Inheritance Symposium 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Zurich, Switzerland. 2019</w:t>
+              <w:t xml:space="preserve">Séminaire Défis Scientifiques du département Phase 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736953v1</w:t>
+                <w:t xml:space="preserve">hal-02909456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse bioinformatique des marques d'histone chez le poulet exposé à la chaleur pendant l'incubation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transgenerational analysis of embryonic heat exposure in Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gimonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13.Journées de la recherche avicole et des palmipèdes à foie gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Tours, France. Journées de la Recherche sur les Palmipèdes à Foie Gras, 2019, 13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">Epigenetic Inheritance Symposium 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Zurich, Switzerland. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734830v1</w:t>
+                <w:t xml:space="preserve">hal-02736953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation thermique embryonnaire chez la caille japonaise : étude de l'impact sur le phénotype et l'épigénome sur plusieurs générations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Effets a court et long termes de la manipulation thermique embryonnaire sur la physiologie de la caille japonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gimonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Défis Scientifiques du département Phase 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Tours, France. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2019, 13. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02909456v1</w:t>
+                <w:t xml:space="preserve">hal-02735184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARActérisation Moléculaire de phénomènes Epigénétiques transgénérationneLs chez la caille (CARAMEL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jérémie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Zerjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11683,90 +11683,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la manipulation thermique embryonnaire sur le méthylome de caille japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gimonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2019 : Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France. 2019</w:t>
@@ -11795,103 +11795,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenerational analysis of embryonic heat exposure in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combined Meeting of the Incubation and Fertility Research Group (IFRG/WPSA Working Group 6) and the Perinatal Development and Fundamental Physiology Group (PDP/WPSA Working Group 12), Hof van Wageningen, the Netherlands, 30 August – 1 September, 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Tours, France. 2 p., 2019</w:t>
@@ -11920,90 +11920,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations in incubation and postnatal environments affect the microbiota composition of fast-growing male chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Schouler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12045,51 +12045,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multigenerational effects of heat manipulation during embryogenesis on body temperature and growth in broiler chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12097,51 +12097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) 2018 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Edinburgh, United Kingdom. , 2018, Incubation and Fertility Research Group (IFRG/WPSA Working Group 6) 2018 Meeting. Abstracts</w:t>
@@ -12196,77 +12196,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gimonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nouzilly, France. 1 p., 2018</w:t>
@@ -12308,90 +12308,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la thermo-manipulation embryonnaire sur l'aposition de H3K27ME3 et H3K4ME3 dans l'hypothalamus de poulet agé de 35 jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gimonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nouzilly, France. 1 p., 2018</w:t>
@@ -12414,152 +12414,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of embryonic thermal manipulation on quail transcriptome and methylome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anais Carvalho</w:t>
+                <w:t xml:space="preserve">Effects of temperature variations during incubation and postnatal growth on performance, metabolism and health of meat-type chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG)</w:t>
+              <w:t xml:space="preserve">Incubation and Fertility Research Group (WP6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Wageningen, Netherlands. 2017, Combined meeting of the Incubation and Fertility Research Group (WP6) and of the Fundamental Physiology and Perinatal Development Group (WP12). Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607553v1</w:t>
+                <w:t xml:space="preserve">hal-01604597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d’une acclimatation embryonnaire au froid visant à améliorer les capacités d’adaptation du poulet de chair</w:t>
               </w:r>
@@ -12664,152 +12664,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of temperature variations during incubation and postnatal growth on performance, metabolism and health of meat-type chickens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Coustham</w:t>
+                <w:t xml:space="preserve">Impact of embryonic thermal manipulation on quail transcriptome and methylome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Anne David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Incubation and Fertility Research Group (WP6)</w:t>
+              <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Wageningen, Netherlands. 2017, Combined meeting of the Incubation and Fertility Research Group (WP6) and of the Fundamental Physiology and Perinatal Development Group (WP12). Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604597v1</w:t>
+                <w:t xml:space="preserve">hal-01607553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro effects of triiodothyronine and insulin on the metabolism of muscle cells from chickens submitted or not to heat manipulation during embryogenesis</w:t>
               </w:r>
@@ -12834,64 +12834,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incubation and Fertility Research Group (WP6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Wageningen, Netherlands. 2017, Combined meeting of the Incubation and Fertility Research Group (WP6) and of the Fundamental Physiology and Perinatal Development Group (WP12). Abstracts</w:t>
@@ -12920,103 +12920,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenerational effects of modifications of the embryonic environment in quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Labrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European Symposium on Poultry Genetics (ESPG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, St Malo, France. 2017</w:t>
@@ -13039,359 +13039,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental epigenetics in birds: when the embryo feels the heat</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Etude de l’impact de l’acclimatation embryonnaire à la chaleur du poulet de chair sur des modifications épigénétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Anne David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">France Japan Epigenetic Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France. , 2017</w:t>
+              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 1222 p., 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790274v1</w:t>
+                <w:t xml:space="preserve">hal-01606379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’impact de l’acclimatation embryonnaire à la chaleur du poulet de chair sur des modifications épigénétiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah-Anne David</w:t>
+                <w:t xml:space="preserve">Environmental epigenetics in birds: when the embryo feels the heat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 1222 p., 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">France Japan Epigenetic Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606379v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenerational effects of modifications of the embryonic environment in quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Labrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">latsis symposium 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Zürich, Switzerland. 2017</w:t>
@@ -13414,385 +13414,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification environnementale nutritionnelle précoce de l’embryon et impact sur l’élaboration des phénotypes à long terme</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Transgenerational effects of modifications of the embryonic environment in quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Labrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">PAG XXIV - Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, San Diégo, United States. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742354v1</w:t>
+                <w:t xml:space="preserve">hal-02792417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenerational effects of modifications of the embryonic environment in quail</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Coustham</w:t>
+                <w:t xml:space="preserve">Multicriterion analysis of embryo acclimation techniques aiming at improving adaptive capacities in broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Dusart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXIV - Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, San Diégo, United States. 2016</w:t>
+              <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Bruges, Belgium. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792417v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicriterion analysis of embryo acclimation techniques aiming at improving adaptive capacities in broiler chickens</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modification environnementale nutritionnelle précoce de l’embryon et impact sur l’élaboration des phénotypes à long terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Froment</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) Meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Bruges, Belgium. 2016</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741006v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVAL-ADAPT : Evaluation multicritères de techniques d'acclimatation embryonnaire pour améliorer les capacités d'adaptation et limiter les coûts de production au démarrage et en fin d'élevage du poulet de chair</w:t>
               </w:r>
@@ -13817,64 +13817,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
@@ -13929,77 +13929,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Brugge, Belgium. 2016, 2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t>
@@ -14041,90 +14041,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenerational effects of modifications of the embryonic environment in quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Zerjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Labrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. International Society for Animal Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 94 (Supplement 4), 2016, Journal of Animal Science</w:t>
@@ -14166,90 +14166,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THERMOCHICK : Acclimatation embryonnaire à la chaleur. Quels sont les mécanismes modifiés chez le poulet de chair en finition ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Métaprogramme ACCAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Marne-La-Vallée, France. 2016</w:t>
@@ -14304,77 +14304,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Beauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sassan Asgari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Arensburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
@@ -14397,273 +14397,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations épigénétiques en réponse à la chaleur chez le poulet de chair</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">ROBUSTCHICK : Technique innovante combinant des modifications de températures et hygrométries d’incubation pour améliorer la robustesse, la santé et le bien-être du poulet de chair dans un environnement thermique d’élevage variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">Rencontres Gestion intégrée de la Santé des Animaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, La Chapelle sur Erdre, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741318v1</w:t>
+                <w:t xml:space="preserve">hal-01605528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROBUSTCHICK : Technique innovante combinant des modifications de températures et hygrométries d’incubation pour améliorer la robustesse, la santé et le bien-être du poulet de chair dans un environnement thermique d’élevage variable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Variations épigénétiques en réponse à la chaleur chez le poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Anne David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Beauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Moncollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Gestion intégrée de la Santé des Animaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, La Chapelle sur Erdre, France. , 2016</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605528v1</w:t>
+                <w:t xml:space="preserve">hal-02741318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of new incubation strategies to increase the sustainability of broiler production in the context of climate change</w:t>
               </w:r>
@@ -14800,77 +14800,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Travel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Smart Agriculture 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Montpeller, France. 2015, Climate Smart Agriculture 2015 Third Global Science Conference</w:t>
@@ -14912,90 +14912,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acclimatation embryonnaire à la chaleur : quels sont les mécanismes moléculaires modifiées chez le poulet de chair en finition ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t>
@@ -15050,64 +15050,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point de l’immunoprécipitation de la chromatine (ChIP) pour une étude en séquençage haut-débit sur tissus de poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15162,51 +15162,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide methylation analysis of heat-acclimated chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane D. Esquerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15281,320 +15281,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-lasting effects of thermal manipulation during embryogenesis on muscle gene expression profile in fast-growing chickens.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epigenetics and phenotypic variability:interesting insights from birds and long-term effects of embryonic environment in avian species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fresard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrice Martin</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Morisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Poultry Conference</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14. European Poultry Conference</w:t>
+              <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lunteren, Netherlands. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193844v1</w:t>
+                <w:t xml:space="preserve">hal-01193974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetics and phenotypic variability:interesting insights from birds and long-term effects of embryonic environment in avian species</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-lasting effects of thermal manipulation during embryogenesis on muscle gene expression profile in fast-growing chickens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mireille Morisson</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Moroldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lunteren, Netherlands. 2014</w:t>
+              <w:t xml:space="preserve">14. European Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WPSA, Branche Norvégienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14. European Poultry Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193974v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of embryonic heat exposure on bird methylome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15675,90 +15675,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of embryonic heat exposure on bird methylome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15832,51 +15832,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épigénétique et amélioration des animaux d’élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Pitel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15940,51 +15940,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'épigénétique, à l'interface entre nos gènes et l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires de l’Académie des Sciences, Arts et Belles-Lettres de Touraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, tome 33, , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16022,64 +16022,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of epigenetics in poultry breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Buyse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elske de Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16152,77 +16152,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional Programming and Effect of Ancestor Diet in Birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Morisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fresard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Zerjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16309,51 +16309,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La température d’incubation des œufs de caille japonaise comme levier d’amélioration de la résistance à la chaleur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16521,90 +16521,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First landscape of binding to chromosomes for a domesticated mariner transposase in the human genome: diversity of genomic targets of SETMAR isoforms in two colorectal cell lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Antoine-Lorquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Arnaoty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sassan Asgari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Beauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16808,51 +16808,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528110v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pigeon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2026.111211" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699193v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle George" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Georgelin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231826" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575196v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Kokou Tona" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.1.8069" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225866v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-023-00924-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356432v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cerutti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.4.7384" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144823v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Biasutti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00158.2022" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104873v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1142398" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617287v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100464" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448777v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kraimi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2021.105594" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617205v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biasutti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Barrieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morganx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100416" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555171v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2022.105661" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509411v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Petit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Houssier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2021.755842" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385429v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Antoine-Lorquin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Arensburger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Arnaoty" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassan Asgari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2021.03.032" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321946v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07832-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353872v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Goubil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.666265" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478463v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho-Vitorino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227700" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911075v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzidzo Nyuiadzi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dusart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2019.10.024" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385792v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Beauclair" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit Chabault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Raynaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2019.10.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385561v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2467" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385835v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne David" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimonnet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01207" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095892v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10030197" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154452v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Mersch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.4.2372" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595613v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2016.1246708" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608235v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12575-017-0059-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799551v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/epigenomes1030020" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628479v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Nyuiadzi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pex264" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479143v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0292-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636990v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2661-y" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634218v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedrani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001931" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019546v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Loredan Vlad" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deremetz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cubillos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084687" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650183v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peijin Li" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Strange" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Lister" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Song" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1221881" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004213v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco F. Cubillos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Loudet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2012.01.005" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFJQF6H3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019127v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew S Box" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dean" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua S Mylne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-7-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662919v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Grant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Verrill" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Arn&#233;odo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Palladino" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-010-9175-2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663867v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Schott" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ramos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.108.089276" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368414v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bedet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Monier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianthi Karali" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2006.04.474" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368410v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Simonet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2006.06.039" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00132174v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00182491v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karali Marianthi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677983v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Breuil Broyer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Morel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice de Almeida-Engler" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Negrutiu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2004.02026.x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930760v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187409v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172401v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129545v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hezouwe Metayake" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181292v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Andrieux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181272v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Biasutti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barrieu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Morganx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marchand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726320v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129464v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616157v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.028" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726302v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181279v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrieux Charlotte" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biasutti Sandra" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morisson Mireille" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276115v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler-Vasco" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617387v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617399v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617443v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275976v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789041v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736783v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimmonet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909442v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Beaujean Bobineau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909475v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737539v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735147v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Gataud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737347v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737093v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604665v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607589v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604503v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608779v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604366v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794035v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741942v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794792v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cornuez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800924v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moncollin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211058v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211070v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740929v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Travel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bignon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743909v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795552v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194134v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Plenecassagnes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lejeune" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194084v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194125v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740843v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tona" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792420v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194031v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194158v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fresard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512053v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212971v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Terzian" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lledo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726346v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181297v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726309v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735184v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736953v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734830v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909456v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735568v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737671v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737905v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737902v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736030v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734816v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735511v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607553v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607557v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604597v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607645v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789943v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790274v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606379v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bigot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785014v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742354v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792417v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741006v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741891v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602921v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533939v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800296v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741246v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741318v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605528v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132755v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bignon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738999v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194100v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/292909.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801618v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Desmarais" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792841v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193844v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/264226_2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193974v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744805v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Salin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190758v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818971v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pitel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/en/produit/epigenetique-en-ecologie-et-evolution/?/58818" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9216.ch10" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617314v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910047v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Buyse" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske de Haas" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2020.0065.28" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603246v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/401578" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275985v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232256v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558001v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528110v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pigeon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2026.111211" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575196v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Kokou Tona" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.1.8069" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699193v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle George" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Georgelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231826" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144823v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Biasutti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00158.2022" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356432v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cerutti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.4.7384" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225866v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-023-00924-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104873v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1142398" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448777v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kraimi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2021.105594" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617287v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100464" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617205v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biasutti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Barrieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morganx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100416" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555171v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2022.105661" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509411v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Petit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Houssier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2021.755842" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321946v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07832-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385429v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Antoine-Lorquin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Arensburger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Arnaoty" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassan Asgari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2021.03.032" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353872v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Goubil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.666265" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478463v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho-Vitorino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227700" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911075v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzidzo Nyuiadzi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dusart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2019.10.024" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385792v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Beauclair" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit Chabault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Raynaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2019.10.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385561v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2467" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385835v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne David" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimonnet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01207" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095892v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10030197" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154452v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Mersch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.4.2372" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595613v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2016.1246708" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608235v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12575-017-0059-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799551v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/epigenomes1030020" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479143v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0292-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628479v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Nyuiadzi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pex264" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636990v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2661-y" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634218v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedrani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001931" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019546v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Loredan Vlad" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deremetz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cubillos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084687" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650183v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peijin Li" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Strange" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Lister" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Song" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1221881" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004213v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco F. Cubillos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Loudet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2012.01.005" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFJQF6H3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019127v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew S Box" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dean" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua S Mylne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-7-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662919v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Grant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Verrill" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Arn&#233;odo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Palladino" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-010-9175-2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663867v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Schott" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ramos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.108.089276" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368414v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bedet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Monier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianthi Karali" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2006.04.474" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368410v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Simonet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2006.06.039" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00132174v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00182491v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karali Marianthi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677983v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Breuil Broyer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Morel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice de Almeida-Engler" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Negrutiu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2004.02026.x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930760v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172401v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187409v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129545v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hezouwe Metayake" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181292v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Andrieux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726302v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726320v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129464v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181272v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Biasutti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barrieu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Morganx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marchand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616157v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.028" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181279v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrieux Charlotte" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biasutti Sandra" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morisson Mireille" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276115v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler-Vasco" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617387v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617399v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617443v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275976v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736783v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimmonet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909442v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Beaujean Bobineau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789041v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909475v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737539v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735147v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Gataud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737347v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737093v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604665v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607589v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604503v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604366v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608779v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794035v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741942v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794792v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cornuez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800924v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moncollin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211070v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740929v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Travel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bignon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211058v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743909v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795552v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194084v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Plenecassagnes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lejeune" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194134v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740843v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tona" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194125v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792420v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194158v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fresard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194031v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512053v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212971v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Terzian" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lledo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181297v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726309v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726346v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734830v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909456v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736953v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735184v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735568v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737671v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737905v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737902v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736030v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734816v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735511v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604597v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607557v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607553v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607645v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789943v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606379v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bigot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790274v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785014v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792417v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741006v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742354v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741891v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602921v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533939v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800296v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741246v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605528v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741318v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132755v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bignon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738999v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194100v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/292909.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801618v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Desmarais" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792841v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193974v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193844v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/264226_2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744805v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Salin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190758v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818971v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pitel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/en/produit/epigenetique-en-ecologie-et-evolution/?/58818" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9216.ch10" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617314v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910047v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Buyse" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske de Haas" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2020.0065.28" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603246v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/401578" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275985v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232256v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558001v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>