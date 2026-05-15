--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -261,697 +261,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face au changement climatique, quelles stratégies d’atténuation et d’adaptation pour les productions avicoles ?</w:t>
+                <w:t xml:space="preserve">Maternal stress effects across generations in a precocial bird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Collin</w:t>
+                <w:t xml:space="preserve">Marion Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Coustham</w:t>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob Kokou Tona</w:t>
+                <w:t xml:space="preserve">Isabelle George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+                <w:t xml:space="preserve">Marion Georgelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 37 (1), pp.8069. </w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (8), pp.231826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.1.8069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsos.231826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04575196v1</w:t>
+                <w:t xml:space="preserve">hal-04699193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal stress effects across generations in a precocial bird</w:t>
+                <w:t xml:space="preserve">Face au changement climatique, quelles stratégies d’atténuation et d’adaptation pour les productions avicoles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Charrier</w:t>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle George</w:t>
+                <w:t xml:space="preserve">Jacob Kokou Tona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Georgelin</w:t>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (8), pp.231826. </w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (1), pp.8069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsos.231826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.1.8069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04699193v1</w:t>
+                <w:t xml:space="preserve">hal-04575196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fasting/refeeding: an experimental model to study the impact of early thermal manipulation on hepatic metabolism in mule ducks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epigenetics, genes and the environment: what importance for breeding practices and selection methods in poultry?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Marchand</w:t>
+                <w:t xml:space="preserve">Chloé Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Larroquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandra Biasutti</w:t>
+                <w:t xml:space="preserve">Ingrid David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpregu.00158.2022⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (4), pp.7384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.4.7384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144823v1</w:t>
+                <w:t xml:space="preserve">hal-04356432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetics, genes and the environment: what importance for breeding practices and selection methods in poultry?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Andrieux</w:t>
+                <w:t xml:space="preserve">Thermal conditioning of quail embryos has transgenerational and reversible long-term effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Cerutti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Collin</w:t>
+                <w:t xml:space="preserve">Romuald Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid David</w:t>
+                <w:t xml:space="preserve">Joël Delaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.4.7384⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40104-023-00924-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356432v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conditioning of quail embryos has transgenerational and reversible long-term effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+                <w:t xml:space="preserve">Fasting/refeeding: an experimental model to study the impact of early thermal manipulation on hepatic metabolism in mule ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+                <w:t xml:space="preserve">Michaël Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Rouger</w:t>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Delaveau</w:t>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+                <w:t xml:space="preserve">Sandra Biasutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, </w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 324 (1), pp.R45-R57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40104-023-00924-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00158.2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225866v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of embryonic thermal programming confirms increased liver fattening in mule ducks and changes in lipid metabolism</w:t>
               </w:r>
@@ -963,77 +963,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Biasutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, pp.1142398. </w:t>
@@ -1065,744 +1065,744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota and stress: a loop that impacts memory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early Phenotype Programming in Birds by Temperature and Nutrition: A Mini-Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narjis Kraimi</w:t>
+                <w:t xml:space="preserve">Angélique Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Lormant</w:t>
+                <w:t xml:space="preserve">Marianne Houssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Zemb</w:t>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2021.105594⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fanim.2021.755842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03448777v1</w:t>
+                <w:t xml:space="preserve">hal-03509411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short communication: Effects of in-ovo injection of endocrine disruptors and methyltransferase inhibitor on quail growth and egg-laying performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Leroux</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yann Labrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of different critical embryonic periods to modify egg incubation temperature in mule ducks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Andrieux</w:t>
+                <w:t xml:space="preserve">Microbiota and stress: a loop that impacts memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjis Kraimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Lormant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Biasutti</w:t>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josette Barrieu</w:t>
+                <w:t xml:space="preserve">Florent Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Morganx</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mireille Morisson</w:t>
+                <w:t xml:space="preserve">Olivier Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100416⟩</w:t>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 136, 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2021.105594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03617205v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal maternal stress is associated with behavioural and epigenetic changes in Japanese quail</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+                <w:t xml:space="preserve">Identification of different critical embryonic periods to modify egg incubation temperature in mule ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Biasutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rupert Palme</w:t>
+                <w:t xml:space="preserve">Josette Barrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Morganx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Morisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2022.105661⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03555171v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Phenotype Programming in Birds by Temperature and Nutrition: A Mini-Review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prenatal maternal stress is associated with behavioural and epigenetic changes in Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Collin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marianne Houssier</w:t>
+                <w:t xml:space="preserve">Marion Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Georgelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+                <w:t xml:space="preserve">Rupert Palme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2, </w:t>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 137, pp.105661. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fanim.2021.755842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2022.105661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03509411v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embryonic thermal manipulation impacts the postnatal transcriptome response of heat-challenged Japanese quails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2160,77 +2160,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embryonic thermal manipulation has short and long-term effects on the development and the physiology of the Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Carvalho-Vitorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2601,51 +2601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 32 (2), pp.247-262. </w:t>
@@ -2700,90 +2700,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Manipulation During Embryogenesis Impacts H3K4me3 and H3K27me3 Histone Marks in Chicken Hypothalamus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gimonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.1207. </w:t>
@@ -2821,90 +2821,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Reference Genes for Quantitative Gene Expression Studies in Three Tissues of Japanese Quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (3), 12 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2964,77 +2964,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Mersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 31 (4), pp.325-336. </w:t>
@@ -3076,51 +3076,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple PCR method for sexing Japanese quail Coturnix japonica at hatching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3206,51 +3206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3353,51 +3353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Mersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3452,103 +3452,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embryonic environment and transgenerational effects in quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Leroux</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yann Labrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 49 (1), pp.14. </w:t>
@@ -3733,64 +3733,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal manipulation of the chicken embryo triggers differential gene expression in response to a later heat challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3893,51 +3893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3988,51 +3988,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SHOOT GROWTH1 Maintains Arabidopsis Epigenomes by Regulating IBM1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Loredan Vlad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4122,51 +4122,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative modulation of polycomb silencing underlies natural variation in vernalization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peijin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4269,51 +4269,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons from eQTL mapping studies: non-coding regions and their role behind natural phenotypic variation in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco F. Cubillos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Loudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4385,51 +4385,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocol: A simple phenol-based method for 96-well extraction of high quality RNA from Arabidopsis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathew S Box</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4515,51 +4515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Grant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Verrill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Arnéodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4649,51 +4649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Palladino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4740,51 +4740,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The C. elegans HP1 homologue HPL-2 and the LIN-13 zinc finger protein form a complex implicated in vulval development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4798,391 +4798,382 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianthi Karali</w:t>
+                <w:t xml:space="preserve">Karali Marianthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 297 (2), pp.308-322. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 297, pp.308-322</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368414v1</w:t>
+                <w:t xml:space="preserve">ensl-00182491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unique and redundant functions of C. elegans HP1 proteins in post-embryonic development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The C. elegans HP1 homologue HPL-2 and the LIN-13 zinc finger protein form a complex implicated in vulval development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianthi Karali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 298 (1), pp.176-187. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2006.06.039⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 297 (2), pp.308-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2006.04.474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368410v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The C. elegans HP1 homologue HPL-2 and the LIN-13 zinc finger protein form a complex implicated in vulval development.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Unique and redundant functions of C. elegans HP1 proteins in post-embryonic development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Palladino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 297 (2), pp.308-322. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2006.04.474⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 298 (1), pp.176-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2006.06.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00132174v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The C. elegans HP1 homologue HPL-2 and the LIN-13 zinc finger protein form a complex implicated in vulval development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The C. elegans HP1 homologue HPL-2 and the LIN-13 zinc finger protein form a complex implicated in vulval development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5190,94 +5181,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karali Marianthi</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianthi Karali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 297, pp.308-322</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 297 (2), pp.308-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2006.04.474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00182491v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00132174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution boundary analysis during Arabidopsis thaliana flower development.</w:t>
               </w:r>
@@ -5302,51 +5302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janice de Almeida-Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Negrutiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5429,103 +5429,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation au changement climatique chez les volailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Kokou Tona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du groupe Filière Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Nov 2024, Paris, France</w:t>
@@ -5548,994 +5548,994 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la thermographie infrarouge chez la caille japonaise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">How can incubation conditions improve the resilience of chicken production in Africa and Europe in the context of global warming?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hezouwe Metayake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Kokou Tona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous COMPET’ences du Centre Val de Loire sur le thème «Mesures à distance sur l'animal expérimental »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Online, France</w:t>
+              <w:t xml:space="preserve">Conférence Avicole PanAfricaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WPSA, May 2023, Lomé, Togo. pp.79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172401v1</w:t>
+                <w:t xml:space="preserve">hal-04129545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal manipulations to improve thermotolerance in avian species: conditions, effects and epigenetic mechanisms involved</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The Impact of Early Thermal Manipulation on The Hepatic Energy Metabolism of Mule Duck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Houssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">R&amp;D Update Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hendrix Genetics, Mar 2023, Online, France</w:t>
+              <w:t xml:space="preserve">EAAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187409v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can incubation conditions improve the resilience of chicken production in Africa and Europe in the context of global warming?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Utilisation de la thermographie infrarouge chez la caille japonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacob Kokou Tona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Avicole PanAfricaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WPSA, May 2023, Lomé, Togo. pp.79</w:t>
+              <w:t xml:space="preserve">Rendez-vous COMPET’ences du Centre Val de Loire sur le thème «Mesures à distance sur l'animal expérimental »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04129545v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Early Thermal Manipulation on The Hepatic Energy Metabolism of Mule Duck</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Thermal manipulations to improve thermotolerance in avian species: conditions, effects and epigenetic mechanisms involved</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marianne Houssier</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">R&amp;D Update Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hendrix Genetics, Mar 2023, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181292v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’épigénétique dans Phase : dynamiques et perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Mitigating the effects of high temperatures in birds: involvement of epigenetic mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Beaujean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’animation scientifiques du Département Physiologie Animale et Systèmes d’Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">7. Mediterranean Poultry Summit (MPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Cordoue, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03726302v1</w:t>
+                <w:t xml:space="preserve">hal-03726320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating the effects of high temperatures in birds: involvement of epigenetic mechanisms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Combined strategies for adapting poultry production to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Kokou Tona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Mediterranean Poultry Summit (MPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Cordoue, Spain</w:t>
+              <w:t xml:space="preserve">26. World’s Poultry Congress (WPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WPSA, Aug 2022, Paris, France. pp.122-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726320v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined strategies for adapting poultry production to climate change</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+                <w:t xml:space="preserve">Impacts of Early Thermal Manipulation on Gene Expressions at Hatch in Mule Duck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Biasutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Barrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Morganx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World’s Poultry Congress (WPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WPSA, Aug 2022, Paris, France. pp.122-146</w:t>
+              <w:t xml:space="preserve">IFRG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04129464v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of Early Thermal Manipulation on Gene Expressions at Hatch in Mule Duck</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P Morganx</w:t>
+                <w:t xml:space="preserve">L’épigénétique à l’interface entre l’environnement et l'ADN : quelle importance pour les pratiques d’élevage et les méthodes de sélection ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Marchand</w:t>
+                <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFRG</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI; INRAE; ANSES; WVPA; WPSA; CTCPA, Mar 2022, Tours, France. pp.628-629, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.05.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181272v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’épigénétique à l’interface entre l’environnement et l'ADN : quelle importance pour les pratiques d’élevage et les méthodes de sélection ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">L’épigénétique dans Phase : dynamiques et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Beaujean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées d’animation scientifiques du Département Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616157v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE CHALLENGE NUTRITIONNEL JEÛNE/ REALIMENTATION : UN NOUVEAU MODELE D'ETUDE DU METABOLISME HEPATIQUE CHEZ LE CANARD MULARD</w:t>
               </w:r>
@@ -6547,77 +6547,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrieux Charlotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biasutti Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morisson Mireille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
@@ -6771,90 +6771,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'injection in-ovo de perturbateurs endocriniens ou d'un inhibiteur de méthyltransférases sur la croissance et la reproduction des cailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Labrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Zerjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6896,103 +6896,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets transgénérationnels de la programmation thermique embryonnaire chez la caille japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t>
@@ -7021,77 +7021,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic and molecular transgenerational analysis of embryonic thermal manipulation in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7146,51 +7146,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QuailHeatE: Effets transgénérationnels d'une exposition précoce à la chaleur chez la caille japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3 ème Journées Techniques Interfilières SYSAAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7209,389 +7209,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La thermo-manipulation embryonnaire chez la caille japonaise : de la physiologie à la régulation de l'épigénome</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+                <w:t xml:space="preserve">Molecular characterization of transgenerational epigenetic phenomena after genistein exposure in quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Gimmonet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Crochet</w:t>
+                <w:t xml:space="preserve">Marie Jérémie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Zerjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p</w:t>
+              <w:t xml:space="preserve">Epigenetic Inheritance Symposium 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736783v1</w:t>
+                <w:t xml:space="preserve">hal-02789041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'épigénétique en &amp;quot;Phase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La thermo-manipulation embryonnaire chez la caille japonaise : de la physiologie à la régulation de l'épigénome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie N. Beaujean Bobineau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coralie Gimmonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Défis Scientifiques Phase 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02909442v1</w:t>
+                <w:t xml:space="preserve">hal-02736783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of transgenerational epigenetic phenomena after genistein exposure in quail</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'épigénétique en &amp;quot;Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Jérémie</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Nathalie N. Beaujean Bobineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetic Inheritance Symposium 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">Séminaire Défis Scientifiques Phase 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789041v1</w:t>
+                <w:t xml:space="preserve">hal-02909442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que peut-on faire avec l’épigénétique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée RESAVI (réseau de génétique avicole)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7629,90 +7629,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenome-wide analysis of the impact of a thermal manipulation treatment on avian embryo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gimonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avian Model Systems 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
@@ -7741,51 +7741,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embryonic thermal manipulation of the Japanese quail: impacts on physiology and hypothalamic methylome and transcriptome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7866,64 +7866,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature variations during incubation and postnatal period affect performance, metabolism, health and gene expression in the blood of fast-growing chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7991,51 +7991,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’acquisition précoce de la tolérance à la chaleur chez les oiseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Adebiotech, EPIGEN, L'épigénétique dans la réponse du vivant aux facteurs environnementaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Romainville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8054,682 +8054,682 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetics for heat tolerance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Collin</w:t>
+                <w:t xml:space="preserve">Comment améliorer les capacités d’adaptation des oiseaux d’élevage aux variations de température ? Analyse multicritère de techniques d’acclimatation embryonnaire et étude des mécanismes impliqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium CERSA Poultry Production under ho and humid climate conditions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lomé, Togo</w:t>
+              <w:t xml:space="preserve">Cycle de séminaires du Réseau MIDI : Les rendez-vous des Milieux et de la Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604665v1</w:t>
+                <w:t xml:space="preserve">hal-01608779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of embryonic heat conditioning on bird epigenome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France</w:t>
+              <w:t xml:space="preserve">EMBO Conference: Chromatin and Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607589v1</w:t>
+                <w:t xml:space="preserve">hal-01604366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of cold embryo acclimation for improving adaptive capacities in meat-type chicken</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angélique Travel</w:t>
+                <w:t xml:space="preserve">Epigenetics for heat tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Anne David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium CERSA Poultry Production under ho and humid climate conditions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Lome, Togo</w:t>
+              <w:t xml:space="preserve">, Jun 2017, Lomé, Togo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604503v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of embryonic heat conditioning on bird epigenome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Conference: Chromatin and Epigenetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604366v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment améliorer les capacités d’adaptation des oiseaux d’élevage aux variations de température ? Analyse multicritère de techniques d’acclimatation embryonnaire et étude des mécanismes impliqués</w:t>
+                <w:t xml:space="preserve">Effects of cold embryo acclimation for improving adaptive capacities in meat-type chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Dusart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de séminaires du Réseau MIDI : Les rendez-vous des Milieux et de la Diversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">Symposium CERSA Poultry Production under ho and humid climate conditions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lome, Togo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608779v1</w:t>
+                <w:t xml:space="preserve">hal-01604503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of embryonic heat conditioning on bird methylome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chick meeting du GDR 3604 "Modèle aviaire"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8780,64 +8780,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8873,1359 +8873,1359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques résultats issus du programme EpiBird, &amp;quot;Analyses Epigénétiques chez les Oiseaux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mireille Morisson</w:t>
+                <w:t xml:space="preserve">Etude du rôle des modifications post-traductionnelles des histones dans l’acclimatation embryonnaire à la chaleur chez le poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie S. Leroux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Moncollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Mar 2016, Saint-Pée-sur-Nivelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794792v1</w:t>
+                <w:t xml:space="preserve">hal-02800924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du rôle des modifications post-traductionnelles des histones dans l’acclimatation embryonnaire à la chaleur chez le poulet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah-Anne David</w:t>
+                <w:t xml:space="preserve">Quelques résultats issus du programme EpiBird, &amp;quot;Analyses Epigénétiques chez les Oiseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Cornuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Moncollin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Mar 2016, Saint-Pée-sur-Nivelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800924v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-lasting effects of thermal manipulations during embryogenesis in broiler chickens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+                <w:t xml:space="preserve">Une modification de l'environnement embryonnaire influence le phénotype des descendants sur trois générations chez la caille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Labrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211070v1</w:t>
+                <w:t xml:space="preserve">hal-01194125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of cold incubation temperature and cold ambient temperature at start on performances, body temperature and health criteria in fast-growing broiler chickens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Importance de la première semaine d'élevage en production avicole de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Bignon</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) Meeting the 2015 IFRG meeting and 7th combined workshop on fundamental physiology and perinatal development in poultry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">15. Journée Productions Porcines et Avicoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Wallon de Recherches Agronomiques (CRA-W). BEL., Nov 2015, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740929v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-lasting effects of thermal manipulation during embryogenesis in broiler chickens</w:t>
+                <w:t xml:space="preserve">Long-lasting effects of thermal manipulations during embryogenesis in broiler chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. pp.538</w:t>
+              <w:t xml:space="preserve">, Aug 2015, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211058v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in egg incubation temperature enable chicken acclimation through long-lasting changes in energy metabolism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+                <w:t xml:space="preserve">Effect of cold incubation temperature and cold ambient temperature at start on performances, body temperature and health criteria in fast-growing broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Travel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Smart Agriculture 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) Meeting the 2015 IFRG meeting and 7th combined workshop on fundamental physiology and perinatal development in poultry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743909v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide DNA methylation analysis of heat-acclimated chickens</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Long-lasting effects of thermal manipulation during embryogenesis in broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Séminaire du réseau EFOR (Etudes Fonctionnelles chez les Organismes modèles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. pp.538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795552v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'une exposition embryonnaire à la chaleur sur le methylome du poulet de chair.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabine Crochet</w:t>
+                <w:t xml:space="preserve">Variations in egg incubation temperature enable chicken acclimation through long-lasting changes in energy metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">Climate Smart Agriculture 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194084v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du méthylome du poulet de chair acclimaté à la chaleur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Genome-wide DNA methylation analysis of heat-acclimated chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">4. Séminaire du réseau EFOR (Etudes Fonctionnelles chez les Organismes modèles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194134v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance de la première semaine d'élevage en production avicole de chair</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t>
+                <w:t xml:space="preserve">Impact d'une exposition embryonnaire à la chaleur sur le methylome du poulet de chair.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Plenecassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Tona</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+                <w:t xml:space="preserve">Clara Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Anne David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journée Productions Porcines et Avicoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Wallon de Recherches Agronomiques (CRA-W). BEL., Nov 2015, Namur, Belgique</w:t>
+              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740843v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une modification de l'environnement embryonnaire influence le phénotype des descendants sur trois générations chez la caille</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Analyse du méthylome du poulet de chair acclimaté à la chaleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Plenecassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">1. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194125v1</w:t>
+                <w:t xml:space="preserve">hal-01194134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigénétique et environnement : Ce que nous apprennent les plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Animation Scientifique "Epigénétique et Elevage"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Paris, France. 23 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10244,307 +10244,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetics and long-term effects if embryonic environment in avian species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Collin</w:t>
+                <w:t xml:space="preserve">Impact de l’acclimatation embryonnaire à la chaleur sur la méthylation de l’ADN chez l’oiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mireille Morisson</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. General Meeting of Epiconcept Epigenetics and periconception Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Apr 2013, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194158v1</w:t>
+                <w:t xml:space="preserve">hal-01194031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’acclimatation embryonnaire à la chaleur sur la méthylation de l’ADN chez l’oiseau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Coustham</w:t>
+                <w:t xml:space="preserve">Epigenetics and long-term effects if embryonic environment in avian species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fresard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Morisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">1. General Meeting of Epiconcept Epigenetics and periconception Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Apr 2013, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194031v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative modulation in Polycomb silencing through FLC cis variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Workshop on plant chromatin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10601,103 +10601,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenerational epigenetics in quail: whole genome DNA methylation analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Terzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Lledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epigenetic Inheritance: Impact for Biology and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Zurich, Switzerland</w:t>
@@ -10720,652 +10720,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le challenge nutritionnel jeûne/réalimentation : un nouveau modèle d'étude du métabolisme hépatique chez le canard mulard</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Coustham</w:t>
+                <w:t xml:space="preserve">Effets transgénérationnels d'une exposition embryonnaire à la chaleur sur le transcriptome et l'épigénome de la caille japonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Piégu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la recherche avicole et palmipèdes à foie gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">épiPhase - 7. Journées d'Animation Scientifique autour de l'Epigénétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181297v1</w:t>
+                <w:t xml:space="preserve">hal-03726346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STRESSEPIMARK : Suivi de la réaction immédiate au stress thermique et de sa mémorisation dans les biotechnologies aviaires embryonnaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Le challenge nutritionnel jeûne/réalimentation : un nouveau modèle d'étude du métabolisme hépatique chez le canard mulard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Biasutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifiques du Département Physiologie Animale et Systèmes d’Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">14. Journées de la recherche avicole et palmipèdes à foie gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03726309v1</w:t>
+                <w:t xml:space="preserve">hal-04181297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets transgénérationnels d'une exposition embryonnaire à la chaleur sur le transcriptome et l'épigénome de la caille japonaise</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">STRESSEPIMARK : Suivi de la réaction immédiate au stress thermique et de sa mémorisation dans les biotechnologies aviaires embryonnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">épiPhase - 7. Journées d'Animation Scientifique autour de l'Epigénétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifiques du Département Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03726346v1</w:t>
+                <w:t xml:space="preserve">hal-03726309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse bioinformatique des marques d'histone chez le poulet exposé à la chaleur pendant l'incubation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+                <w:t xml:space="preserve">Variations in incubation and postnatal environments affect the microbiota composition of fast-growing male chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schouler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13.Journées de la recherche avicole et des palmipèdes à foie gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Tours, France. Journées de la Recherche sur les Palmipèdes à Foie Gras, 2019, 13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">Combined Meeting of the Incubation and Fertility Research Group (IFRG/WPSA Working Group 6) and 7th Combined Workshop on "Fundamental Physiology and Perinatal Development in Poultry (WPSA Working Group 12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Tours, France. 2 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734830v1</w:t>
+                <w:t xml:space="preserve">hal-02737902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation thermique embryonnaire chez la caille japonaise : étude de l'impact sur le phénotype et l'épigénome sur plusieurs générations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Effets a court et long termes de la manipulation thermique embryonnaire sur la physiologie de la caille japonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gimonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Défis Scientifiques du département Phase 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Tours, France. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2019, 13. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909456v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenerational analysis of embryonic heat exposure in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gimonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11384,764 +11384,764 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epigenetic Inheritance Symposium 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Zurich, Switzerland. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets a court et long termes de la manipulation thermique embryonnaire sur la physiologie de la caille japonaise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Analyse bioinformatique des marques d'histone chez le poulet exposé à la chaleur pendant l'incubation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Gimonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Anne David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Tours, France. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2019, 13. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">13.Journées de la recherche avicole et des palmipèdes à foie gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Tours, France. Journées de la Recherche sur les Palmipèdes à Foie Gras, 2019, 13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735184v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARActérisation Moléculaire de phénomènes Epigénétiques transgénérationneLs chez la caille (CARAMEL)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Zerjal</w:t>
+                <w:t xml:space="preserve">Manipulation thermique embryonnaire chez la caille japonaise : étude de l'impact sur le phénotype et l'épigénome sur plusieurs générations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Gimonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p., 2019, épiPHASE</w:t>
+              <w:t xml:space="preserve">Séminaire Défis Scientifiques du département Phase 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735568v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la manipulation thermique embryonnaire sur le méthylome de caille japonaise</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+                <w:t xml:space="preserve">CARActérisation Moléculaire de phénomènes Epigénétiques transgénérationneLs chez la caille (CARAMEL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jérémie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Zerjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2019 : Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nantes, France. 2019</w:t>
+              <w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p., 2019, épiPHASE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737671v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenerational analysis of embryonic heat exposure in Japanese quail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Impact de la manipulation thermique embryonnaire sur le méthylome de caille japonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Gimonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combined Meeting of the Incubation and Fertility Research Group (IFRG/WPSA Working Group 6) and the Perinatal Development and Fundamental Physiology Group (PDP/WPSA Working Group 12), Hof van Wageningen, the Netherlands, 30 August – 1 September, 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Tours, France. 2 p., 2019</w:t>
+              <w:t xml:space="preserve">JOBIM 2019 : Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737905v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in incubation and postnatal environments affect the microbiota composition of fast-growing male chickens</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Schouler</w:t>
+                <w:t xml:space="preserve">Transgenerational analysis of embryonic heat exposure in Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combined Meeting of the Incubation and Fertility Research Group (IFRG/WPSA Working Group 6) and 7th Combined Workshop on "Fundamental Physiology and Perinatal Development in Poultry (WPSA Working Group 12)</w:t>
+              <w:t xml:space="preserve">Combined Meeting of the Incubation and Fertility Research Group (IFRG/WPSA Working Group 6) and the Perinatal Development and Fundamental Physiology Group (PDP/WPSA Working Group 12), Hof van Wageningen, the Netherlands, 30 August – 1 September, 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Tours, France. 2 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737902v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multigenerational effects of heat manipulation during embryogenesis on body temperature and growth in broiler chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) 2018 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Edinburgh, United Kingdom. , 2018, Incubation and Fertility Research Group (IFRG/WPSA Working Group 6) 2018 Meeting. Abstracts</w:t>
@@ -12196,77 +12196,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gimonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nouzilly, France. 1 p., 2018</w:t>
@@ -12308,51 +12308,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la thermo-manipulation embryonnaire sur l'aposition de H3K27ME3 et H3K4ME3 dans l'hypothalamus de poulet agé de 35 jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gimonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12414,152 +12414,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of temperature variations during incubation and postnatal growth on performance, metabolism and health of meat-type chickens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Transgenerational effects of modifications of the embryonic environment in quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Labrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Incubation and Fertility Research Group (WP6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Wageningen, Netherlands. 2017, Combined meeting of the Incubation and Fertility Research Group (WP6) and of the Fundamental Physiology and Perinatal Development Group (WP12). Abstracts</w:t>
+              <w:t xml:space="preserve">latsis symposium 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Zürich, Switzerland. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604597v1</w:t>
+                <w:t xml:space="preserve">hal-02785014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d’une acclimatation embryonnaire au froid visant à améliorer les capacités d’adaptation du poulet de chair</w:t>
               </w:r>
@@ -12670,51 +12670,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of embryonic thermal manipulation on quail transcriptome and methylome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12722,51 +12722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Wageningen, Netherlands. 2017, Combined meeting of the Incubation and Fertility Research Group (WP6) and of the Fundamental Physiology and Perinatal Development Group (WP12). Abstracts</w:t>
@@ -12789,958 +12789,958 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro effects of triiodothyronine and insulin on the metabolism of muscle cells from chickens submitted or not to heat manipulation during embryogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of temperature variations during incubation and postnatal growth on performance, metabolism and health of meat-type chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incubation and Fertility Research Group (WP6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Wageningen, Netherlands. 2017, Combined meeting of the Incubation and Fertility Research Group (WP6) and of the Fundamental Physiology and Perinatal Development Group (WP12). Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607645v1</w:t>
+                <w:t xml:space="preserve">hal-01604597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenerational effects of modifications of the embryonic environment in quail</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">In vitro effects of triiodothyronine and insulin on the metabolism of muscle cells from chickens submitted or not to heat manipulation during embryogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. European Symposium on Poultry Genetics (ESPG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, St Malo, France. 2017</w:t>
+              <w:t xml:space="preserve">Incubation and Fertility Research Group (WP6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Wageningen, Netherlands. 2017, Combined meeting of the Incubation and Fertility Research Group (WP6) and of the Fundamental Physiology and Perinatal Development Group (WP12). Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789943v1</w:t>
+                <w:t xml:space="preserve">hal-01607645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’impact de l’acclimatation embryonnaire à la chaleur du poulet de chair sur des modifications épigénétiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+                <w:t xml:space="preserve">Transgenerational effects of modifications of the embryonic environment in quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Labrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 1222 p., 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">10. European Symposium on Poultry Genetics (ESPG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, St Malo, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606379v1</w:t>
+                <w:t xml:space="preserve">hal-02789943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental epigenetics in birds: when the embryo feels the heat</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Etude de l’impact de l’acclimatation embryonnaire à la chaleur du poulet de chair sur des modifications épigénétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Anne David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">France Japan Epigenetic Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France. , 2017</w:t>
+              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 1222 p., 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790274v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenerational effects of modifications of the embryonic environment in quail</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Coustham</w:t>
+                <w:t xml:space="preserve">Environmental epigenetics in birds: when the embryo feels the heat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">latsis symposium 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Zürich, Switzerland. 2017</w:t>
+              <w:t xml:space="preserve">France Japan Epigenetic Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785014v1</w:t>
+                <w:t xml:space="preserve">hal-02790274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenerational effects of modifications of the embryonic environment in quail</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Coustham</w:t>
+                <w:t xml:space="preserve">Multicriterion analysis of embryo acclimation techniques aiming at improving adaptive capacities in broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Dusart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXIV - Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, San Diégo, United States. 2016</w:t>
+              <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Bruges, Belgium. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792417v1</w:t>
+                <w:t xml:space="preserve">hal-02741006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicriterion analysis of embryo acclimation techniques aiming at improving adaptive capacities in broiler chickens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angélique Travel</w:t>
+                <w:t xml:space="preserve">Transgenerational effects of modifications of the embryonic environment in quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Labrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) Meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Bruges, Belgium. 2016</w:t>
+              <w:t xml:space="preserve">PAG XXIV - Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, San Diégo, United States. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741006v1</w:t>
+                <w:t xml:space="preserve">hal-02792417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification environnementale nutritionnelle précoce de l’embryon et impact sur l’élaboration des phénotypes à long terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Froment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13772,359 +13772,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVAL-ADAPT : Evaluation multicritères de techniques d'acclimatation embryonnaire pour améliorer les capacités d'adaptation et limiter les coûts de production au démarrage et en fin d'élevage du poulet de chair</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Coustham</w:t>
+                <w:t xml:space="preserve">Impact of embryonic heat acclimation on histone post-translational modifications in chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Anne David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Brugge, Belgium. 2016, 2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741891v1</w:t>
+                <w:t xml:space="preserve">hal-01602921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of embryonic heat acclimation on histone post-translational modifications in chicken</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabine Crochet</w:t>
+                <w:t xml:space="preserve">EVAL-ADAPT : Evaluation multicritères de techniques d'acclimatation embryonnaire pour améliorer les capacités d'adaptation et limiter les coûts de production au démarrage et en fin d'élevage du poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Brugge, Belgium. 2016, 2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602921v1</w:t>
+                <w:t xml:space="preserve">hal-02741891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenerational effects of modifications of the embryonic environment in quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Zerjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Labrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. International Society for Animal Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 94 (Supplement 4), 2016, Journal of Animal Science</w:t>
@@ -14166,64 +14166,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THERMOCHICK : Acclimatation embryonnaire à la chaleur. Quels sont les mécanismes modifiés chez le poulet de chair en finition ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14330,51 +14330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sassan Asgari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Arensburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
@@ -14397,273 +14397,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROBUSTCHICK : Technique innovante combinant des modifications de températures et hygrométries d’incubation pour améliorer la robustesse, la santé et le bien-être du poulet de chair dans un environnement thermique d’élevage variable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Variations épigénétiques en réponse à la chaleur chez le poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Anne David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Beauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Moncollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Gestion intégrée de la Santé des Animaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, La Chapelle sur Erdre, France. , 2016</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605528v1</w:t>
+                <w:t xml:space="preserve">hal-02741318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations épigénétiques en réponse à la chaleur chez le poulet de chair</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">ROBUSTCHICK : Technique innovante combinant des modifications de températures et hygrométries d’incubation pour améliorer la robustesse, la santé et le bien-être du poulet de chair dans un environnement thermique d’élevage variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">Rencontres Gestion intégrée de la Santé des Animaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, La Chapelle sur Erdre, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741318v1</w:t>
+                <w:t xml:space="preserve">hal-01605528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of new incubation strategies to increase the sustainability of broiler production in the context of climate change</w:t>
               </w:r>
@@ -14800,77 +14800,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Smart Agriculture 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Montpeller, France. 2015, Climate Smart Agriculture 2015 Third Global Science Conference</w:t>
@@ -14912,64 +14912,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acclimatation embryonnaire à la chaleur : quels sont les mécanismes moléculaires modifiées chez le poulet de chair en finition ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15050,51 +15050,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point de l’immunoprécipitation de la chromatine (ChIP) pour une étude en séquençage haut-débit sur tissus de poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15162,103 +15162,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide methylation analysis of heat-acclimated chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane D. Esquerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Plenecassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Jacques Monod, DNA methylation and demethylation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Roscoff, France. 2015</w:t>
@@ -15281,320 +15281,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetics and phenotypic variability:interesting insights from birds and long-term effects of embryonic environment in avian species</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-lasting effects of thermal manipulation during embryogenesis on muscle gene expression profile in fast-growing chickens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mireille Morisson</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Moroldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lunteren, Netherlands. 2014</w:t>
+              <w:t xml:space="preserve">14. European Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WPSA, Branche Norvégienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14. European Poultry Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193974v1</w:t>
+                <w:t xml:space="preserve">hal-01193844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-lasting effects of thermal manipulation during embryogenesis on muscle gene expression profile in fast-growing chickens.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epigenetics and phenotypic variability:interesting insights from birds and long-term effects of embryonic environment in avian species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fresard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrice Martin</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Morisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Poultry Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lunteren, Netherlands. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WPSA, Branche Norvégienne</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01193844v1</w:t>
+                <w:t xml:space="preserve">hal-01193974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of embryonic heat exposure on bird methylome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15675,51 +15675,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of embryonic heat exposure on bird methylome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15832,51 +15832,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épigénétique et amélioration des animaux d’élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Pitel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15940,51 +15940,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'épigénétique, à l'interface entre nos gènes et l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires de l’Académie des Sciences, Arts et Belles-Lettres de Touraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, tome 33, , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16022,64 +16022,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of epigenetics in poultry breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Buyse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elske de Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16139,90 +16139,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional Programming and Effect of Ancestor Diet in Birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Morisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fresard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Zerjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16309,51 +16309,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La température d’incubation des œufs de caille japonaise comme levier d’amélioration de la résistance à la chaleur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16808,51 +16808,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528110v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pigeon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2026.111211" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575196v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Kokou Tona" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.1.8069" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699193v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle George" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Georgelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231826" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144823v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Biasutti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00158.2022" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356432v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cerutti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.4.7384" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225866v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-023-00924-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104873v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1142398" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448777v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kraimi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2021.105594" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617287v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100464" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617205v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biasutti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Barrieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morganx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100416" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555171v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2022.105661" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509411v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Petit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Houssier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2021.755842" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321946v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07832-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385429v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Antoine-Lorquin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Arensburger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Arnaoty" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassan Asgari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2021.03.032" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353872v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Goubil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.666265" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478463v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho-Vitorino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227700" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911075v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzidzo Nyuiadzi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dusart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2019.10.024" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385792v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Beauclair" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit Chabault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Raynaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2019.10.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385561v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2467" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385835v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne David" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimonnet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01207" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095892v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10030197" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154452v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Mersch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.4.2372" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595613v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2016.1246708" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608235v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12575-017-0059-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799551v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/epigenomes1030020" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479143v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0292-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628479v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Nyuiadzi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pex264" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636990v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2661-y" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634218v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedrani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001931" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019546v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Loredan Vlad" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deremetz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cubillos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084687" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650183v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peijin Li" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Strange" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Lister" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Song" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1221881" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004213v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco F. Cubillos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Loudet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2012.01.005" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFJQF6H3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019127v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew S Box" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dean" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua S Mylne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-7-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662919v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Grant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Verrill" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Arn&#233;odo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Palladino" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-010-9175-2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663867v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Schott" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ramos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.108.089276" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368414v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bedet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Monier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianthi Karali" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2006.04.474" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368410v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Simonet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2006.06.039" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00132174v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00182491v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karali Marianthi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677983v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Breuil Broyer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Morel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice de Almeida-Engler" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Negrutiu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2004.02026.x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930760v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172401v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187409v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129545v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hezouwe Metayake" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181292v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Andrieux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726302v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726320v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129464v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181272v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Biasutti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barrieu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Morganx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marchand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616157v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.028" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181279v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrieux Charlotte" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biasutti Sandra" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morisson Mireille" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276115v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler-Vasco" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617387v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617399v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617443v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275976v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736783v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimmonet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909442v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Beaujean Bobineau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789041v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909475v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737539v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735147v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Gataud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737347v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737093v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604665v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607589v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604503v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604366v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608779v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794035v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741942v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794792v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cornuez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800924v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moncollin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211070v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740929v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Travel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bignon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211058v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743909v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795552v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194084v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Plenecassagnes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lejeune" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194134v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740843v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tona" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194125v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792420v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194158v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fresard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194031v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512053v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212971v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Terzian" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lledo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181297v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726309v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726346v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734830v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909456v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736953v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735184v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735568v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737671v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737905v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737902v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736030v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734816v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735511v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604597v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607557v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607553v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607645v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789943v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606379v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bigot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790274v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785014v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792417v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741006v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742354v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741891v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602921v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533939v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800296v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741246v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605528v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741318v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132755v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bignon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738999v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194100v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/292909.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801618v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Desmarais" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792841v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193974v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193844v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/264226_2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744805v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Salin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190758v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818971v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pitel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/en/produit/epigenetique-en-ecologie-et-evolution/?/58818" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9216.ch10" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617314v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910047v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Buyse" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske de Haas" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2020.0065.28" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603246v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/401578" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275985v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232256v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558001v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528110v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pigeon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2026.111211" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699193v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle George" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Georgelin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231826" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575196v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Kokou Tona" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.1.8069" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356432v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cerutti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.4.7384" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225866v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-023-00924-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144823v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Biasutti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00158.2022" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104873v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1142398" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509411v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Petit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Houssier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2021.755842" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617287v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100464" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448777v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kraimi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2021.105594" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biasutti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Barrieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morganx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100416" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555171v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2022.105661" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321946v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07832-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385429v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Antoine-Lorquin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Arensburger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Arnaoty" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassan Asgari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2021.03.032" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353872v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Goubil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.666265" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478463v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho-Vitorino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227700" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911075v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzidzo Nyuiadzi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dusart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2019.10.024" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385792v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Beauclair" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit Chabault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Raynaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2019.10.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385561v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2467" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385835v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne David" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimonnet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01207" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095892v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10030197" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154452v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Mersch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.4.2372" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595613v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2016.1246708" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608235v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12575-017-0059-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799551v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/epigenomes1030020" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479143v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0292-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628479v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Nyuiadzi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pex264" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636990v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2661-y" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634218v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedrani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001931" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019546v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Loredan Vlad" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deremetz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cubillos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084687" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650183v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peijin Li" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Strange" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Lister" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Song" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1221881" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004213v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco F. Cubillos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Loudet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2012.01.005" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFJQF6H3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019127v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew S Box" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dean" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua S Mylne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-7-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662919v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Grant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Verrill" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Arn&#233;odo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Palladino" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-010-9175-2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663867v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Schott" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ramos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.108.089276" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00182491v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bedet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Monier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karali Marianthi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368414v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianthi Karali" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2006.04.474" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368410v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Simonet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2006.06.039" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00132174v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677983v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Breuil Broyer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Morel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice de Almeida-Engler" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Negrutiu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2004.02026.x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930760v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129545v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hezouwe Metayake" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181292v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Andrieux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172401v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187409v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726320v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129464v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181272v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Biasutti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barrieu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Morganx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marchand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616157v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.028" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726302v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181279v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrieux Charlotte" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biasutti Sandra" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morisson Mireille" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276115v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler-Vasco" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617387v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617399v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617443v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275976v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789041v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736783v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimmonet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909442v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Beaujean Bobineau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909475v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737539v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735147v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Gataud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737347v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737093v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608779v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604366v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604665v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607589v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604503v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794035v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741942v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800924v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moncollin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794792v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cornuez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194125v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740843v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tona" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211070v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740929v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Travel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bignon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211058v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743909v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795552v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194084v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Plenecassagnes" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lejeune" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194134v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792420v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194031v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194158v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fresard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512053v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212971v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Terzian" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lledo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726346v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181297v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726309v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737902v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735184v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736953v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734830v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909456v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735568v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737671v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737905v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736030v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734816v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735511v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785014v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607557v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607553v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604597v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607645v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789943v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606379v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bigot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790274v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741006v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792417v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742354v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602921v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741891v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533939v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800296v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741246v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741318v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605528v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132755v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bignon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738999v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194100v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/292909.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801618v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Desmarais" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792841v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193844v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/264226_2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193974v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744805v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Salin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190758v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818971v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pitel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/en/produit/epigenetique-en-ecologie-et-evolution/?/58818" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9216.ch10" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617314v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910047v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Buyse" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske de Haas" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2020.0065.28" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603246v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/401578" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275985v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232256v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558001v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>