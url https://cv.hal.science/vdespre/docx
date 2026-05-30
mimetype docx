--- v0 (2026-03-19)
+++ v1 (2026-05-30)
@@ -972,235 +972,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flipping Geometric Triangulations on Hyperbolic Surfaces</w:t>
+                <w:t xml:space="preserve">Testing Balanced Splitting Cycles in Complete Triangulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Despré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Monique Teillaud</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Thomassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoCG 2020 - 36th International Symposium on Computational Geometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.SoCG.2020.35⟩</w:t>
+              <w:t xml:space="preserve">Canadian Conference on Computational Geometry (CCCG 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Saskatchewan/Online, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02886493v1</w:t>
+                <w:t xml:space="preserve">hal-03059811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing Balanced Splitting Cycles in Complete Triangulations</w:t>
+                <w:t xml:space="preserve">Flipping Geometric Triangulations on Hyperbolic Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Despré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Thomassé</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Schlenker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Teillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Conference on Computational Geometry (CCCG 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Saskatchewan/Online, Canada. </w:t>
+              <w:t xml:space="preserve">SoCG 2020 - 36th International Symposium on Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Zurich, Switzerland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.SoCG.2020.35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059811v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Routing on the Delaunay Triangulation</w:t>
               </w:r>
@@ -2279,51 +2279,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995536v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Despr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Kolbe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Parlier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Teillaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20382/jocg.v15i2a2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857057v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Schlenker" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20382/jocg.v15i1a8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480483v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Balacheff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/21562261-2022-0040" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01705333v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lazarus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-016-1735-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05442559v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lanuel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pouget" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2025.59" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361728v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Colin de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dubois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611978322.174" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509616v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03665888v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02886493v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2020.35" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059811v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881280v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonichon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosenjit Bose" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou de Carufel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl Hill" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2018.22" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01705339v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505880v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Perrot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820353v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466350v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881015v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03462834v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045921v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01780607v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devillers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995536v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Despr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Kolbe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Parlier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Teillaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20382/jocg.v15i2a2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857057v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Schlenker" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20382/jocg.v15i1a8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480483v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Balacheff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/21562261-2022-0040" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01705333v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lazarus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-016-1735-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05442559v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lanuel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pouget" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2025.59" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361728v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Colin de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dubois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611978322.174" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509616v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03665888v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059811v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02886493v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2020.35" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881280v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonichon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosenjit Bose" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou de Carufel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl Hill" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2018.22" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01705339v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505880v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Perrot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820353v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466350v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881015v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03462834v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045921v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01780607v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devillers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>