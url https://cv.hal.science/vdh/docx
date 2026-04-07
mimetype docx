--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -2589,51 +2589,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Trim Structure for Rendering Large B-Rep Models</w:t>
+                <w:t xml:space="preserve">Une structure de découpe efficace pour l'affichage de grands modèles B-Rep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Claux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vanderhaeghe</w:t>
@@ -2668,106 +2668,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Workshop on Vision, Modeling and Visualization (VMV 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AFIG '11 (Actes des 25èmes journées de l'AFIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIG, Nov 2012, Calais, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01298635v1</w:t>
+                <w:t xml:space="preserve">hal-01342495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une structure de découpe efficace pour l'affichage de grands modèles B-Rep</w:t>
+                <w:t xml:space="preserve">An Efficient Trim Structure for Rendering Large B-Rep Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Claux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vanderhaeghe</w:t>
@@ -2802,73 +2793,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFIG '11 (Actes des 25èmes journées de l'AFIG)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Workshop on Vision, Modeling and Visualization (VMV 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Magdebourg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/PE/VMV/VMV12/031-038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342495v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Stylized Shading Primitives</w:t>
               </w:r>
@@ -5199,51 +5199,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738931v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barroso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fondevilla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vanderhaeghe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.15201" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480926v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desrichard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Paulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14429" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679979v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;zi&#232;res" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14564" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939477v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Yan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yotam Gingold" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3414685.3417784" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139901v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Abu Rumman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prapanch Nair" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric M&#252;ller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Barthe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-019-01700-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174327v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13781" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538733v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mellado" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hoarau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3072959.3073650" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295281v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Subileau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-015-1163-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295272v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118484v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Claux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12308" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00569958v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vergne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiazhou Chen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2011.01892.x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510250v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Thollot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois X. Sillion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460378v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454288v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882520v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Masse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ory" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-1-21-2018" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941014v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317403v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Turbet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/exp.20161064" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295329v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Boulanger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295265v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295257v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147303v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Gomez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295339v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dunyach" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barthe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Botsch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/conf/EG2013/short/029-032" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298635v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/VMV/VMV12/031-038" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342495v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617157v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Baxter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2024676.2024693" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510240v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345283v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ostromoukhov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341911v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bousseau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510251v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00300317v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/EGWR/EGSR07/139-146" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355626v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Desbenoit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grosjean" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510230v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355619v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1179849.1179974" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631518v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341927v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Russo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526617v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295320v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342483v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Collomosse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-4471-4519-6_1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4519-6_1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306390v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vivant de Grotthuss" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510245v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moulin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boissieux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404021v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delos Baptiste" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cozot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00454187v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00345353v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738931v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barroso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fondevilla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vanderhaeghe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.15201" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480926v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desrichard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Paulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14429" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679979v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;zi&#232;res" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14564" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939477v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Yan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yotam Gingold" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3414685.3417784" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139901v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Abu Rumman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prapanch Nair" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric M&#252;ller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Barthe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-019-01700-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174327v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13781" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538733v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mellado" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hoarau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3072959.3073650" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295281v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Subileau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-015-1163-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295272v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118484v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Claux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12308" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00569958v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vergne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiazhou Chen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2011.01892.x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510250v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Thollot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois X. Sillion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460378v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454288v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882520v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Masse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ory" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-1-21-2018" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941014v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317403v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Turbet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/exp.20161064" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295329v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Boulanger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295265v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295257v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147303v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Gomez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295339v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dunyach" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barthe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Botsch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/conf/EG2013/short/029-032" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342495v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298635v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/VMV/VMV12/031-038" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617157v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Baxter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2024676.2024693" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510240v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345283v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ostromoukhov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341911v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bousseau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510251v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00300317v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/EGWR/EGSR07/139-146" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355626v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Desbenoit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grosjean" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510230v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355619v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1179849.1179974" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631518v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341927v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Russo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526617v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295320v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342483v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Collomosse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-4471-4519-6_1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4519-6_1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306390v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vivant de Grotthuss" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510245v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moulin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boissieux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404021v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delos Baptiste" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cozot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00454187v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00345353v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>