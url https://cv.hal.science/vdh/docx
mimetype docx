--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -1513,204 +1513,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a visual language for animated paintings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Intermediate Frames for Stroke-based Animation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fondevilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vanderhaeghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques du GdR IG-RV 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR IGRV, Mar 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Françaises d'Informatique Graphique (JFIG 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03460378v1</w:t>
+                <w:t xml:space="preserve">hal-03454288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Intermediate Frames for Stroke-based Animation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a visual language for animated paintings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fondevilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vanderhaeghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Françaises d'Informatique Graphique (JFIG 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">Journées thématiques du GdR IG-RV 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR IGRV, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03454288v1</w:t>
+                <w:t xml:space="preserve">hal-03460378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expressive map design: OGC SLD/SE++ extension for expressive map styles</w:t>
               </w:r>
@@ -2589,51 +2589,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une structure de découpe efficace pour l'affichage de grands modèles B-Rep</w:t>
+                <w:t xml:space="preserve">An Efficient Trim Structure for Rendering Large B-Rep Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Claux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vanderhaeghe</w:t>
@@ -2668,97 +2668,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFIG '11 (Actes des 25èmes journées de l'AFIG)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Workshop on Vision, Modeling and Visualization (VMV 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Magdebourg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/PE/VMV/VMV12/031-038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01342495v1</w:t>
+                <w:t xml:space="preserve">hal-01298635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Trim Structure for Rendering Large B-Rep Models</w:t>
+                <w:t xml:space="preserve">Une structure de découpe efficace pour l'affichage de grands modèles B-Rep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Claux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vanderhaeghe</w:t>
@@ -2793,82 +2802,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Workshop on Vision, Modeling and Visualization (VMV 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AFIG '11 (Actes des 25èmes journées de l'AFIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIG, Nov 2012, Calais, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2312/PE/VMV/VMV12/031-038⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01298635v1</w:t>
+                <w:t xml:space="preserve">hal-01342495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Stylized Shading Primitives</w:t>
               </w:r>
@@ -3483,243 +3483,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00300317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Modeling of Mushrooms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un Système Interactif et Controlable de Peinture pour l'Animation 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vanderhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Grosjean</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Thollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François X. Sillion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics (short papers)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eurographics, Aug 2004, Grenoble, France. pp.37-40</w:t>
+              <w:t xml:space="preserve">AFIG '06 (Actes des 19èmes journées de l'AFIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00355626v1</w:t>
+                <w:t xml:space="preserve">inria-00510230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Système Interactif et Controlable de Peinture pour l'Animation 3D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactive Modeling of Mushrooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Desbenoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vanderhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François X. Sillion</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFIG '06 (Actes des 19èmes journées de l'AFIG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Eurographics (short papers)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eurographics, Aug 2004, Grenoble, France. pp.37-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00510230v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00355626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic drawing algorithm for interactive painterly rendering</w:t>
               </w:r>
@@ -5199,51 +5199,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738931v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barroso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fondevilla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vanderhaeghe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.15201" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480926v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desrichard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Paulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14429" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679979v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;zi&#232;res" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14564" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939477v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Yan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yotam Gingold" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3414685.3417784" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139901v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Abu Rumman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prapanch Nair" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric M&#252;ller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Barthe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-019-01700-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174327v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13781" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538733v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mellado" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hoarau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3072959.3073650" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295281v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Subileau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-015-1163-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295272v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118484v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Claux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12308" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00569958v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vergne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiazhou Chen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2011.01892.x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510250v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Thollot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois X. Sillion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460378v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454288v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882520v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Masse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ory" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-1-21-2018" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941014v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317403v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Turbet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/exp.20161064" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295329v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Boulanger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295265v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295257v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147303v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Gomez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295339v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dunyach" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barthe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Botsch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/conf/EG2013/short/029-032" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342495v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298635v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/VMV/VMV12/031-038" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617157v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Baxter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2024676.2024693" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510240v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345283v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ostromoukhov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341911v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bousseau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510251v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00300317v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/EGWR/EGSR07/139-146" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355626v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Desbenoit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grosjean" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510230v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355619v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1179849.1179974" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631518v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341927v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Russo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526617v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295320v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342483v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Collomosse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-4471-4519-6_1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4519-6_1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306390v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vivant de Grotthuss" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510245v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moulin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boissieux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404021v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delos Baptiste" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cozot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00454187v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00345353v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738931v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barroso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fondevilla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vanderhaeghe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.15201" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480926v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desrichard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Paulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14429" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679979v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;zi&#232;res" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14564" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939477v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Yan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yotam Gingold" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3414685.3417784" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139901v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Abu Rumman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prapanch Nair" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric M&#252;ller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Barthe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-019-01700-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174327v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13781" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538733v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mellado" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hoarau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3072959.3073650" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295281v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Subileau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-015-1163-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295272v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118484v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Claux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12308" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00569958v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vergne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiazhou Chen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2011.01892.x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510250v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Thollot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois X. Sillion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454288v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460378v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882520v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Masse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ory" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-1-21-2018" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941014v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317403v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Turbet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/exp.20161064" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295329v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Boulanger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295265v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295257v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147303v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Gomez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295339v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dunyach" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barthe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Botsch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/conf/EG2013/short/029-032" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298635v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/VMV/VMV12/031-038" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342495v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617157v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Baxter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2024676.2024693" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510240v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345283v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ostromoukhov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341911v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bousseau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510251v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00300317v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/EGWR/EGSR07/139-146" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510230v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355626v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Desbenoit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grosjean" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355619v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1179849.1179974" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631518v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341927v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Russo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526617v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295320v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342483v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Collomosse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-4471-4519-6_1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4519-6_1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306390v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vivant de Grotthuss" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510245v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moulin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boissieux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404021v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delos Baptiste" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cozot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00454187v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00345353v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>