--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -425,261 +425,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Benchmark for Rough Sketch Cleanup</w:t>
+                <w:t xml:space="preserve">ISPH–PBD: coupled simulation of incompressible fluids and deformable bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chuan Yan</w:t>
+                <w:t xml:space="preserve">Nadine Abu Rumman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prapanch Nair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patric Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vanderhaeghe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yotam Gingold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3414685.3417784⟩</w:t>
+              <w:t xml:space="preserve">The Visual Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (5), pp.893-910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00371-019-01700-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939477v1</w:t>
+                <w:t xml:space="preserve">hal-02139901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISPH–PBD: coupled simulation of incompressible fluids and deformable bodies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Benchmark for Rough Sketch Cleanup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patric Müller</w:t>
+                <w:t xml:space="preserve">Chuan Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vanderhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Barthe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Vanderhaeghe</w:t>
+                <w:t xml:space="preserve">Yotam Gingold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Visual Computer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 36 (5), pp.893-910. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (6), pp.163.1 - 163.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00371-019-01700-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3414685.3417784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139901v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Illumination Shadow Layers</w:t>
               </w:r>
@@ -1128,51 +1128,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack-free rendering of dynamically tesselated B-Rep models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Claux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vanderhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2621,51 +2621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Claux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vanderhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Paulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2755,51 +2755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Claux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vanderhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Paulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5199,51 +5199,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738931v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barroso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fondevilla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vanderhaeghe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.15201" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480926v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desrichard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Paulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14429" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679979v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;zi&#232;res" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14564" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939477v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Yan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yotam Gingold" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3414685.3417784" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139901v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Abu Rumman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prapanch Nair" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric M&#252;ller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Barthe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-019-01700-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174327v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13781" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538733v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mellado" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hoarau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3072959.3073650" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295281v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Subileau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-015-1163-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295272v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118484v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Claux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12308" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00569958v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vergne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiazhou Chen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2011.01892.x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510250v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Thollot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois X. Sillion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454288v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460378v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882520v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Masse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ory" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-1-21-2018" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941014v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317403v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Turbet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/exp.20161064" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295329v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Boulanger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295265v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295257v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147303v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Gomez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295339v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dunyach" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barthe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Botsch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/conf/EG2013/short/029-032" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298635v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/VMV/VMV12/031-038" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342495v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617157v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Baxter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2024676.2024693" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510240v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345283v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ostromoukhov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341911v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bousseau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510251v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00300317v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/EGWR/EGSR07/139-146" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510230v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355626v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Desbenoit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grosjean" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355619v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1179849.1179974" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631518v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341927v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Russo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526617v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295320v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342483v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Collomosse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-4471-4519-6_1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4519-6_1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306390v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vivant de Grotthuss" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510245v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moulin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boissieux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404021v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delos Baptiste" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cozot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00454187v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00345353v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738931v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barroso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fondevilla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vanderhaeghe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.15201" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480926v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desrichard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Paulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14429" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679979v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;zi&#232;res" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14564" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139901v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Abu Rumman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prapanch Nair" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric M&#252;ller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Barthe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-019-01700-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939477v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Yan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yotam Gingold" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3414685.3417784" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174327v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13781" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538733v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mellado" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hoarau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3072959.3073650" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295281v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Subileau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-015-1163-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295272v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118484v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Claux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12308" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00569958v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vergne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiazhou Chen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2011.01892.x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510250v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Thollot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois X. Sillion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454288v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460378v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882520v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Masse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ory" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-1-21-2018" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941014v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317403v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Turbet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/exp.20161064" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295329v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Boulanger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295265v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295257v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147303v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Gomez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295339v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dunyach" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barthe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Botsch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/conf/EG2013/short/029-032" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298635v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/VMV/VMV12/031-038" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342495v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617157v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Baxter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2024676.2024693" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510240v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345283v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ostromoukhov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341911v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bousseau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510251v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00300317v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/EGWR/EGSR07/139-146" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510230v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355626v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Desbenoit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grosjean" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355619v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1179849.1179974" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631518v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341927v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Russo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526617v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295320v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342483v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Collomosse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-4471-4519-6_1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4519-6_1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306390v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vivant de Grotthuss" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510245v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moulin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boissieux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404021v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delos Baptiste" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cozot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00454187v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00345353v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>