--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -742,403 +742,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular microfluidic platform for solubility measurement, nucleation statistics and polymorph screening of active pharmaceutical ingredients: Irbesartan, Rimonabant, Aripiprazole and Sulfathiazole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CNT effective interfacial energy and pre-exponential kinetic factor from measured NaCl crystal nucleation time distributions in contracting microdroplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruel Cedeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Candoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Lambert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Grossier</w:t>
+                <w:t xml:space="preserve">Nicolas Levernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Lagaize</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vasile Heresanu</w:t>
+                <w:t xml:space="preserve">Adrian Flood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158, pp.194705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0143704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03892185v1</w:t>
+                <w:t xml:space="preserve">hal-03911818v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNT effective interfacial energy and pre-exponential kinetic factor from measured NaCl crystal nucleation time distributions in contracting microdroplets</w:t>
+                <w:t xml:space="preserve">Microdroplet Approach for Measuring Aqueous Solubility and Nucleation Kinetics of a Metastable Polymorph: The case of KDP Phase IV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruel Cedeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Candoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Veesler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0143704⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, pp.9052-9057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.3c01086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911818v3</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206235v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microdroplet Approach for Measuring Aqueous Solubility and Nucleation Kinetics of a Metastable Polymorph: The case of KDP Phase IV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ruel Cedeno</w:t>
+                <w:t xml:space="preserve">Modular microfluidic platform for solubility measurement, nucleation statistics and polymorph screening of active pharmaceutical ingredients: Irbesartan, Rimonabant, Aripiprazole and Sulfathiazole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Lagaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thirou Bactivelane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile Heresanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 616, pp.127252</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206235v2</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Lidocaine-Based Pharmaceutical Cocrystals: Preparation, Characterization, and Influence of the Racemic vs. Enantiopure Coformer on the Physico-Chemical Properties</w:t>
               </w:r>
@@ -1418,51 +1418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruel Cedeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain A Grossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lagaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2300,51 +2300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine A Candoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lagaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Veesler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2443,51 +2443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lagaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Process Research and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 22, pp.1856-1860. </w:t>
@@ -2770,295 +2770,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Observation of Polymorphic Transition during Crystallization of Organic Compounds Showing Preferential Enrichment By Means Of Temperature-Controlled Video-Microscopy and Time-Resolved X-ray Powder Diffraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystallization via tubing microfluidics permits both in situ and ex situ X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline J. J. Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent M Vuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroki Takahashi</w:t>
+                <w:t xml:space="preserve">Jean A Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sekai Iwama</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gérard Coquerel</w:t>
+                <w:t xml:space="preserve">Léonard M.G. Chavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.6b01516⟩</w:t>
+              <w:t xml:space="preserve">Acta crystallographica Section F : Structural biology communications [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73 (10), pp.574 - 578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2053230X17013826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01720788v1</w:t>
+                <w:t xml:space="preserve">hal-01493598v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization via tubing microfluidics permits both in situ and ex situ X-ray diffraction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent M Vuillard</w:t>
+                <w:t xml:space="preserve">In Situ Observation of Polymorphic Transition during Crystallization of Organic Compounds Showing Preferential Enrichment By Means Of Temperature-Controlled Video-Microscopy and Time-Resolved X-ray Powder Diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroki Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sekai Iwama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean A Boutin</w:t>
+                <w:t xml:space="preserve">Simon Clevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Veesler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonard M.G. Chavas</w:t>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section F : Structural biology communications [2014-..]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 73 (10), pp.574 - 578. </w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (2), pp.671-676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S2053230X17013826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.6b01516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01493598v2</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic platform for optimization of crystallization conditions</w:t>
               </w:r>
@@ -3682,277 +3682,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient calcium carbonate hexahydrate (Ikaite) nucleated and stabilized in confined nano- and picovolumes</w:t>
+                <w:t xml:space="preserve">Investigating the Dissolution of the Metastable Triclinic Polymorph of Carbamazepine using in situ Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Rodríguez-Ruiz</w:t>
+                <w:t xml:space="preserve">M. O'Mahony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. C. Seaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.M. Croker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Veesler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Grauby</w:t>
+                <w:t xml:space="preserve">Å. C. Rasmusona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14, pp.792-802</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (20), pp.4133-4141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00975054v1</w:t>
+                <w:t xml:space="preserve">hal-00992925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Dissolution of the Metastable Triclinic Polymorph of Carbamazepine using in situ Microscopy</w:t>
+                <w:t xml:space="preserve">Transient calcium carbonate hexahydrate (Ikaite) nucleated and stabilized in confined nano- and picovolumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. O'Mahony</w:t>
+                <w:t xml:space="preserve">I. Rodríguez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Veesler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. C. Seaton</w:t>
+                <w:t xml:space="preserve">J. Gómez-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.M. Croker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Veesler</w:t>
+                <w:t xml:space="preserve">J.M. Delgado-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Å. C. Rasmusona</w:t>
+                <w:t xml:space="preserve">O. Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 16 (20), pp.4133-4141</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.792-802</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00992925v1</w:t>
+                <w:t xml:space="preserve">hal-00975054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Demonstration of the Carbamazepine Crystallization from Non-photochemical Laser-Induced Nucleation in Acetonitrile and Methanol</w:t>
               </w:r>
@@ -4210,51 +4210,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the Solubility of a Quickly Transforming Metastable Polymorph of Carbamazepine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. O'Mahony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.M. Croker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Rasmuson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4321,377 +4321,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00843741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Emission Prepared from Hydrophobic Analogues of the Green Fluorescent Protein Chromophore via Reprecipitation</w:t>
+                <w:t xml:space="preserve">Heterogeneous nucleation in droplet-based nucleation measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Fery-Forgues</w:t>
+                <w:t xml:space="preserve">Manuel Ildefonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Candoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Veesler</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K.M. Solntsev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 29 (47), pp.14718-14727</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, pp.2107-2110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919574v1</w:t>
+                <w:t xml:space="preserve">hal-00843742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous nucleation in droplet-based nucleation measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Small-volume nucleation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubida Hammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Candoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Ildefonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (2-3), pp.192-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2012.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843742v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-volume nucleation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced Emission Prepared from Hydrophobic Analogues of the Green Fluorescent Protein Chromophore via Reprecipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Fery-Forgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Veesler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoubida Hammadi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Manuel Ildefonso</w:t>
+                <w:t xml:space="preserve">W.B. Fellows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Morin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L.M. Tolbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.M. Solntsev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (47), pp.14718-14727</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04463247v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Picoliter Sessile Microdroplet Dynamics Shows That Size Does Not Matter</w:t>
               </w:r>
@@ -4833,51 +4833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. O'Mahony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.C. Seaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.M. Croker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Veesler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4971,51 +4971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Candoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Ildefonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5057,51 +5057,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cheap, Easy Microfluidic Crystallization Device Ensuring Universal Solvent Compatibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Ildefonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Candoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5187,51 +5187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Candoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Ildefonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Revalor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5532,51 +5532,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleation and polymorphism explored via an easy-to-use microfluidic tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Ildefonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Revalor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5897,286 +5897,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00566379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating nanoliter to femtoliter microdroplets with ease</w:t>
+                <w:t xml:space="preserve">Predictive nucleation of Crystals in Small Volumes and Its Consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Morin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Magnaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Veesler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 98 (9), pp.091916-3</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107 (2), pp.025504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00581232v1</w:t>
+                <w:t xml:space="preserve">hal-00624848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive nucleation of Crystals in Small Volumes and Its Consequences</w:t>
+                <w:t xml:space="preserve">Generating nanoliter to femtoliter microdroplets with ease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Magnaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Veesler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 107 (2), pp.025504</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98 (9), pp.091916-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00624848v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using microfluidics for fast, accurate measurement of lysozyme nucleation kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Ildefonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Candoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6253,51 +6253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leroudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Zaccaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Ildefonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Veesler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6499,51 +6499,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-fast crystallization due to Confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Magnaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Veesler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9917,259 +9917,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of organic additives on the crystallization and agglomeration of gibbsite</w:t>
+                <w:t xml:space="preserve">Polymorphism and Liquid-Liquid Demixing in Supersaturated Drug Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Margot Paulaime</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane A Veesler</w:t>
+                <w:t xml:space="preserve">L. Lafferrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Veesler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering in Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 3 (3), pp.127 - 131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elsc.200390015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0032-5910(02)00214-0⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745715v1</w:t>
+                <w:t xml:space="preserve">hal-01745740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphism and Liquid-Liquid Demixing in Supersaturated Drug Solution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The influence of organic additives on the crystallization and agglomeration of gibbsite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Margot Paulaime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lafferrere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Veesler</w:t>
+                <w:t xml:space="preserve">Isabelle Seyssiecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane A Veesler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering in Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 3 (3), pp.127 - 131. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 130 (1-3), pp.345 - 351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/elsc.200390015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0032-5910(02)00214-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745740v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymorphic–polytypic transition induced in crystals by interaction of spirals and 2D growth mechanisms</w:t>
               </w:r>
@@ -10278,414 +10278,414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of aprotinin (BPTI) solutions during nucleation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Astier</w:t>
+                <w:t xml:space="preserve">Dissolution and phase transition of pharmaceutical compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane A Veesler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 235, pp.547 - 554. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-0248(01)02001-2⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 237-239, pp.2233 - 2239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0248(01)02282-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745695v1</w:t>
+                <w:t xml:space="preserve">hal-01745707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolution and phase transition of pharmaceutical compounds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Hoff</w:t>
+                <w:t xml:space="preserve">pH-dependent oligomerization of BPTI in undersaturated and supersaturated solutions studied by dynamic light scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinpei Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuo Ataka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuo Onuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane A Veesler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 237-239, pp.2233 - 2239. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-0248(01)02282-5⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 237-239, pp.289 - 294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0248(01)01889-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745707v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH-dependent oligomerization of BPTI in undersaturated and supersaturated solutions studied by dynamic light scattering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of aprotinin (BPTI) solutions during nucleation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitsuo Ataka</w:t>
+                <w:t xml:space="preserve">Monika Budayova-Spano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kazuo Onuma</w:t>
+                <w:t xml:space="preserve">Françoise Bonnete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane A Veesler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 237-239, pp.289 - 294. </w:t>
+              <w:t xml:space="preserve">, 2002, 235, pp.547 - 554. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-0248(01)01889-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0248(01)02001-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745702v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BPTI liquid-liquid phase separation monitored by light and small angle X-ray scattering</w:t>
               </w:r>
@@ -10813,51 +10813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization of a recombinant form of the complete sequence of human $\gamma$-interferon: characterization by small-angle X-ray scattering, mass spectrometry and preliminary X-ray diffraction studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Budayova-Spano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Shepard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11084,51 +11084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of solubility and interactions of aprotinin (BPTI) solutions in H$_2$O and D$_2$O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Budayova-Spano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11638,290 +11638,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between Young’s Modulus of set plaster and complete wetting of grain boundaries by water</w:t>
+                <w:t xml:space="preserve">Biophysical Characterization of Lithostathine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Badens</w:t>
+                <w:t xml:space="preserve">Claire Cerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Duplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane A Veesler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0927-7757(99)00097-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 274 (32), pp.22266 - 22274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.274.32.22266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745672v1</w:t>
+                <w:t xml:space="preserve">hal-01745670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biophysical Characterization of Lithostathine</w:t>
+                <w:t xml:space="preserve">Relation between Young’s Modulus of set plaster and complete wetting of grain boundaries by water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Cerini</w:t>
+                <w:t xml:space="preserve">Elisabeth Badens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane A Veesler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Peyrot</w:t>
+                <w:t xml:space="preserve">Roland Boistelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Garnier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 156 (1-3), pp.373 - 379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0927-7757(99)00097-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.274.32.22266⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745670v1</w:t>
+                <w:t xml:space="preserve">hal-01745672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization and dissolution of pharmaceutical compounds</w:t>
               </w:r>
@@ -11933,51 +11933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane A Veesler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Boistelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12036,77 +12036,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization of gypsum from hemihydrate in presence of additives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Badens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane A Veesler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Boistelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 198-199, pp.704 - 709. </w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12152,51 +12152,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleation of calcium oxalate crystals by albumin: Involvement in the prevention of stone formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Geider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12432,90 +12432,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of additives on the crystal habit of gibbsite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Seyssiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane A Veesler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Pèpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Boistelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 196 (1), pp.174 - 180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13008,51 +13008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane A Veesler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Boistelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 54 (4), pp.703 - 706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13283,51 +13283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane A Veesler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Boistelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 173 (1-2), pp.132 - 140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13425,51 +13425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Boistelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 168 (1-4), pp.124 - 129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14198,51 +14198,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth kinetics of hydrargillite Al(OH)3 from caustic soda solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane A Veesler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Boistelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 142 (1-2), pp.177 - 183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14258,94 +14258,94 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745226v1</w:t>
+                <w:t xml:space="preserve">hal-01745190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth kinetics of hydrargillite Al(OH)3 from caustic soda solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane A Veesler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Boistelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 142 (1-2), pp.177 - 183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14361,322 +14361,322 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745190v1</w:t>
+                <w:t xml:space="preserve">hal-01745226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solubility and prenucleation of aprotinin (BPTI) molecules in sodium chloride solutions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Roland Boistelle</w:t>
+                <w:t xml:space="preserve">Influence of polydispersity on protein crystallization: a quasi-elastic light-scattering study applied to α-amylase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Veesler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boistelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0022-0248(94)90064-7⟩</w:t>
+              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 50 (4), pp.355 - 360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0907444993014416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745191v1</w:t>
+                <w:t xml:space="preserve">hal-01745189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of polydispersity on protein crystallization: a quasi-elastic light-scattering study applied to α-amylase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Boistelle</w:t>
+                <w:t xml:space="preserve">Solubility and prenucleation of aprotinin (BPTI) molecules in sodium chloride solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane A Veesler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Boistelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 50 (4), pp.355 - 360. </w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 143 (3-4), pp.249 - 255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S0907444993014416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0022-0248(94)90064-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745189v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solubility and prenucleation of aprotinin (BPTI) molecules in sodium chloride solutions</w:t>
               </w:r>
@@ -14701,93 +14701,93 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane A Veesler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Boistelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 143 (3-4), pp.249 - 255. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0022-0248(94)90064-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -14804,51 +14804,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About supersaturation and growth rates of hydrargillite Al(OH)3 in alumina caustic solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane A Veesler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Boistelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 130 (3-4), pp.411 - 415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14907,51 +14907,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attrition of hydrargillite (A1(OH)3): Mechanism and quantification of particle fragility by a new attrition index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane A Veesler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Boistelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Lamerant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15210,51 +15210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Ildefonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15855,51 +15855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Houel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delobbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lagaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15973,51 +15973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Houel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delobbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lagaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16142,51 +16142,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64A81A71"/>
+    <w:nsid w:val="3D2D2AFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16373,51 +16373,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veesler-stephane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8362-2531" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070894825" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121037v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cercel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brandel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pin&#232;tre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Gerard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CE01289E" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998683v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E S Bernardes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo G Sim&#245;es" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Soledade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S Santos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro L T Melo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c00117" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623947v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruel Cedeno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grossier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Candoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Veesler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ce00648h" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04191019v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bedrane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hou&#235;l" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delobbe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagaize" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002795" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892185v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lambert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Lagaize" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thirou Bactivelane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Heresanu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911818v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levernier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Flood" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0143704" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206235v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c01086" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04083694v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpan Ma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthazar Toussaint" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Angela Roberti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Scornet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Santos Silva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15041102" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296457v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Boulos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Jabbour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Khoury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehme Mikhael" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Tishkova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28207176" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439155v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain A Grossier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nerini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1FD00090J" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440976v4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian E. Flood" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c01269" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938090v6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40824-021-00243-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179400v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leda Lacaria" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Rico" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine A Candoni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115322" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445258v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guemras" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Daoud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Veesler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-020-01019-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477923v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Peybern&#232;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Letellier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120734v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Tahri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabanon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Bounahmidi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k Ko&#382;&#237;&#353;ek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00217" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959318v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-chembioeng-060718-030312" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899746v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.8b00300" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744090v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grossier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034443" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768463v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline J. J. Gerard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ferry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M Vuillard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean A. Boutin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie A Ferte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b00572" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720788v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Takahashi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekai Iwama" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clevers" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b01516" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493598v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean A Boutin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard M.G. Chavas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053230X17013826" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392627v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuheng A Zhang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza A Ikni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.01.026" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454994v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Benmessaoud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouahiba Koutchoukali" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouhelassa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Nouar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane A Veesler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.07.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC7DX4X8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278233v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuheng Zhang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guivier-Curien" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.07.046" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171394v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hammadi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Ikni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Candoni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fd00274a" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721059v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.5b00122" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975054v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rodr&#237;guez-Ruiz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G&#243;mez-Morales" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Delgado-L&#243;pez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992925v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O'Mahony" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Seaton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Croker" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;. C. Rasmusona" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053346v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Clair" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scouflaire" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gillet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg500163c" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067969v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iwama" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kuyama" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mori" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Manoj" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Gonnade" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843741v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. O'Mahony" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Rasmuson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Hodnett" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/op300228g" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919574v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Fery-Forgues" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B. Fellows" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Tolbert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Solntsev" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843742v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ildefonso" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463247v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Hammadi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Morin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2012.12.004" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914755v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rodriguez-Ruiz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomez-Morales" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402735k" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843743v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Seaton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810510v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697535v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/op200291z" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696846v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Revalor" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fert&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697512v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rich" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mandri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mangin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivoire" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abderafi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724324v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697511v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Punniam" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Salmon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697523v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leyssens" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Springuel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Montis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566379v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Detoisien" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnoux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taulelle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Klein" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581232v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnaldo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624848v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603265v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852289v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leroudier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zaccaro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Baruchel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg200342w" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475837v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Astier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453710v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476522v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bendaoud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566363v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papageorgiou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coutard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lantez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautron" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chauvet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413557v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440718v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Puel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453716v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386957v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440711v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sitja" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;pe" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoff" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440719v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forite" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Teston" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/op9001593" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744692v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boistelle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delacourte" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P Guyot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyot-Hermann" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03639049209043710" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269963v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verdurand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bebon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303791v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Snyder" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Doherty" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386893v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273265v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171108v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157626v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Okutsu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sugiyama" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Furuta" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Watanabe" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mori" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122755v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charles" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110270v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnete" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110190v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Horiuchi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hiratsuka" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016517v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vivares" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016513v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107123v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bottini" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108041v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444906027594" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BL8213GG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273260v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270872v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fevotte" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745761v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuo Okutsu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Furuta" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoaki Terao" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Hiratsuka" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihito Yamano" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg049604v" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745750v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lafferrere" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoff" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg0497750" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745745v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.05.048" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7TP5057-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745757v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Astier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004118001" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745749v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fert&#232;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Costes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Astier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg0498195" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745742v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/op034089f" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745715v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Margot Paulaime" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Seyssiecq" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00214-0" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14X3MXN1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745740v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lafferrere" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsc.200390015" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D91AE8D1DC95B2F22AACEBE72AB94544A66DE11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745713v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Aquilano" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Astier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Pastero" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(02)01995-4" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LH4GNPX3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745695v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Budayova-Spano" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bonnete" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)02001-2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T0DMGXL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745707v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)02282-5" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-628RMG10-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745702v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinpei Tanaka" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuo Ataka" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Onuma" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)01889-9" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4ML5ZKB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745710v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grouazel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Astier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444902012799" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/33C989DD51FB681AD38C341E855338AA8EE9805A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745687v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Shepard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schoot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444901005820" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4L1T11GJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745691v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Astier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bokern" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lapena" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)01373-2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-77TH6K15-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745682v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Lafont" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ebel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(00)00495-4" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B4FE32FE41BE4D1695A2A442C161D4A639E408C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745681v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hamiaux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Prang&#233;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ri&#232;s-Kautt" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2000.3584" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP0VGD60-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745677v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pepe" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corti" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pfefer" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ncrs-2000-0135" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745685v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Seyssiecq" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Klein" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(00)00185-8" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/485DFED19A0018FBC017EAC91E2278F7DC29E9CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745672v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Badens" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Boistelle" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chatain" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(99)00097-7" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS7MJQD2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745670v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cerini" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyrot" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Garnier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Duplan" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.32.22266" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745663v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(98)01023-9" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9E2BBA7E41FC03FB98D92051B602B0041E8FD568/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745659v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(98)01206-8" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LP3HV0G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745664v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Geider" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dussol" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hennequin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daudon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1523-1755.1999.00426.x" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745657v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Budayova" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Belaich" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(98)00873-2" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFVGG8TF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745653v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard P&#232;pe" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(98)00724-6" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JDVLCRS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745648v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducruix" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444998008725" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JBJSF87V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745522v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Badens" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Llewellyn" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fulconis" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jourdan" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.1998.7797" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SSS1NCW3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745517v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Seyssiecq" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lam&#233;rant" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(98)00032-3" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78BKRGN1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745518v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444997020052" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RMG84TFP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745514v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malfois" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Finet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tardieu" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafont" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S090744499700200X" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB90A829D114120102632AB18B029787AAC9DB32/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745510v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(96)00834-2" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/945A268302CC9EFEE0BD6DE8567907830CE43378/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745506v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marcq" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(96)00373-9" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5CM3WW6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745509v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(96)00313-2" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HBSQF36-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745501v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geider" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dussol" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nitsche" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berth&#8217;ez&#232;ne" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002239900082" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C56663790B2108F7880061B740A33FE72974BD69/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745218v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fachaux" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guyot" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Guyot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conflant" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drache" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0032-5910(94)02919-F" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BTGQ94J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745496v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0032-5910(94)02920-J" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WS7X2WLF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744704v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roure" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(94)90141-4" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N7JBVS7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745226v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(94)90286-0" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WV8SJ78-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745190v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745191v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(94)90064-7" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V3WB42P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745189v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marcq" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444993014416" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C8B4DA93F671C80234E4D5B9D0BE134BF080F80/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745228v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744699v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(93)90527-4" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4T5Z1S9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744696v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Lamerant" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Philipponneau" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0032-5910(93)80024-5" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T30Z4764-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01744563v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Descotes" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Mentech" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-6215(89)84133-3" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EAD2A3CC4899CC4FDDD6B230CB840FAF69B833A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803259v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-55555-1_6" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273239v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-56369-9.00021-6" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273214v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849733502-00188" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/286B0E2FB5E102B37619FCFF484E574164DEB168/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03932089v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Cruz-Cabeza" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Drummond-Brydson" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dudek" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Edkins" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2fd90023h" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394803v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04085803v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouher Bedrane" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Houel" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delobbe" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04102710v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veesler-stephane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8362-2531" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070894825" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121037v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cercel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brandel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pin&#232;tre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Gerard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CE01289E" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998683v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E S Bernardes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo G Sim&#245;es" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Soledade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S Santos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro L T Melo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c00117" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623947v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruel Cedeno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grossier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Candoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Veesler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ce00648h" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04191019v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bedrane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hou&#235;l" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delobbe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagaize" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002795" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911818v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levernier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Flood" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0143704" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206235v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c01086" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892185v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lambert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Lagaize" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thirou Bactivelane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Heresanu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04083694v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpan Ma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthazar Toussaint" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Angela Roberti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Scornet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Santos Silva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15041102" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296457v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Boulos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Jabbour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Khoury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehme Mikhael" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Tishkova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28207176" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439155v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain A Grossier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nerini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1FD00090J" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440976v4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian E. Flood" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c01269" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938090v6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40824-021-00243-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179400v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leda Lacaria" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Rico" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine A Candoni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115322" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445258v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guemras" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Daoud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Veesler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-020-01019-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477923v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Peybern&#232;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Letellier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120734v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Tahri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabanon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Bounahmidi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k Ko&#382;&#237;&#353;ek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00217" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959318v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-chembioeng-060718-030312" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899746v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.8b00300" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744090v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grossier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034443" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768463v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline J. J. Gerard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ferry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M Vuillard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean A. Boutin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie A Ferte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b00572" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493598v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean A Boutin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard M.G. Chavas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053230X17013826" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720788v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Takahashi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekai Iwama" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clevers" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b01516" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392627v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuheng A Zhang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza A Ikni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.01.026" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454994v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Benmessaoud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouahiba Koutchoukali" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouhelassa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Nouar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane A Veesler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.07.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC7DX4X8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278233v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuheng Zhang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guivier-Curien" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.07.046" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171394v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hammadi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Ikni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Candoni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fd00274a" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721059v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.5b00122" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992925v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O'Mahony" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Seaton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Croker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;. C. Rasmusona" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975054v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rodr&#237;guez-Ruiz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G&#243;mez-Morales" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Delgado-L&#243;pez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053346v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Clair" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scouflaire" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gillet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg500163c" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067969v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iwama" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kuyama" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mori" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Manoj" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Gonnade" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843741v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. O'Mahony" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Rasmuson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Hodnett" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/op300228g" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843742v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ildefonso" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463247v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Hammadi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Morin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2012.12.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919574v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Fery-Forgues" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B. Fellows" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Tolbert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Solntsev" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914755v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rodriguez-Ruiz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomez-Morales" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402735k" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843743v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Seaton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810510v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697535v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/op200291z" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696846v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Revalor" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fert&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697512v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rich" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mandri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mangin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivoire" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abderafi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724324v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697511v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Punniam" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Salmon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697523v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leyssens" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Springuel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Montis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566379v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Detoisien" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnoux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taulelle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Klein" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624848v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581232v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnaldo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603265v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852289v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leroudier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zaccaro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Baruchel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg200342w" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475837v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Astier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453710v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476522v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bendaoud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566363v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papageorgiou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coutard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lantez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautron" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chauvet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413557v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440718v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Puel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453716v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386957v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440711v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sitja" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;pe" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoff" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440719v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forite" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Teston" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/op9001593" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744692v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boistelle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delacourte" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P Guyot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyot-Hermann" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03639049209043710" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269963v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verdurand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bebon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303791v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Snyder" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Doherty" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386893v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273265v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171108v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157626v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Okutsu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sugiyama" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Furuta" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Watanabe" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mori" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122755v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charles" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110270v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnete" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110190v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Horiuchi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hiratsuka" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016517v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vivares" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016513v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107123v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bottini" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108041v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444906027594" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BL8213GG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273260v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270872v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fevotte" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745761v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuo Okutsu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Furuta" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoaki Terao" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Hiratsuka" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihito Yamano" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg049604v" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745750v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lafferrere" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoff" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg0497750" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745745v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.05.048" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7TP5057-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745757v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Astier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004118001" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745749v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fert&#232;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Costes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Astier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg0498195" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745742v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/op034089f" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745740v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lafferrere" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsc.200390015" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D91AE8D1DC95B2F22AACEBE72AB94544A66DE11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745715v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Margot Paulaime" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Seyssiecq" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00214-0" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14X3MXN1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745713v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Aquilano" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Astier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Pastero" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(02)01995-4" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LH4GNPX3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745707v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)02282-5" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-628RMG10-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745702v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinpei Tanaka" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuo Ataka" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Onuma" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)01889-9" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4ML5ZKB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745695v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Budayova-Spano" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bonnete" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)02001-2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T0DMGXL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745710v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grouazel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Astier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444902012799" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/33C989DD51FB681AD38C341E855338AA8EE9805A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745687v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Shepard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schoot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444901005820" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4L1T11GJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745691v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Astier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bokern" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lapena" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)01373-2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-77TH6K15-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745682v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Lafont" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ebel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(00)00495-4" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B4FE32FE41BE4D1695A2A442C161D4A639E408C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745681v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hamiaux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Prang&#233;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ri&#232;s-Kautt" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2000.3584" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP0VGD60-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745677v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pepe" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corti" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pfefer" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ncrs-2000-0135" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745685v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Seyssiecq" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Klein" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(00)00185-8" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/485DFED19A0018FBC017EAC91E2278F7DC29E9CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745670v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cerini" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyrot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Garnier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Duplan" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.32.22266" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745672v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Badens" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Boistelle" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chatain" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(99)00097-7" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS7MJQD2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745663v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(98)01023-9" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9E2BBA7E41FC03FB98D92051B602B0041E8FD568/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745659v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(98)01206-8" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LP3HV0G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745664v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Geider" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dussol" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hennequin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daudon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1523-1755.1999.00426.x" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745657v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Budayova" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Belaich" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(98)00873-2" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFVGG8TF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745653v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard P&#232;pe" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(98)00724-6" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JDVLCRS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745648v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducruix" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444998008725" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JBJSF87V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745522v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Badens" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Llewellyn" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fulconis" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jourdan" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.1998.7797" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SSS1NCW3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745517v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Seyssiecq" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lam&#233;rant" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(98)00032-3" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78BKRGN1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745518v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444997020052" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RMG84TFP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745514v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malfois" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Finet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tardieu" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafont" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S090744499700200X" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB90A829D114120102632AB18B029787AAC9DB32/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745510v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(96)00834-2" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/945A268302CC9EFEE0BD6DE8567907830CE43378/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745506v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marcq" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(96)00373-9" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5CM3WW6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745509v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(96)00313-2" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HBSQF36-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745501v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geider" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dussol" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nitsche" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berth&#8217;ez&#232;ne" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002239900082" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C56663790B2108F7880061B740A33FE72974BD69/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745218v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fachaux" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guyot" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Guyot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conflant" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drache" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0032-5910(94)02919-F" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BTGQ94J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745496v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0032-5910(94)02920-J" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WS7X2WLF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744704v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roure" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(94)90141-4" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N7JBVS7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745190v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(94)90286-0" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WV8SJ78-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745226v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745189v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marcq" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444993014416" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C8B4DA93F671C80234E4D5B9D0BE134BF080F80/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745191v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(94)90064-7" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V3WB42P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745228v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744699v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(93)90527-4" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4T5Z1S9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744696v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Lamerant" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Philipponneau" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0032-5910(93)80024-5" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T30Z4764-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01744563v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Descotes" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Mentech" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-6215(89)84133-3" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EAD2A3CC4899CC4FDDD6B230CB840FAF69B833A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803259v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-55555-1_6" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273239v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-56369-9.00021-6" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273214v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849733502-00188" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/286B0E2FB5E102B37619FCFF484E574164DEB168/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03932089v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Cruz-Cabeza" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Drummond-Brydson" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dudek" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Edkins" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2fd90023h" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394803v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04085803v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouher Bedrane" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Houel" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delobbe" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04102710v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>