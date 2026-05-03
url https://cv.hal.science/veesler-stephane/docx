--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -742,278 +742,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNT effective interfacial energy and pre-exponential kinetic factor from measured NaCl crystal nucleation time distributions in contracting microdroplets</w:t>
+                <w:t xml:space="preserve">Microdroplet Approach for Measuring Aqueous Solubility and Nucleation Kinetics of a Metastable Polymorph: The case of KDP Phase IV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruel Cedeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Candoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Veesler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0143704⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, pp.9052-9057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.3c01086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03911818v3</w:t>
+                <w:t xml:space="preserve">hal-04206235v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microdroplet Approach for Measuring Aqueous Solubility and Nucleation Kinetics of a Metastable Polymorph: The case of KDP Phase IV</w:t>
+                <w:t xml:space="preserve">CNT effective interfacial energy and pre-exponential kinetic factor from measured NaCl crystal nucleation time distributions in contracting microdroplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruel Cedeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Candoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Levernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Flood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23, pp.9052-9057. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158, pp.194705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.3c01086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0143704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206235v2</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911818v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modular microfluidic platform for solubility measurement, nucleation statistics and polymorph screening of active pharmaceutical ingredients: Irbesartan, Rimonabant, Aripiprazole and Sulfathiazole</w:t>
               </w:r>
@@ -4321,256 +4321,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00843741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous nucleation in droplet-based nucleation measurements</w:t>
+                <w:t xml:space="preserve">Small-volume nucleation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Zoubida Hammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Candoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Manuel Ildefonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (2-3), pp.192-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2012.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00843742v1</w:t>
+                <w:t xml:space="preserve">hal-04463247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-volume nucleation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Heterogeneous nucleation in droplet-based nucleation measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Ildefonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Candoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Veesler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, pp.2107-2110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2012.12.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04463247v1</w:t>
+                <w:t xml:space="preserve">hal-00843742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Emission Prepared from Hydrophobic Analogues of the Green Fluorescent Protein Chromophore via Reprecipitation</w:t>
               </w:r>
@@ -4971,51 +4971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Candoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Ildefonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5057,51 +5057,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cheap, Easy Microfluidic Crystallization Device Ensuring Universal Solvent Compatibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Ildefonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Candoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5187,51 +5187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Candoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Ildefonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Revalor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5532,51 +5532,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleation and polymorphism explored via an easy-to-use microfluidic tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Ildefonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Revalor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6126,256 +6126,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00581232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using microfluidics for fast, accurate measurement of lysozyme nucleation kinetics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Nucleation Control and Rapid Growth of KDP Crystals in Stationary Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leroudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zaccaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Ildefonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Veesler</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Baruchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 11 (5), pp.1527-1530</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 11 (6), pp.2592-2598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg200342w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603265v1</w:t>
+                <w:t xml:space="preserve">hal-00852289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleation Control and Rapid Growth of KDP Crystals in Stationary Conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Using microfluidics for fast, accurate measurement of lysozyme nucleation kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Ildefonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Candoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Veesler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 11 (6), pp.2592-2598. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 11 (5), pp.1527-1530</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cg200342w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00852289v1</w:t>
+                <w:t xml:space="preserve">hal-00603265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usual and Unusual Crystallization from Solution</w:t>
               </w:r>
@@ -8211,122 +8211,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00157626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Interactive On-line Crystallization Databank for screening strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystals from light: Photochemically-induced nucleation of Hen Egg-White Lysozyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Veesler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Furuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Charles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Veesler</w:t>
+                <w:t xml:space="preserve">H. Horiuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bonneté</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Hiratsuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ferte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 62, n° 11, pp.1311-1318</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6, n° 7, pp.1631-1635</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00122755v1</w:t>
+                <w:t xml:space="preserve">hal-00110190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Bovine Pancreatic Trypsin Inhibitor Phase Transitions.</w:t>
               </w:r>
@@ -8427,523 +8457,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00110270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystals from light: Photochemically-induced nucleation of Hen Egg-White Lysozyme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Interactive On-line Crystallization Databank for screening strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Veesler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Hiratsuka</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Bonneté</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 6, n° 7, pp.1631-1635</w:t>
+              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 62, n° 11, pp.1311-1318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00110190v1</w:t>
+                <w:t xml:space="preserve">hal-00122755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphism of urate oxidase in PEG solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystallization in the presence of a liquid-liquid phase separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Veesler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Revalor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Vivares</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Bonnete</w:t>
+                <w:t xml:space="preserve">O. Bottini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 6, pp.287-292</w:t>
+              <w:t xml:space="preserve">Organic Process Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 10 n° 4, pp.841-845</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00016517v1</w:t>
+                <w:t xml:space="preserve">hal-00107123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the dissolution of a pharmaceutical compound</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polymorphism of urate oxidase in PEG solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Gerard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Vivares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Veesler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnete</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 286, pp.121</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6, pp.287-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00016513v1</w:t>
+                <w:t xml:space="preserve">hal-00016517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization in the presence of a liquid-liquid phase separation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Revalor</w:t>
+                <w:t xml:space="preserve">Modeling of the dissolution of a pharmaceutical compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Bottini</w:t>
+                <w:t xml:space="preserve">Sébastien Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hoff</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Process Research and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 10 n° 4, pp.841-845</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 286, pp.121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00107123v1</w:t>
+                <w:t xml:space="preserve">hal-00016513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MPCD : A new interactive-on-line crystallization data bank for screening strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Veesler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9559,51 +9559,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein crystallization: Contribution of small angle X-ray scattering (SAXS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonneté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10278,285 +10278,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolution and phase transition of pharmaceutical compounds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Hoff</w:t>
+                <w:t xml:space="preserve">pH-dependent oligomerization of BPTI in undersaturated and supersaturated solutions studied by dynamic light scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinpei Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuo Ataka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuo Onuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane A Veesler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 237-239, pp.2233 - 2239. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-0248(01)02282-5⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 237-239, pp.289 - 294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0248(01)01889-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745707v1</w:t>
+                <w:t xml:space="preserve">hal-01745702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH-dependent oligomerization of BPTI in undersaturated and supersaturated solutions studied by dynamic light scattering</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Astier</w:t>
+                <w:t xml:space="preserve">Dissolution and phase transition of pharmaceutical compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane A Veesler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 237-239, pp.289 - 294. </w:t>
+              <w:t xml:space="preserve">, 2002, 237-239, pp.2233 - 2239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-0248(01)01889-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0248(01)02282-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745702v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of aprotinin (BPTI) solutions during nucleation</w:t>
               </w:r>
@@ -10710,51 +10710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonneté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Veesler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13092,302 +13092,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different Tools to Study Interaction Potentials in γ-Crystallin Solutions: Relevance to Crystal Growth</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of solubilities and molecular interactions of BPTI molecules giving different polymorphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane A Veesler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Boistelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S090744499700200X⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 173 (1-2), pp.132 - 140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0248(96)00834-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745514v1</w:t>
+                <w:t xml:space="preserve">hal-01745510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of solubilities and molecular interactions of BPTI molecules giving different polymorphs</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Different Tools to Study Interaction Potentials in γ-Crystallin Solutions: Relevance to Crystal Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonneté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Malfois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Finet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 173 (1-2), pp.132 - 140. </w:t>
+              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 53 (4), pp.438 - 447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-0248(96)00834-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S090744499700200X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745510v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prenucleation, crystal growth and polymorphism of some proteins</w:t>
               </w:r>
@@ -14385,298 +14385,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of polydispersity on protein crystallization: a quasi-elastic light-scattering study applied to α-amylase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Boistelle</w:t>
+                <w:t xml:space="preserve">Solubility and prenucleation of aprotinin (BPTI) molecules in sodium chloride solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane A Veesler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Boistelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 143 (3-4), pp.249 - 255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0022-0248(94)90064-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S0907444993014416⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745189v1</w:t>
+                <w:t xml:space="preserve">hal-01745191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solubility and prenucleation of aprotinin (BPTI) molecules in sodium chloride solutions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Roland Boistelle</w:t>
+                <w:t xml:space="preserve">Influence of polydispersity on protein crystallization: a quasi-elastic light-scattering study applied to α-amylase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Veesler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boistelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 143 (3-4), pp.249 - 255. </w:t>
+              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 50 (4), pp.355 - 360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0022-0248(94)90064-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S0907444993014416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745191v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solubility and prenucleation of aprotinin (BPTI) molecules in sodium chloride solutions</w:t>
               </w:r>
@@ -14724,70 +14724,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Boistelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 143 (3-4), pp.249 - 255. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0022-0248(94)90064-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -15210,51 +15210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Ildefonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16142,51 +16142,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D2D2AFD"/>
+    <w:nsid w:val="EDACDFC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16373,51 +16373,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veesler-stephane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8362-2531" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070894825" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121037v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cercel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brandel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pin&#232;tre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Gerard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CE01289E" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998683v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E S Bernardes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo G Sim&#245;es" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Soledade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S Santos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro L T Melo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c00117" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623947v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruel Cedeno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grossier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Candoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Veesler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ce00648h" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04191019v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bedrane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hou&#235;l" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delobbe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagaize" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002795" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911818v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levernier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Flood" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0143704" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206235v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c01086" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892185v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lambert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Lagaize" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thirou Bactivelane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Heresanu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04083694v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpan Ma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthazar Toussaint" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Angela Roberti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Scornet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Santos Silva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15041102" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296457v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Boulos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Jabbour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Khoury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehme Mikhael" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Tishkova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28207176" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439155v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain A Grossier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nerini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1FD00090J" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440976v4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian E. Flood" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c01269" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938090v6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40824-021-00243-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179400v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leda Lacaria" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Rico" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine A Candoni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115322" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445258v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guemras" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Daoud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Veesler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-020-01019-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477923v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Peybern&#232;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Letellier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120734v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Tahri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabanon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Bounahmidi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k Ko&#382;&#237;&#353;ek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00217" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959318v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-chembioeng-060718-030312" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899746v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.8b00300" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744090v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grossier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034443" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768463v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline J. J. Gerard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ferry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M Vuillard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean A. Boutin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie A Ferte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b00572" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493598v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean A Boutin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard M.G. Chavas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053230X17013826" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720788v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Takahashi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekai Iwama" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clevers" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b01516" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392627v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuheng A Zhang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza A Ikni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.01.026" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454994v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Benmessaoud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouahiba Koutchoukali" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouhelassa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Nouar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane A Veesler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.07.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC7DX4X8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278233v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuheng Zhang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guivier-Curien" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.07.046" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171394v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hammadi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Ikni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Candoni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fd00274a" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721059v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.5b00122" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992925v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O'Mahony" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Seaton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Croker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;. C. Rasmusona" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975054v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rodr&#237;guez-Ruiz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G&#243;mez-Morales" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Delgado-L&#243;pez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053346v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Clair" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scouflaire" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gillet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg500163c" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067969v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iwama" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kuyama" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mori" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Manoj" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Gonnade" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843741v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. O'Mahony" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Rasmuson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Hodnett" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/op300228g" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843742v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ildefonso" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463247v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Hammadi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Morin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2012.12.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919574v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Fery-Forgues" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B. Fellows" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Tolbert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Solntsev" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914755v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rodriguez-Ruiz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomez-Morales" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402735k" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843743v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Seaton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810510v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697535v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/op200291z" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696846v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Revalor" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fert&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697512v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rich" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mandri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mangin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivoire" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abderafi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724324v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697511v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Punniam" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Salmon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697523v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leyssens" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Springuel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Montis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566379v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Detoisien" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnoux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taulelle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Klein" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624848v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581232v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnaldo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603265v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852289v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leroudier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zaccaro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Baruchel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg200342w" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475837v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Astier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453710v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476522v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bendaoud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566363v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papageorgiou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coutard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lantez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautron" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chauvet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413557v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440718v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Puel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453716v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386957v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440711v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sitja" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;pe" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoff" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440719v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forite" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Teston" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/op9001593" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744692v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boistelle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delacourte" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P Guyot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyot-Hermann" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03639049209043710" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269963v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verdurand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bebon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303791v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Snyder" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Doherty" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386893v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273265v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171108v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157626v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Okutsu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sugiyama" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Furuta" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Watanabe" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mori" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122755v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charles" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110270v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnete" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110190v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Horiuchi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hiratsuka" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016517v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vivares" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016513v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107123v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bottini" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108041v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444906027594" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BL8213GG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273260v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270872v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fevotte" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745761v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuo Okutsu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Furuta" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoaki Terao" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Hiratsuka" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihito Yamano" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg049604v" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745750v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lafferrere" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoff" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg0497750" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745745v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.05.048" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7TP5057-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745757v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Astier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004118001" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745749v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fert&#232;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Costes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Astier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg0498195" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745742v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/op034089f" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745740v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lafferrere" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsc.200390015" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D91AE8D1DC95B2F22AACEBE72AB94544A66DE11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745715v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Margot Paulaime" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Seyssiecq" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00214-0" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14X3MXN1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745713v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Aquilano" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Astier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Pastero" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(02)01995-4" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LH4GNPX3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745707v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)02282-5" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-628RMG10-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745702v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinpei Tanaka" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuo Ataka" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Onuma" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)01889-9" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4ML5ZKB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745695v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Budayova-Spano" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bonnete" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)02001-2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T0DMGXL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745710v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grouazel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Astier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444902012799" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/33C989DD51FB681AD38C341E855338AA8EE9805A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745687v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Shepard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schoot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444901005820" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4L1T11GJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745691v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Astier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bokern" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lapena" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)01373-2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-77TH6K15-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745682v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Lafont" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ebel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(00)00495-4" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B4FE32FE41BE4D1695A2A442C161D4A639E408C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745681v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hamiaux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Prang&#233;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ri&#232;s-Kautt" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2000.3584" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP0VGD60-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745677v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pepe" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corti" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pfefer" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ncrs-2000-0135" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745685v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Seyssiecq" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Klein" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(00)00185-8" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/485DFED19A0018FBC017EAC91E2278F7DC29E9CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745670v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cerini" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyrot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Garnier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Duplan" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.32.22266" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745672v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Badens" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Boistelle" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chatain" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(99)00097-7" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS7MJQD2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745663v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(98)01023-9" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9E2BBA7E41FC03FB98D92051B602B0041E8FD568/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745659v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(98)01206-8" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LP3HV0G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745664v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Geider" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dussol" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hennequin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daudon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1523-1755.1999.00426.x" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745657v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Budayova" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Belaich" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(98)00873-2" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFVGG8TF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745653v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard P&#232;pe" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(98)00724-6" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JDVLCRS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745648v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducruix" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444998008725" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JBJSF87V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745522v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Badens" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Llewellyn" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fulconis" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jourdan" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.1998.7797" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SSS1NCW3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745517v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Seyssiecq" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lam&#233;rant" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(98)00032-3" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78BKRGN1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745518v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444997020052" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RMG84TFP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745514v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malfois" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Finet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tardieu" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafont" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S090744499700200X" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB90A829D114120102632AB18B029787AAC9DB32/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745510v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(96)00834-2" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/945A268302CC9EFEE0BD6DE8567907830CE43378/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745506v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marcq" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(96)00373-9" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5CM3WW6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745509v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(96)00313-2" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HBSQF36-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745501v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geider" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dussol" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nitsche" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berth&#8217;ez&#232;ne" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002239900082" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C56663790B2108F7880061B740A33FE72974BD69/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745218v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fachaux" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guyot" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Guyot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conflant" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drache" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0032-5910(94)02919-F" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BTGQ94J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745496v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0032-5910(94)02920-J" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WS7X2WLF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744704v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roure" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(94)90141-4" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N7JBVS7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745190v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(94)90286-0" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WV8SJ78-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745226v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745189v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marcq" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444993014416" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C8B4DA93F671C80234E4D5B9D0BE134BF080F80/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745191v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(94)90064-7" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V3WB42P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745228v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744699v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(93)90527-4" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4T5Z1S9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744696v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Lamerant" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Philipponneau" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0032-5910(93)80024-5" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T30Z4764-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01744563v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Descotes" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Mentech" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-6215(89)84133-3" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EAD2A3CC4899CC4FDDD6B230CB840FAF69B833A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803259v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-55555-1_6" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273239v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-56369-9.00021-6" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273214v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849733502-00188" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/286B0E2FB5E102B37619FCFF484E574164DEB168/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03932089v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Cruz-Cabeza" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Drummond-Brydson" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dudek" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Edkins" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2fd90023h" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394803v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04085803v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouher Bedrane" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Houel" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delobbe" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04102710v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veesler-stephane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8362-2531" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070894825" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121037v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cercel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brandel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pin&#232;tre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Gerard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CE01289E" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998683v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E S Bernardes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo G Sim&#245;es" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Soledade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S Santos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro L T Melo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c00117" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623947v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruel Cedeno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grossier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Candoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Veesler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ce00648h" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04191019v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bedrane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hou&#235;l" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delobbe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagaize" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002795" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206235v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c01086" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911818v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levernier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Flood" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0143704" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892185v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lambert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Lagaize" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thirou Bactivelane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Heresanu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04083694v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpan Ma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthazar Toussaint" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Angela Roberti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Scornet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Santos Silva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15041102" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296457v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Boulos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Jabbour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Khoury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehme Mikhael" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Tishkova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28207176" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439155v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain A Grossier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nerini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1FD00090J" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440976v4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian E. Flood" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c01269" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938090v6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40824-021-00243-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179400v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leda Lacaria" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Rico" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine A Candoni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115322" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445258v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guemras" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Daoud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Veesler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-020-01019-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477923v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Peybern&#232;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Letellier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120734v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Tahri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabanon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Bounahmidi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k Ko&#382;&#237;&#353;ek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00217" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959318v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-chembioeng-060718-030312" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899746v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.8b00300" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744090v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grossier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034443" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768463v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline J. J. Gerard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ferry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M Vuillard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean A. Boutin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie A Ferte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b00572" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493598v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean A Boutin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard M.G. Chavas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053230X17013826" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720788v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Takahashi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekai Iwama" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clevers" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b01516" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392627v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuheng A Zhang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza A Ikni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.01.026" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454994v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Benmessaoud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouahiba Koutchoukali" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouhelassa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Nouar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane A Veesler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.07.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC7DX4X8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278233v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuheng Zhang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guivier-Curien" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.07.046" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171394v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hammadi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Ikni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Candoni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fd00274a" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721059v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.5b00122" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992925v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O'Mahony" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Seaton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Croker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;. C. Rasmusona" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975054v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rodr&#237;guez-Ruiz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G&#243;mez-Morales" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Delgado-L&#243;pez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053346v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Clair" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scouflaire" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gillet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg500163c" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067969v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iwama" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kuyama" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mori" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Manoj" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Gonnade" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843741v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. O'Mahony" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Rasmuson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Hodnett" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/op300228g" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463247v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Hammadi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ildefonso" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Morin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2012.12.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843742v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919574v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Fery-Forgues" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B. Fellows" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Tolbert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Solntsev" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914755v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rodriguez-Ruiz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomez-Morales" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402735k" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843743v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Seaton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810510v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697535v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/op200291z" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696846v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Revalor" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fert&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697512v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rich" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mandri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mangin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivoire" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abderafi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724324v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697511v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Punniam" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Salmon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697523v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leyssens" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Springuel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Montis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566379v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Detoisien" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnoux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taulelle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Klein" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624848v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581232v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnaldo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852289v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leroudier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zaccaro" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Baruchel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg200342w" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603265v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475837v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Astier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453710v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476522v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bendaoud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566363v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papageorgiou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coutard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lantez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautron" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chauvet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413557v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440718v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Puel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453716v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386957v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440711v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sitja" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;pe" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoff" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440719v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forite" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Teston" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/op9001593" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744692v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boistelle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delacourte" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P Guyot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyot-Hermann" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03639049209043710" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269963v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verdurand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bebon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303791v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Snyder" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Doherty" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386893v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273265v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171108v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157626v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Okutsu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sugiyama" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Furuta" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Watanabe" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mori" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110190v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Horiuchi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hiratsuka" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110270v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnete" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122755v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charles" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107123v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bottini" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016517v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vivares" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016513v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108041v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444906027594" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BL8213GG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273260v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270872v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fevotte" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745761v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuo Okutsu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Furuta" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoaki Terao" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Hiratsuka" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihito Yamano" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg049604v" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745750v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lafferrere" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoff" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg0497750" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745745v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.05.048" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7TP5057-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745757v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Astier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004118001" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745749v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fert&#232;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Costes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Astier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg0498195" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745742v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/op034089f" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745740v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lafferrere" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsc.200390015" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D91AE8D1DC95B2F22AACEBE72AB94544A66DE11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745715v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Margot Paulaime" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Seyssiecq" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00214-0" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14X3MXN1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745713v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Aquilano" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Astier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Pastero" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(02)01995-4" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LH4GNPX3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745702v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinpei Tanaka" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuo Ataka" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Onuma" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)01889-9" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4ML5ZKB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745707v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)02282-5" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-628RMG10-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745695v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Budayova-Spano" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bonnete" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)02001-2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T0DMGXL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745710v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grouazel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Astier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444902012799" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/33C989DD51FB681AD38C341E855338AA8EE9805A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745687v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Shepard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schoot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444901005820" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4L1T11GJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745691v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Astier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bokern" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lapena" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)01373-2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-77TH6K15-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745682v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Lafont" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ebel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(00)00495-4" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B4FE32FE41BE4D1695A2A442C161D4A639E408C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745681v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hamiaux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Prang&#233;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ri&#232;s-Kautt" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2000.3584" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP0VGD60-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745677v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pepe" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corti" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pfefer" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ncrs-2000-0135" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745685v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Seyssiecq" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Klein" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(00)00185-8" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/485DFED19A0018FBC017EAC91E2278F7DC29E9CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745670v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cerini" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyrot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Garnier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Duplan" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.32.22266" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745672v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Badens" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Boistelle" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chatain" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(99)00097-7" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS7MJQD2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745663v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(98)01023-9" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9E2BBA7E41FC03FB98D92051B602B0041E8FD568/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745659v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(98)01206-8" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LP3HV0G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745664v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Geider" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dussol" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hennequin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daudon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1523-1755.1999.00426.x" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745657v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Budayova" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Belaich" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(98)00873-2" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFVGG8TF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745653v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard P&#232;pe" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(98)00724-6" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JDVLCRS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745648v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducruix" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444998008725" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JBJSF87V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745522v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Badens" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Llewellyn" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fulconis" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jourdan" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.1998.7797" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SSS1NCW3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745517v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Seyssiecq" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lam&#233;rant" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(98)00032-3" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78BKRGN1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745518v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444997020052" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RMG84TFP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745510v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(96)00834-2" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/945A268302CC9EFEE0BD6DE8567907830CE43378/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745514v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malfois" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Finet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tardieu" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafont" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S090744499700200X" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB90A829D114120102632AB18B029787AAC9DB32/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745506v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marcq" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(96)00373-9" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5CM3WW6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745509v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(96)00313-2" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HBSQF36-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745501v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geider" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dussol" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nitsche" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berth&#8217;ez&#232;ne" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002239900082" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C56663790B2108F7880061B740A33FE72974BD69/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745218v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fachaux" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guyot" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Guyot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conflant" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drache" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0032-5910(94)02919-F" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BTGQ94J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745496v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0032-5910(94)02920-J" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WS7X2WLF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744704v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roure" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(94)90141-4" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N7JBVS7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745190v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(94)90286-0" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WV8SJ78-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745226v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745191v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(94)90064-7" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V3WB42P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745189v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marcq" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444993014416" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C8B4DA93F671C80234E4D5B9D0BE134BF080F80/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745228v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744699v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(93)90527-4" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4T5Z1S9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744696v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Lamerant" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Philipponneau" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0032-5910(93)80024-5" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T30Z4764-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01744563v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Descotes" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Mentech" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-6215(89)84133-3" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EAD2A3CC4899CC4FDDD6B230CB840FAF69B833A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803259v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-55555-1_6" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273239v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-56369-9.00021-6" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273214v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849733502-00188" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/286B0E2FB5E102B37619FCFF484E574164DEB168/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03932089v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Cruz-Cabeza" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Drummond-Brydson" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dudek" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Edkins" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2fd90023h" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394803v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04085803v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouher Bedrane" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Houel" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delobbe" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04102710v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>