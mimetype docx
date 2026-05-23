--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -742,403 +742,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microdroplet Approach for Measuring Aqueous Solubility and Nucleation Kinetics of a Metastable Polymorph: The case of KDP Phase IV</w:t>
+                <w:t xml:space="preserve">CNT effective interfacial energy and pre-exponential kinetic factor from measured NaCl crystal nucleation time distributions in contracting microdroplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruel Cedeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Candoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Levernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Flood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.3c01086⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158, pp.194705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0143704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206235v2</w:t>
+                <w:t xml:space="preserve">hal-03911818v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNT effective interfacial energy and pre-exponential kinetic factor from measured NaCl crystal nucleation time distributions in contracting microdroplets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ruel Cedeno</w:t>
+                <w:t xml:space="preserve">Modular microfluidic platform for solubility measurement, nucleation statistics and polymorph screening of active pharmaceutical ingredients: Irbesartan, Rimonabant, Aripiprazole and Sulfathiazole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Adrian Flood</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Lagaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thirou Bactivelane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile Heresanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 616, pp.127252</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911818v3</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular microfluidic platform for solubility measurement, nucleation statistics and polymorph screening of active pharmaceutical ingredients: Irbesartan, Rimonabant, Aripiprazole and Sulfathiazole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Lambert</w:t>
+                <w:t xml:space="preserve">Microdroplet Approach for Measuring Aqueous Solubility and Nucleation Kinetics of a Metastable Polymorph: The case of KDP Phase IV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruel Cedeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Candoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Veesler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, pp.9052-9057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.3c01086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03892185v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206235v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Lidocaine-Based Pharmaceutical Cocrystals: Preparation, Characterization, and Influence of the Racemic vs. Enantiopure Coformer on the Physico-Chemical Properties</w:t>
               </w:r>
@@ -1418,51 +1418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruel Cedeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain A Grossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lagaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2300,51 +2300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine A Candoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lagaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Veesler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2443,51 +2443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lagaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Process Research and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 22, pp.1856-1860. </w:t>
@@ -2770,295 +2770,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization via tubing microfluidics permits both in situ and ex situ X-ray diffraction</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Situ Observation of Polymorphic Transition during Crystallization of Organic Compounds Showing Preferential Enrichment By Means Of Temperature-Controlled Video-Microscopy and Time-Resolved X-ray Powder Diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean A Boutin</w:t>
+                <w:t xml:space="preserve">Hiroki Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonard M.G. Chavas</w:t>
+                <w:t xml:space="preserve">Sekai Iwama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Clevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Veesler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section F : Structural biology communications [2014-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2053230X17013826⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (2), pp.671-676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.6b01516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01493598v2</w:t>
+                <w:t xml:space="preserve">hal-01720788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Observation of Polymorphic Transition during Crystallization of Organic Compounds Showing Preferential Enrichment By Means Of Temperature-Controlled Video-Microscopy and Time-Resolved X-ray Powder Diffraction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sekai Iwama</w:t>
+                <w:t xml:space="preserve">Crystallization via tubing microfluidics permits both in situ and ex situ X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline J. J. Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent M Vuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Clevers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Veesler</w:t>
+                <w:t xml:space="preserve">Jean A Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Coquerel</w:t>
+                <w:t xml:space="preserve">Léonard M.G. Chavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (2), pp.671-676. </w:t>
+              <w:t xml:space="preserve">Acta crystallographica Section F : Structural biology communications [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73 (10), pp.574 - 578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.6b01516⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S2053230X17013826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01720788v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493598v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic platform for optimization of crystallization conditions</w:t>
               </w:r>
@@ -3932,286 +3932,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00975054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Demonstration of the Carbamazepine Crystallization from Non-photochemical Laser-Induced Nucleation in Acetonitrile and Methanol</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Highly Efficient Chiral Resolution of dl-Arginine by Cocrystal Formation Followed by Recrystallization under Preferential-Enrichment Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Clair</w:t>
+                <w:t xml:space="preserve">S. Iwama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Scouflaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Veesler</w:t>
+                <w:t xml:space="preserve">K. Kuyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Gillet</w:t>
+                <w:t xml:space="preserve">Y. Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Manoj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.G. Gonnade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20, pp.10343-10350</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01053346v1</w:t>
+                <w:t xml:space="preserve">hal-01067969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Efficient Chiral Resolution of dl-Arginine by Cocrystal Formation Followed by Recrystallization under Preferential-Enrichment Conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Iwama</w:t>
+                <w:t xml:space="preserve">Experimental Demonstration of the Carbamazepine Crystallization from Non-photochemical Laser-Induced Nucleation in Acetonitrile and Methanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziza Ikni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Kuyama</w:t>
+                <w:t xml:space="preserve">Bertrand Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Mori</w:t>
+                <w:t xml:space="preserve">Philippe Scouflaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Veesler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Manoj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R.G. Gonnade</w:t>
+                <w:t xml:space="preserve">J.M. Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (7), pp.3286-3299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg500163c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067969v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the Solubility of a Quickly Transforming Metastable Polymorph of Carbamazepine</w:t>
               </w:r>
@@ -4321,377 +4321,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00843741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-volume nucleation</w:t>
+                <w:t xml:space="preserve">Heterogeneous nucleation in droplet-based nucleation measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoubida Hammadi</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Manuel Ildefonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Candoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Veesler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, pp.2107-2110</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04463247v1</w:t>
+                <w:t xml:space="preserve">hal-00843742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous nucleation in droplet-based nucleation measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Candoni</w:t>
+                <w:t xml:space="preserve">Enhanced Emission Prepared from Hydrophobic Analogues of the Green Fluorescent Protein Chromophore via Reprecipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Fery-Forgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Veesler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.B. Fellows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Tolbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.M. Solntsev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13, pp.2107-2110</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (47), pp.14718-14727</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843742v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Emission Prepared from Hydrophobic Analogues of the Green Fluorescent Protein Chromophore via Reprecipitation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Small-volume nucleation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.B. Fellows</w:t>
+                <w:t xml:space="preserve">Zoubida Hammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Candoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Ildefonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.M. Tolbert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roger Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (2-3), pp.192-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2012.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919574v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Picoliter Sessile Microdroplet Dynamics Shows That Size Does Not Matter</w:t>
               </w:r>
@@ -4971,51 +4971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Candoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Ildefonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5057,51 +5057,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cheap, Easy Microfluidic Crystallization Device Ensuring Universal Solvent Compatibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Ildefonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Candoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5187,51 +5187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Candoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Ildefonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Revalor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5532,51 +5532,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleation and polymorphism explored via an easy-to-use microfluidic tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Ildefonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Revalor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6126,256 +6126,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00581232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleation Control and Rapid Growth of KDP Crystals in Stationary Conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Using microfluidics for fast, accurate measurement of lysozyme nucleation kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Ildefonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Candoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Veesler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 11 (6), pp.2592-2598. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 11 (5), pp.1527-1530</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00852289v1</w:t>
+                <w:t xml:space="preserve">hal-00603265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using microfluidics for fast, accurate measurement of lysozyme nucleation kinetics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Nucleation Control and Rapid Growth of KDP Crystals in Stationary Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leroudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zaccaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Ildefonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Veesler</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Baruchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 11 (5), pp.1527-1530</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 11 (6), pp.2592-2598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg200342w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603265v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usual and Unusual Crystallization from Solution</w:t>
               </w:r>
@@ -8552,368 +8552,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00122755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization in the presence of a liquid-liquid phase separation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polymorphism of urate oxidase in PEG solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vivares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Veesler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Hoff</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Process Research and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 10 n° 4, pp.841-845</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6, pp.287-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00107123v1</w:t>
+                <w:t xml:space="preserve">hal-00016517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphism of urate oxidase in PEG solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of the dissolution of a pharmaceutical compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Vivares</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 6, pp.287-292</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 286, pp.121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00016517v1</w:t>
+                <w:t xml:space="preserve">hal-00016513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the dissolution of a pharmaceutical compound</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Garcia</w:t>
+                <w:t xml:space="preserve">Crystallization in the presence of a liquid-liquid phase separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Veesler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Revalor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Gerard</w:t>
+                <w:t xml:space="preserve">O. Bottini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hoff</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 286, pp.121</w:t>
+              <w:t xml:space="preserve">Organic Process Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 10 n° 4, pp.841-845</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00016513v1</w:t>
+                <w:t xml:space="preserve">hal-00107123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MPCD : A new interactive-on-line crystallization data bank for screening strategies</w:t>
               </w:r>
@@ -9917,259 +9917,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphism and Liquid-Liquid Demixing in Supersaturated Drug Solution</w:t>
+                <w:t xml:space="preserve">The influence of organic additives on the crystallization and agglomeration of gibbsite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lafferrere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Veesler</w:t>
+                <w:t xml:space="preserve">Anne-Margot Paulaime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Seyssiecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane A Veesler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering in Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/elsc.200390015⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 130 (1-3), pp.345 - 351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0032-5910(02)00214-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745740v1</w:t>
+                <w:t xml:space="preserve">hal-01745715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of organic additives on the crystallization and agglomeration of gibbsite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polymorphism and Liquid-Liquid Demixing in Supersaturated Drug Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Seyssiecq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane A Veesler</w:t>
+                <w:t xml:space="preserve">L. Lafferrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Veesler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 130 (1-3), pp.345 - 351. </w:t>
+              <w:t xml:space="preserve">Engineering in Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 3 (3), pp.127 - 131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0032-5910(02)00214-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/elsc.200390015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745715v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymorphic–polytypic transition induced in crystals by interaction of spirals and 2D growth mechanisms</w:t>
               </w:r>
@@ -10278,414 +10278,414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH-dependent oligomerization of BPTI in undersaturated and supersaturated solutions studied by dynamic light scattering</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Astier</w:t>
+                <w:t xml:space="preserve">Dissolution and phase transition of pharmaceutical compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane A Veesler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 237-239, pp.289 - 294. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-0248(01)01889-9⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 237-239, pp.2233 - 2239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0248(01)02282-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745702v1</w:t>
+                <w:t xml:space="preserve">hal-01745707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolution and phase transition of pharmaceutical compounds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Hoff</w:t>
+                <w:t xml:space="preserve">Investigation of aprotinin (BPTI) solutions during nucleation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Budayova-Spano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bonnete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane A Veesler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 237-239, pp.2233 - 2239. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 235, pp.547 - 554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0248(01)02001-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-0248(01)02282-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745707v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of aprotinin (BPTI) solutions during nucleation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">pH-dependent oligomerization of BPTI in undersaturated and supersaturated solutions studied by dynamic light scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinpei Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Budayova-Spano</w:t>
+                <w:t xml:space="preserve">Mitsuo Ataka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Bonnete</w:t>
+                <w:t xml:space="preserve">Kazuo Onuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane A Veesler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 235, pp.547 - 554. </w:t>
+              <w:t xml:space="preserve">, 2002, 237-239, pp.289 - 294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-0248(01)02001-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0248(01)01889-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745695v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BPTI liquid-liquid phase separation monitored by light and small angle X-ray scattering</w:t>
               </w:r>
@@ -10813,51 +10813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization of a recombinant form of the complete sequence of human $\gamma$-interferon: characterization by small-angle X-ray scattering, mass spectrometry and preliminary X-ray diffraction studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Budayova-Spano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Shepard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11084,51 +11084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of solubility and interactions of aprotinin (BPTI) solutions in H$_2$O and D$_2$O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Budayova-Spano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12146,337 +12146,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleation of calcium oxalate crystals by albumin: Involvement in the prevention of stone formation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization and crystallization of the Endoglucanase A from Clostridium Cellulolyticum in solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Geider</w:t>
+                <w:t xml:space="preserve">Monika Budayova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane A Veesler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirjam Czjzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Dussol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Daudon</w:t>
+                <w:t xml:space="preserve">Anne Belaich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1523-1755.1999.00426.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 196 (2-4), pp.297 - 304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0248(98)00873-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745664v1</w:t>
+                <w:t xml:space="preserve">hal-01745657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and crystallization of the Endoglucanase A from Clostridium Cellulolyticum in solution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nucleation of calcium oxalate crystals by albumin: Involvement in the prevention of stone formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Geider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Budayova</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mirjam Czjzek</w:t>
+                <w:t xml:space="preserve">Bertrand Dussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Belaich</w:t>
+                <w:t xml:space="preserve">Carole Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Daudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-0248(98)00873-2⟩</w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 55 (5), pp.1776 - 1786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1523-1755.1999.00426.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01745657v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of additives on the crystal habit of gibbsite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Seyssiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane A Veesler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14258,51 +14258,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745190v1</w:t>
+                <w:t xml:space="preserve">hal-01745226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth kinetics of hydrargillite Al(OH)3 from caustic soda solutions</w:t>
               </w:r>
@@ -14361,51 +14361,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745226v1</w:t>
+                <w:t xml:space="preserve">hal-01745190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solubility and prenucleation of aprotinin (BPTI) molecules in sodium chloride solutions</w:t>
               </w:r>
@@ -15210,51 +15210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Ildefonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15855,51 +15855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Houel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delobbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lagaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15973,51 +15973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Houel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delobbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lagaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16142,51 +16142,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EDACDFC4"/>
+    <w:nsid w:val="01BE0BB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16373,51 +16373,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veesler-stephane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8362-2531" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070894825" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121037v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cercel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brandel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pin&#232;tre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Gerard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CE01289E" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998683v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E S Bernardes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo G Sim&#245;es" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Soledade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S Santos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro L T Melo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c00117" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623947v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruel Cedeno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grossier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Candoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Veesler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ce00648h" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04191019v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bedrane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hou&#235;l" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delobbe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagaize" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002795" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206235v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c01086" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911818v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levernier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Flood" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0143704" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892185v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lambert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Lagaize" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thirou Bactivelane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Heresanu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04083694v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpan Ma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthazar Toussaint" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Angela Roberti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Scornet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Santos Silva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15041102" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296457v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Boulos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Jabbour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Khoury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehme Mikhael" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Tishkova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28207176" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439155v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain A Grossier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nerini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1FD00090J" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440976v4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian E. Flood" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c01269" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938090v6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40824-021-00243-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179400v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leda Lacaria" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Rico" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine A Candoni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115322" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445258v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guemras" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Daoud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Veesler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-020-01019-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477923v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Peybern&#232;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Letellier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120734v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Tahri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabanon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Bounahmidi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k Ko&#382;&#237;&#353;ek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00217" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959318v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-chembioeng-060718-030312" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899746v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.8b00300" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744090v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grossier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034443" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768463v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline J. J. Gerard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ferry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M Vuillard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean A. Boutin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie A Ferte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b00572" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493598v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean A Boutin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard M.G. Chavas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053230X17013826" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720788v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Takahashi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekai Iwama" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clevers" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b01516" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392627v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuheng A Zhang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza A Ikni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.01.026" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454994v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Benmessaoud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouahiba Koutchoukali" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouhelassa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Nouar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane A Veesler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.07.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC7DX4X8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278233v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuheng Zhang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guivier-Curien" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.07.046" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171394v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hammadi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Ikni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Candoni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fd00274a" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721059v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.5b00122" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992925v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O'Mahony" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Seaton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Croker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;. C. Rasmusona" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975054v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rodr&#237;guez-Ruiz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G&#243;mez-Morales" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Delgado-L&#243;pez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053346v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Clair" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scouflaire" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gillet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg500163c" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067969v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iwama" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kuyama" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mori" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Manoj" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Gonnade" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843741v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. O'Mahony" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Rasmuson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Hodnett" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/op300228g" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463247v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Hammadi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ildefonso" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Morin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2012.12.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843742v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919574v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Fery-Forgues" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B. Fellows" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Tolbert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Solntsev" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914755v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rodriguez-Ruiz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomez-Morales" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402735k" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843743v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Seaton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810510v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697535v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/op200291z" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696846v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Revalor" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fert&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697512v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rich" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mandri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mangin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivoire" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abderafi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724324v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697511v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Punniam" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Salmon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697523v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leyssens" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Springuel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Montis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566379v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Detoisien" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnoux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taulelle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Klein" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624848v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581232v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnaldo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852289v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leroudier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zaccaro" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Baruchel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg200342w" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603265v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475837v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Astier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453710v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476522v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bendaoud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566363v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papageorgiou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coutard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lantez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautron" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chauvet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413557v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440718v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Puel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453716v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386957v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440711v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sitja" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;pe" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoff" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440719v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forite" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Teston" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/op9001593" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744692v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boistelle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delacourte" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P Guyot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyot-Hermann" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03639049209043710" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269963v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verdurand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bebon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303791v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Snyder" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Doherty" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386893v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273265v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171108v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157626v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Okutsu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sugiyama" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Furuta" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Watanabe" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mori" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110190v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Horiuchi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hiratsuka" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110270v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnete" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122755v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charles" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107123v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bottini" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016517v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vivares" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016513v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108041v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444906027594" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BL8213GG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273260v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270872v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fevotte" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745761v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuo Okutsu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Furuta" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoaki Terao" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Hiratsuka" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihito Yamano" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg049604v" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745750v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lafferrere" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoff" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg0497750" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745745v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.05.048" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7TP5057-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745757v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Astier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004118001" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745749v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fert&#232;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Costes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Astier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg0498195" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745742v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/op034089f" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745740v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lafferrere" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsc.200390015" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D91AE8D1DC95B2F22AACEBE72AB94544A66DE11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745715v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Margot Paulaime" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Seyssiecq" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00214-0" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14X3MXN1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745713v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Aquilano" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Astier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Pastero" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(02)01995-4" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LH4GNPX3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745702v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinpei Tanaka" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuo Ataka" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Onuma" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)01889-9" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4ML5ZKB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745707v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)02282-5" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-628RMG10-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745695v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Budayova-Spano" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bonnete" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)02001-2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T0DMGXL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745710v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grouazel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Astier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444902012799" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/33C989DD51FB681AD38C341E855338AA8EE9805A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745687v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Shepard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schoot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444901005820" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4L1T11GJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745691v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Astier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bokern" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lapena" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)01373-2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-77TH6K15-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745682v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Lafont" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ebel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(00)00495-4" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B4FE32FE41BE4D1695A2A442C161D4A639E408C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745681v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hamiaux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Prang&#233;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ri&#232;s-Kautt" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2000.3584" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP0VGD60-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745677v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pepe" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corti" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pfefer" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ncrs-2000-0135" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745685v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Seyssiecq" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Klein" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(00)00185-8" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/485DFED19A0018FBC017EAC91E2278F7DC29E9CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745670v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cerini" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyrot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Garnier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Duplan" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.32.22266" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745672v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Badens" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Boistelle" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chatain" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(99)00097-7" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS7MJQD2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745663v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(98)01023-9" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9E2BBA7E41FC03FB98D92051B602B0041E8FD568/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745659v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(98)01206-8" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LP3HV0G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745664v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Geider" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dussol" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hennequin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daudon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1523-1755.1999.00426.x" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745657v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Budayova" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Belaich" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(98)00873-2" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFVGG8TF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745653v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard P&#232;pe" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(98)00724-6" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JDVLCRS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745648v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducruix" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444998008725" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JBJSF87V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745522v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Badens" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Llewellyn" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fulconis" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jourdan" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.1998.7797" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SSS1NCW3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745517v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Seyssiecq" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lam&#233;rant" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(98)00032-3" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78BKRGN1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745518v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444997020052" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RMG84TFP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745510v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(96)00834-2" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/945A268302CC9EFEE0BD6DE8567907830CE43378/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745514v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malfois" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Finet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tardieu" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafont" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S090744499700200X" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB90A829D114120102632AB18B029787AAC9DB32/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745506v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marcq" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(96)00373-9" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5CM3WW6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745509v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(96)00313-2" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HBSQF36-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745501v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geider" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dussol" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nitsche" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berth&#8217;ez&#232;ne" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002239900082" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C56663790B2108F7880061B740A33FE72974BD69/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745218v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fachaux" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guyot" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Guyot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conflant" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drache" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0032-5910(94)02919-F" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BTGQ94J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745496v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0032-5910(94)02920-J" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WS7X2WLF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744704v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roure" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(94)90141-4" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N7JBVS7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745190v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(94)90286-0" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WV8SJ78-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745226v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745191v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(94)90064-7" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V3WB42P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745189v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marcq" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444993014416" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C8B4DA93F671C80234E4D5B9D0BE134BF080F80/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745228v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744699v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(93)90527-4" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4T5Z1S9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744696v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Lamerant" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Philipponneau" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0032-5910(93)80024-5" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T30Z4764-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01744563v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Descotes" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Mentech" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-6215(89)84133-3" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EAD2A3CC4899CC4FDDD6B230CB840FAF69B833A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803259v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-55555-1_6" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273239v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-56369-9.00021-6" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273214v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849733502-00188" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/286B0E2FB5E102B37619FCFF484E574164DEB168/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03932089v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Cruz-Cabeza" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Drummond-Brydson" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dudek" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Edkins" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2fd90023h" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394803v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04085803v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouher Bedrane" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Houel" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delobbe" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04102710v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veesler-stephane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8362-2531" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070894825" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121037v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cercel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brandel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pin&#232;tre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Gerard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CE01289E" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998683v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E S Bernardes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo G Sim&#245;es" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Soledade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S Santos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro L T Melo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c00117" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623947v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruel Cedeno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grossier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Candoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Veesler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ce00648h" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04191019v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bedrane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hou&#235;l" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delobbe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagaize" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002795" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911818v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levernier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Flood" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0143704" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892185v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lambert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Lagaize" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thirou Bactivelane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Heresanu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206235v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c01086" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04083694v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpan Ma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthazar Toussaint" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Angela Roberti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Scornet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Santos Silva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15041102" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296457v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Boulos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Jabbour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Khoury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehme Mikhael" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Tishkova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28207176" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439155v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain A Grossier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nerini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1FD00090J" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440976v4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian E. Flood" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c01269" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938090v6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40824-021-00243-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179400v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leda Lacaria" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Rico" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine A Candoni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115322" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445258v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guemras" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Daoud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Veesler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-020-01019-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477923v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Peybern&#232;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Letellier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120734v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Tahri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabanon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Bounahmidi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k Ko&#382;&#237;&#353;ek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00217" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959318v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-chembioeng-060718-030312" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899746v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.8b00300" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744090v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grossier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034443" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768463v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline J. J. Gerard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ferry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M Vuillard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean A. Boutin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie A Ferte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b00572" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720788v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Takahashi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekai Iwama" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clevers" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b01516" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493598v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean A Boutin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard M.G. Chavas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053230X17013826" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392627v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuheng A Zhang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza A Ikni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.01.026" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454994v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Benmessaoud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouahiba Koutchoukali" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouhelassa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Nouar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane A Veesler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.07.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC7DX4X8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278233v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuheng Zhang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guivier-Curien" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.07.046" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171394v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hammadi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Ikni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Candoni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fd00274a" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721059v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.5b00122" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992925v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O'Mahony" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Seaton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Croker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;. C. Rasmusona" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975054v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rodr&#237;guez-Ruiz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G&#243;mez-Morales" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Delgado-L&#243;pez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067969v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iwama" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kuyama" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mori" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Manoj" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Gonnade" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053346v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Clair" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scouflaire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gillet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg500163c" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843741v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. O'Mahony" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Rasmuson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Hodnett" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/op300228g" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843742v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ildefonso" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919574v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Fery-Forgues" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B. Fellows" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Tolbert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Solntsev" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463247v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Hammadi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Morin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2012.12.004" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914755v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rodriguez-Ruiz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomez-Morales" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402735k" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843743v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Seaton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810510v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697535v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/op200291z" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696846v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Revalor" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fert&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697512v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rich" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mandri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mangin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivoire" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abderafi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724324v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697511v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Punniam" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Salmon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697523v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leyssens" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Springuel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Montis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566379v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Detoisien" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnoux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taulelle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Klein" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624848v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581232v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnaldo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603265v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852289v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leroudier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zaccaro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Baruchel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg200342w" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475837v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Astier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453710v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476522v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bendaoud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566363v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papageorgiou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coutard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lantez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautron" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chauvet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413557v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440718v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Puel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453716v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386957v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440711v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sitja" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;pe" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoff" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440719v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forite" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Teston" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/op9001593" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744692v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boistelle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delacourte" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P Guyot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyot-Hermann" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03639049209043710" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269963v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verdurand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bebon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303791v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Snyder" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Doherty" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386893v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273265v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171108v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157626v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Okutsu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sugiyama" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Furuta" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Watanabe" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mori" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110190v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Horiuchi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hiratsuka" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110270v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnete" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122755v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charles" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016517v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vivares" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016513v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107123v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bottini" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108041v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444906027594" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BL8213GG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273260v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270872v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fevotte" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745761v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuo Okutsu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Furuta" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoaki Terao" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Hiratsuka" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihito Yamano" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg049604v" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745750v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lafferrere" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoff" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg0497750" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745745v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.05.048" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7TP5057-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745757v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Astier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004118001" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745749v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fert&#232;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Costes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Astier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg0498195" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745742v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/op034089f" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745715v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Margot Paulaime" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Seyssiecq" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00214-0" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14X3MXN1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745740v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lafferrere" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsc.200390015" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D91AE8D1DC95B2F22AACEBE72AB94544A66DE11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745713v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Aquilano" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Astier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Pastero" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(02)01995-4" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LH4GNPX3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745707v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)02282-5" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-628RMG10-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745695v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Budayova-Spano" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bonnete" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)02001-2" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T0DMGXL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745702v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinpei Tanaka" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuo Ataka" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Onuma" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)01889-9" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4ML5ZKB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745710v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grouazel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Astier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444902012799" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/33C989DD51FB681AD38C341E855338AA8EE9805A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745687v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Shepard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schoot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444901005820" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4L1T11GJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745691v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Astier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bokern" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lapena" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)01373-2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-77TH6K15-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745682v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Lafont" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ebel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(00)00495-4" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B4FE32FE41BE4D1695A2A442C161D4A639E408C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745681v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hamiaux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Prang&#233;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ri&#232;s-Kautt" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2000.3584" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP0VGD60-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745677v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pepe" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corti" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pfefer" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ncrs-2000-0135" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745685v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Seyssiecq" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Klein" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(00)00185-8" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/485DFED19A0018FBC017EAC91E2278F7DC29E9CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745670v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cerini" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyrot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Garnier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Duplan" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.32.22266" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745672v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Badens" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Boistelle" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chatain" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(99)00097-7" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS7MJQD2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745663v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(98)01023-9" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9E2BBA7E41FC03FB98D92051B602B0041E8FD568/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745659v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(98)01206-8" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LP3HV0G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745657v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Budayova" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Belaich" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(98)00873-2" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFVGG8TF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745664v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Geider" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dussol" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hennequin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daudon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1523-1755.1999.00426.x" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745653v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard P&#232;pe" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(98)00724-6" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JDVLCRS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745648v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducruix" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444998008725" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JBJSF87V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745522v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Badens" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Llewellyn" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fulconis" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jourdan" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.1998.7797" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SSS1NCW3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745517v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Seyssiecq" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lam&#233;rant" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(98)00032-3" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78BKRGN1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745518v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444997020052" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RMG84TFP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745510v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(96)00834-2" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/945A268302CC9EFEE0BD6DE8567907830CE43378/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745514v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malfois" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Finet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tardieu" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafont" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S090744499700200X" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB90A829D114120102632AB18B029787AAC9DB32/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745506v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marcq" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(96)00373-9" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5CM3WW6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745509v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(96)00313-2" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HBSQF36-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745501v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geider" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dussol" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nitsche" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berth&#8217;ez&#232;ne" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002239900082" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C56663790B2108F7880061B740A33FE72974BD69/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745218v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fachaux" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guyot" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Guyot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conflant" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drache" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0032-5910(94)02919-F" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BTGQ94J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745496v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0032-5910(94)02920-J" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WS7X2WLF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744704v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roure" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(94)90141-4" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N7JBVS7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745226v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(94)90286-0" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WV8SJ78-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745190v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745191v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(94)90064-7" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V3WB42P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745189v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marcq" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444993014416" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C8B4DA93F671C80234E4D5B9D0BE134BF080F80/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745228v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744699v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(93)90527-4" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4T5Z1S9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744696v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Lamerant" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Philipponneau" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0032-5910(93)80024-5" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T30Z4764-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01744563v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Descotes" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Mentech" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-6215(89)84133-3" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EAD2A3CC4899CC4FDDD6B230CB840FAF69B833A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803259v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-55555-1_6" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273239v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-56369-9.00021-6" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273214v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849733502-00188" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/286B0E2FB5E102B37619FCFF484E574164DEB168/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03932089v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Cruz-Cabeza" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Drummond-Brydson" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dudek" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Edkins" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2fd90023h" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394803v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04085803v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouher Bedrane" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Houel" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delobbe" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04102710v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>