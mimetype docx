--- v0 (2026-03-18)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Santiago Velasco-Forero </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning approach for airborne alpha radioactivity monitoring in atypical atmospheric conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Dougniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 187, pp.106573. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2025.106573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group Equivariant Morphological Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud--Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (4), pp.2236-2276. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/24M1685766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell Counting with Trainable h-Maxima and Connected Component Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 67 (27)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A POSTERIORI DEEP LEARNING SEGMENTATION QUALITY ESTIMATION BASED ON PREDICTION ENTROPY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Márcio Martins da Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Sangalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Decencière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérese Baldeweck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (2), pp.121-130. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5566/ias.3024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330303v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Yarn Path Extraction of Large 3D Interlock Woven Fabrics with Confidence Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuriy Sinchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanneck Wielhorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Mendoza Quispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 186, pp.108396. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Classification of Aircrafts Manoeuvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jouaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Bonnabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pilté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11265-022-01823-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irregularity Index for Vector-Valued Morphological Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aurélio Granero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64 (7), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-022-01092-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPLYING DEEP LEARNING TO MELANOCYTE COUNTING ON FLUORESCENT TRP1 LABELLED IMAGES OF IN VITRO SKIN MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Decencière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Flouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (3), pp.171-180. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5566/ias.2640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instance segmentation of 3D woven fabric from tomography images by Deep Learning and morphological pseudo-labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanneck Wielhorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zyad Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 247, pp.110-333. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2022.110333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive anisotropic morphological filtering based on co-circularity of local orientations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2022.397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632225v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learnable Empirical Mode Decomposition based on Mathematical Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (1), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21M1417867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221652v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris-CARLA-3D: A Real and Synthetic Outdoor Point Cloud Dataset for Challenging Tasks in 3D Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Marcotegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (22), pp.4713. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13224713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHREC'20 track: Retrieval of digital surfaces with similar geometric reliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia Moscoso Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Biasotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Giachetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Tortorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufel Werghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 91, pp.199-218. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2020.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On minimum spanning tree streaming for hierarchical segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Gigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Marcotegui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 138, pp.155-162. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2020.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHREC 2020 Track: 3D Point Cloud Semantic Segmentation for Street Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remco C Veltkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bas Boom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duque-Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 93, pp.13-24. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2020.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial space of watershed hierarchies for image characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Fehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129, pp.41-47. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2019.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximating morphological operators with part-based representations learned by asymmetric auto-encoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Ponchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology - Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (1), pp.64 - 86. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mathm-2020-0102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Strong Gravitational Lens Finding Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Benton Metcalf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meneghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Avestruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Bellagamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clécio R. Bom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 625, pp.A119. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prior-based Hierarchical Segmentation Highlighting Structures of Interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Fehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology - Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.29 - 44. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mathm-2019-0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating the Alpha Level Cannot Cure Significance Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trafimow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Amrhein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corson Areshenkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Barrera-Causil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2018.00699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-the-Go Grapevine Yield Estimation Using Image Analysis and Boolean Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Aquino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tardaguila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHREC'18 track: Retrieval of gray patterns depicted on 3D models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moscoso Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Tortorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Werghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Berretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Workshop on 3D Object Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Negative Sparse Mathematical Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Imaging and Electron Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 202, pp.1-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of Covariance Matrix Estimation for Anomaly Detection in Hyperspectral Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvina Goh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sze Kim Pang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2015.2442213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval and classification methods for textured 3D models: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Biasotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Aono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ben Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Garro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (2), pp.217-241. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-015-1146-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Mutual Information for Dissimilarity-Based Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Soille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (3), pp.625-644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemannian mathematical morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47, pp.93-101. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2014.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877144v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of hyperspectral images by tensor modeling and additive morphological decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (2), pp.566-577. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2012.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional toggle mappings: principles and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Soille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-013-0429-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random projection depth for multivariate mathematical morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (7), pp.753-763. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2012.2211336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised Ordering in Rp : Application to Morphological Processing of Hyperspectral Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (11), pp.3301 - 3308. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2011.2144611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structurally adaptive mathematical morphology based on nonlinear scale-space decompositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (2), pp.111-122. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5566/ias.v30.p111-122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biophotonique au service de l'identification de marqueurs pronostiques intracellulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Klossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Daliphard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Toussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Manfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (2), pp.72-75. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2011.01.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximating Condorcet Ordering for Vector-Valued Mathematical Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Eduardo Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Batista Florindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Discrete Geometry and Mathematical Morphology (DGMM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Groningen, Netherlands. pp.443-457, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-09544-2_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Morphological Representations of Image Transformations: Influence of Initialization and Layer Differentiability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Dimitrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Geometry and Mathematical Morphology 4th International Joint Conference, DGMM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Groningen, Netherlands. pp.371--383, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-09544-2_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05112110v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MFN Decomposition and Related Metrics for High-Resolution Range Profiles Generative Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwyn Brient</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Kassab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Radar Conference (RadarConf25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Krakow, Poland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RadarConf2559087.2025.11204884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MorphoSkel3D: Morphological Skeletonization of 3D Point Clouds for Informed Sampling in Object Classification and Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Onghena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Marcotegui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on 3D Vision (3DV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Singapore, Singapore. pp.1350-1359, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DV66043.2025.00128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol characterization on noisy surfaces by deep-learning methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Querre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Papine-Paktoris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAC2024 - The European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choquet Capacity networks for random point process classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehran Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Sangalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Continuum Models and Discrete Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. pp.229-241, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-58665-1_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250560v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Reasoning Loss for Weakly Supervised Segmentation of Skin Histological Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Sangalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Márcio Martins da Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Flouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Gayrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The IEEE Signal Processing Society and the IEEE Engineering in Medicine and Biology Society, May 2024, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Matrix Profile for Maneuver Classification in Low Earth Orbit Satellite Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Baudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference, 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IA pour l'analyse des aérosols radioactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Dougniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français sur les Aérosols (CFA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASFERA – Association Française d’Études et de Recherches sur les Aérosols, Mar 2024, Paris, France. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2024-38916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting melanocytes with trainable h-maxima and connected component layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Discrete Geometry and Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, Apr 2024, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roto-translation Equivariant YOLO for Aerial Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodora Petrisor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS workshop on Symmetry and Geometry in Neural Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, New-Orleans, Louisiana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotation-invariant Hierarchical Segmentation on Poincaré Ball for 3D Point Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Onghena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Gigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE/CVF International Conference on Computer Vision Workshops (ICCVW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. pp.1757-1766, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCVW60793.2023.00192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GenHarris-ResNet: A Rotation Invariant Neural Network Based on Elementary Symmetric Polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud--Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scale Space and Variational Methods in Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Santa Margherita di Pula, Italy. pp.149-161, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-31975-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving Frame Net: SE(3)-Equivariant Network for Volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Sangalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS Workshop on Symmetry and Geometry in Neural Representations (NeurReps)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FULLY TRAINABLE GAUSSIAN DERIVATIVE CONVOLUTIONAL LAYER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud--Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IEEE International Conference on Image Processing (IEEE ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIFFERENTIAL INVARIANTS FOR SE(2)-EQUIVARIANT NETWORKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Sangalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IEEE International Conference on Image Processing (IEEE ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703287v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological adjunctions represented by matrices in max-plus algebra for signal and image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGMM 2022, IAPR Second International Conference on Discrete Geometry and Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738665v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DARTBOARD BASED GROUND DETECTION ON 3D POINT CLOUD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Gigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Marcotegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV ISPRS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nice, France. pp.185-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MorphoActivation: Generalizing ReLU activation function by mathematical morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Discrete Geometry and Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed Point Layers for Geodesic Morphological Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Rhim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Machine Vision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale Equivariant U-Net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Sangalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd British Machine Vision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-End Similarity Learning and Hierarchical Clustering for unfixed size datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Gigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Marcotegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th conference on Geometric Science of Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NNAKF: A NEURAL NETWORK ADAPTED KALMAN FILTER FOR TARGET TRACKING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jouaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvere Bonnabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pilte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2021 - 2021 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto, France. pp.4075-4079, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical morphology meets Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Sangalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Congress for Stereology and Image Analysis (ECSIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On power Jaccard losses for semantic segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duque-Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Goulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISAPP 2021 : 16th International Conference on Computer Vision Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Vienne (on line), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale Equivariant Neural Networks with Morphological Scale-Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Sangalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAPR International Conference on Discrete Geometry and Mathematical Morphology (DGMM), 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the Irregularity of Vector-Valued Morphological Operators using Wasserstein Metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Eduardo Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aurélio Granero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAPR International Conference on Discrete Geometry and Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Uppsala (virtual event), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From unsupervised to semi-supervised anomaly detection methods for HRRP targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Adnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Airiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Radar Conference (RadarConf20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Pisa, Sep 2020, Florence, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RadarConf2043947.2020.9266497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road Segmentation on low resolution Lidar point clouds for autonomous vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Gigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Ravi Kiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagarjuna Vemuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International Society for Photogrammetry and Remote Sensing Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max-plus Operators Applied to Filter Selection and Model Pruning in Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunxiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071450v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part-based approximations for morphological operators using asymmetric auto-encoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Ponchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071470v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On approximating mathematical morphology operators via deep learning techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Ponchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress for Stereology and Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Aarhus, Denmark. pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new color augmentation method for deep learning segmentation of histological images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Decencière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Burdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bornschlögl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 16th International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Venise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A graph-based color lines model for image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Duque-Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Goulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Marcotegui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Analysis and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Trento, Italy. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30645-8_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182477v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pruning neural networks thanks to morphological layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunxiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress for Stereology and Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Aarhus, Denmark. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHREC'18 track: Recognition of geometric patterns over 3D models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Biasotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moscoso Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Berretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Giachetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Workshop on 3D Object Retrieval (3DOR 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Eurographics Association, Apr 2018, Delft, Netherlands. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/3dor.20181055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON MINIMUM SPANNING TREE STREAMING FOR IMAGE ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Gigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Marcotegui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE International Conference on Image Processing (ICIP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2018, Athènes, Greece. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2018.8451715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TROPICAL AND MORPHOLOGICAL OPERATORS FOR SIGNALS ON GRAPHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2018.8451395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799029v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Images by the Gromov-Hausdorff Distances Between Derived Hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Fehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with Topological Information within a Fully Convolutional Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Decencière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fu Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanjuan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Burdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation hiérarchique faiblement supervisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Fehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological Semigroups and Scale-Spaces on Ultrametric Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Mathematical Morphology and Its Applications to Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Fontainebleau, France. pp.28-39, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57240-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHREC'17 Track: Point-Cloud Shape Retrieval of Non-Rigid Toys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. A. Limberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Eurographics workshop on 3D Object retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lyon, France. pp.1 - 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrec'17 Track: Retrieval of surfaces with similar relief patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Biasotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moscoso Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bustos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Eurographics Workshop on 3D Object Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prior-based Hierarchical Segmentation Highlighting Structures of Interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Fehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrec'16 Track: Retrieval of Human Subjects from Depth Sensor Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Giachetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Fornasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Parezzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Saletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Zambaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Workshop on 3D Object Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurographics, May 2016, Lisbon, Portugal. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Selection of Stochastic Watershed Hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Fehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference of Signal Processing (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Approach to Linear Unmixing in the Presence of Highly Mixed Spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Figliuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bilodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems: 17th International Conference, ACIVS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Leecy, Italy. pp.263--274, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48680-2_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for studies of galaxy morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Tuccillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Huertas-Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Decencière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAU Symposium 325 on Astroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Sorrente, Italy. pp.191 - 196, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921317000552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear operators on graphs via stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Science of Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Palaiseau, France. pp.654-663, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25040-3_70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner-Cheeger Opening and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology and Its Applications to Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Reykjavik, Iceland. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objects co-segmentation: Propagated from simpler images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivor Tsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tat-Jen Cham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics, Speech and Signal Processing (ICASSP), 2015 IEEE International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, South Brisbane, Australia. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7178257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust anomaly detection in hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Frontera-Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Veganzones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec, Canada. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Nonlocal Mathematical Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium, ISMM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Uppsala, Sweden. pp.219-230, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38294-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology for Real-Valued Images on Riemannian Manifolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium, ISMM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Uppsala, Sweden. pp.279-291, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38294-9_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Morphological Filtering and Bellman-Maslov Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium, ISMM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Uppsala, Sweden. pp.171-182, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38294-9_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical morphology for vector images using statistical depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Mathematical Morphology and Its Application to Signal and Image Processing, ISMM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Verbania-Intra, Italy. pp.355-366, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21569-8_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodesic Depth For Description, Retrieval Of 2D/3D Shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress of Stereology (ICS-13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Pekin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse mathematical morphology using non-negative matrix factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Mathematical Morphology and Its Application to Signal and Image Processing, ISMM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Verbania-Intra, Italy. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21569-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MORPHOLOGICAL SNOWFLAKES FOR ROBUST NONLINEAR FILTERING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Koudoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hit-or-miss transform in multivariate images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Advanced Concepts for Intelligent Vision Systems, ACIVS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Sydney, Australia. pp.452-463, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17688-3_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Structures Detection In Hyperspectral Images Using Mathematical Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 2nd Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing (WHISPERS'2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Reykjavik, Iceland. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters Selection Of Morphological Scale-Space Decomposition For Hyperspectral Images Using Tensor Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms and Technologies for Multispectral, Hyperspectral, and Ultraspectral Imagery XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Orlando, United States. 12 p., </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.850171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Supervised Hyperspectral Image Segmentation Using Regionalized Stochastic Watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms and Technologies for Multispectral, Hyperspectral, and Ultraspectral Imagery XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Orlando, United States. 12 p., </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.850187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological Processing of Hyperspectral Images Using Kriging-Based Supervised Ordering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hong-Kong, Hong Kong SAR China. pp.1409-1412, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2010.5651305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Shape Modeling Using Morphological Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.3537-3540, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2010.863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structurally adaptive mathematical morphology on nonlinear scale-space representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hong-Kong, Hong Kong SAR China. pp.121-124, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2010.5651969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological image distances for hyperspectral dimensionality exploration using Kernel-PCA and ISOMAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2009 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Le Cap, South Africa. pp.III-109 - III-112, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2009.5418063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale stochastic watershed for unsupervised hyperspectral image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2009 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Le Cap, South Africa. pp.93-96, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2009.5418095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological scale-space for hyperspectral images and dimensionality exploration using tensor modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hyperspectral Image and Signal Processing: Evolution in Remote Sensing:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Grenoble, France. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHISPERS.2009.5289059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Generalised Divergences Help for Invariant Neural Networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Science of Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14071, Springer Nature Switzerland, pp.82-90, 2023, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-38271-0_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303522v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological processing of univariate Gaussian distribution-valued images based on Poincaré upper-half plane representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frank Nielsen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Theory of Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.331-366, 2014, Signals and Communication Technology, 978-3-319-05316-5. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05317-2_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795012v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector ordering and multispectral morphological image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vector Ordering and Multispectral Morphological Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, pp.223-239, 2014, Advances in Low-Level Color Image Processing, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-7584-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCEDE DE RECONSTITUTION AUTOMATIQUE DE L’ARCHITECTURE DU RENFORT D’UN MATERIAU COMPOSITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanneck Wielhorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3104301B1. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Generative Models for High-Resolution Range Profiles: Capturing Geometry-Driven Trends in a Large-Scale Maritime Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwyn Brient</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Kassab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Resolution Range Profile Classifiers Require Aspect-Angle Awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwyn Brient</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Kassab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting the Hypersphere Loss Function from Anomaly Detection to Anomaly Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao P C Bertoldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Decencière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instance segmentation of 3D woven fabric from tomography images by Deep Learning and morphological pseudo-labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanneck Wielhorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zyad Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345132v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near out-of-distribution detection for low-resolution radar micro-Doppler signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Adnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Airiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660033v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Random Projection Outlyingness for Unsupervised Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Adnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Airiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203686v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Unsupervised to Semi-supervised Anomaly Detection Methods for HRRP Targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Adnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Airiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICLR 2021 Challenge for Computational Geometry & Topology: Design and Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Miolane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Caorsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Guerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topics in mathematical morphology for multivariate images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">General Mathematics [math.GM]. Ecole Nationale Supérieure des Mines de Paris, 2012. English. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012ENMP0086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00820581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to Mathematical Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Signal and Image processing. Institut Polytechnique de Paris, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03847542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId342"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Santiago Velasco-Forero </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning approach for airborne alpha radioactivity monitoring in atypical atmospheric conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Dougniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 187, pp.106573. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2025.106573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group Equivariant Morphological Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud--Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (4), pp.2236-2276. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/24M1685766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell Counting with Trainable h-Maxima and Connected Component Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 67 (27)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Yarn Path Extraction of Large 3D Interlock Woven Fabrics with Confidence Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuriy Sinchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanneck Wielhorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Mendoza Quispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 186, pp.108396. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A POSTERIORI DEEP LEARNING SEGMENTATION QUALITY ESTIMATION BASED ON PREDICTION ENTROPY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Márcio Martins da Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Sangalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Decencière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérese Baldeweck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (2), pp.121-130. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5566/ias.3024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330303v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Classification of Aircrafts Manoeuvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jouaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Bonnabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pilté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11265-022-01823-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irregularity Index for Vector-Valued Morphological Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aurélio Granero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64 (7), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-022-01092-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPLYING DEEP LEARNING TO MELANOCYTE COUNTING ON FLUORESCENT TRP1 LABELLED IMAGES OF IN VITRO SKIN MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Decencière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Flouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (3), pp.171-180. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5566/ias.2640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instance segmentation of 3D woven fabric from tomography images by Deep Learning and morphological pseudo-labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanneck Wielhorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zyad Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 247, pp.110-333. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2022.110333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learnable Empirical Mode Decomposition based on Mathematical Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (1), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21M1417867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221652v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive anisotropic morphological filtering based on co-circularity of local orientations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2022.397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632225v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris-CARLA-3D: A Real and Synthetic Outdoor Point Cloud Dataset for Challenging Tasks in 3D Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Marcotegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (22), pp.4713. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13224713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On minimum spanning tree streaming for hierarchical segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Gigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Marcotegui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 138, pp.155-162. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2020.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHREC'20 track: Retrieval of digital surfaces with similar geometric reliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia Moscoso Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Biasotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Giachetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Tortorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufel Werghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 91, pp.199-218. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2020.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHREC 2020 Track: 3D Point Cloud Semantic Segmentation for Street Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remco C Veltkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bas Boom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duque-Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 93, pp.13-24. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2020.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial space of watershed hierarchies for image characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Fehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129, pp.41-47. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2019.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximating morphological operators with part-based representations learned by asymmetric auto-encoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Ponchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology - Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (1), pp.64 - 86. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mathm-2020-0102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prior-based Hierarchical Segmentation Highlighting Structures of Interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Fehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology - Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.29 - 44. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mathm-2019-0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Strong Gravitational Lens Finding Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Benton Metcalf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meneghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Avestruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Bellagamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clécio R. Bom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 625, pp.A119. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-the-Go Grapevine Yield Estimation Using Image Analysis and Boolean Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Aquino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tardaguila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHREC'18 track: Retrieval of gray patterns depicted on 3D models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moscoso Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Tortorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Werghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Berretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Workshop on 3D Object Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating the Alpha Level Cannot Cure Significance Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trafimow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Amrhein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corson Areshenkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Barrera-Causil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2018.00699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Negative Sparse Mathematical Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Imaging and Electron Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 202, pp.1-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of Covariance Matrix Estimation for Anomaly Detection in Hyperspectral Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvina Goh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sze Kim Pang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2015.2442213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval and classification methods for textured 3D models: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Biasotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Aono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ben Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Garro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (2), pp.217-241. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-015-1146-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemannian mathematical morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47, pp.93-101. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2014.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877144v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Mutual Information for Dissimilarity-Based Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Soille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (3), pp.625-644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional toggle mappings: principles and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Soille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-013-0429-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of hyperspectral images by tensor modeling and additive morphological decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (2), pp.566-577. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2012.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random projection depth for multivariate mathematical morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (7), pp.753-763. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2012.2211336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised Ordering in Rp : Application to Morphological Processing of Hyperspectral Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (11), pp.3301 - 3308. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2011.2144611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structurally adaptive mathematical morphology based on nonlinear scale-space decompositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (2), pp.111-122. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5566/ias.v30.p111-122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biophotonique au service de l'identification de marqueurs pronostiques intracellulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Klossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Daliphard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Toussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Manfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (2), pp.72-75. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2011.01.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximating Condorcet Ordering for Vector-Valued Mathematical Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Eduardo Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Batista Florindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Discrete Geometry and Mathematical Morphology (DGMM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Groningen, Netherlands. pp.443-457, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-09544-2_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Quantification in Radioactivity Level Estimation via Heteroscedastic Count Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Dougniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2026 IEEE World Congress on Computational Intelligence (WCCI 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computational Intelligence Society (CIS), Jun 2026, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MFN Decomposition and Related Metrics for High-Resolution Range Profiles Generative Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwyn Brient</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Kassab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Radar Conference (RadarConf25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Krakow, Poland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RadarConf2559087.2025.11204884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MorphoSkel3D: Morphological Skeletonization of 3D Point Clouds for Informed Sampling in Object Classification and Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Onghena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Marcotegui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on 3D Vision (3DV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Singapore, Singapore. pp.1350-1359, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DV66043.2025.00128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Morphological Representations of Image Transformations: Influence of Initialization and Layer Differentiability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Dimitrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Geometry and Mathematical Morphology 4th International Joint Conference, DGMM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Groningen, Netherlands. pp.371--383, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-09544-2_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05112110v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Reasoning Loss for Weakly Supervised Segmentation of Skin Histological Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Sangalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Márcio Martins da Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Flouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Gayrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The IEEE Signal Processing Society and the IEEE Engineering in Medicine and Biology Society, May 2024, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choquet Capacity networks for random point process classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehran Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Sangalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Continuum Models and Discrete Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. pp.229-241, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-58665-1_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250560v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Matrix Profile for Maneuver Classification in Low Earth Orbit Satellite Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Baudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference, 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IA pour l'analyse des aérosols radioactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Dougniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français sur les Aérosols (CFA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASFERA – Association Française d’Études et de Recherches sur les Aérosols, Mar 2024, Paris, France. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2024-38916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting melanocytes with trainable h-maxima and connected component layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Discrete Geometry and Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, Apr 2024, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol characterization on noisy surfaces by deep-learning methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Querre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Papine-Paktoris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAC2024 - The European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotation-invariant Hierarchical Segmentation on Poincaré Ball for 3D Point Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Onghena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Gigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE/CVF International Conference on Computer Vision Workshops (ICCVW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. pp.1757-1766, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCVW60793.2023.00192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roto-translation Equivariant YOLO for Aerial Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodora Petrisor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS workshop on Symmetry and Geometry in Neural Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, New-Orleans, Louisiana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GenHarris-ResNet: A Rotation Invariant Neural Network Based on Elementary Symmetric Polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud--Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scale Space and Variational Methods in Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Santa Margherita di Pula, Italy. pp.149-161, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-31975-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving Frame Net: SE(3)-Equivariant Network for Volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Sangalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS Workshop on Symmetry and Geometry in Neural Representations (NeurReps)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FULLY TRAINABLE GAUSSIAN DERIVATIVE CONVOLUTIONAL LAYER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud--Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IEEE International Conference on Image Processing (IEEE ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIFFERENTIAL INVARIANTS FOR SE(2)-EQUIVARIANT NETWORKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Sangalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IEEE International Conference on Image Processing (IEEE ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703287v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological adjunctions represented by matrices in max-plus algebra for signal and image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGMM 2022, IAPR Second International Conference on Discrete Geometry and Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738665v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DARTBOARD BASED GROUND DETECTION ON 3D POINT CLOUD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Gigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Marcotegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV ISPRS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nice, France. pp.185-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MorphoActivation: Generalizing ReLU activation function by mathematical morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Discrete Geometry and Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed Point Layers for Geodesic Morphological Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Rhim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Machine Vision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale Equivariant U-Net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Sangalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd British Machine Vision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-End Similarity Learning and Hierarchical Clustering for unfixed size datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Gigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Marcotegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th conference on Geometric Science of Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical morphology meets Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Sangalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Congress for Stereology and Image Analysis (ECSIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On power Jaccard losses for semantic segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duque-Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Goulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISAPP 2021 : 16th International Conference on Computer Vision Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Vienne (on line), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NNAKF: A NEURAL NETWORK ADAPTED KALMAN FILTER FOR TARGET TRACKING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jouaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvere Bonnabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pilte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2021 - 2021 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto, France. pp.4075-4079, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale Equivariant Neural Networks with Morphological Scale-Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Sangalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAPR International Conference on Discrete Geometry and Mathematical Morphology (DGMM), 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the Irregularity of Vector-Valued Morphological Operators using Wasserstein Metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Eduardo Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aurélio Granero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAPR International Conference on Discrete Geometry and Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Uppsala (virtual event), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From unsupervised to semi-supervised anomaly detection methods for HRRP targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Adnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Airiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Radar Conference (RadarConf20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Pisa, Sep 2020, Florence, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RadarConf2043947.2020.9266497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road Segmentation on low resolution Lidar point clouds for autonomous vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Gigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Ravi Kiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagarjuna Vemuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International Society for Photogrammetry and Remote Sensing Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part-based approximations for morphological operators using asymmetric auto-encoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Ponchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071470v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On approximating mathematical morphology operators via deep learning techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Ponchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress for Stereology and Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Aarhus, Denmark. pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pruning neural networks thanks to morphological layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunxiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress for Stereology and Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Aarhus, Denmark. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A graph-based color lines model for image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Duque-Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Goulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Marcotegui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Analysis and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Trento, Italy. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30645-8_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182477v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new color augmentation method for deep learning segmentation of histological images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Decencière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Burdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bornschlögl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 16th International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Venise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max-plus Operators Applied to Filter Selection and Model Pruning in Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunxiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071450v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON MINIMUM SPANNING TREE STREAMING FOR IMAGE ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Gigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Marcotegui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE International Conference on Image Processing (ICIP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2018, Athènes, Greece. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2018.8451715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TROPICAL AND MORPHOLOGICAL OPERATORS FOR SIGNALS ON GRAPHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2018.8451395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799029v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Images by the Gromov-Hausdorff Distances Between Derived Hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Fehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with Topological Information within a Fully Convolutional Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Decencière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fu Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanjuan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Burdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHREC'18 track: Recognition of geometric patterns over 3D models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Biasotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moscoso Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Berretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Giachetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Workshop on 3D Object Retrieval (3DOR 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Eurographics Association, Apr 2018, Delft, Netherlands. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/3dor.20181055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHREC'17 Track: Point-Cloud Shape Retrieval of Non-Rigid Toys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. A. Limberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Eurographics workshop on 3D Object retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lyon, France. pp.1 - 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrec'17 Track: Retrieval of surfaces with similar relief patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Biasotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moscoso Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bustos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Eurographics Workshop on 3D Object Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prior-based Hierarchical Segmentation Highlighting Structures of Interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Fehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological Semigroups and Scale-Spaces on Ultrametric Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Mathematical Morphology and Its Applications to Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Fontainebleau, France. pp.28-39, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57240-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation hiérarchique faiblement supervisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Fehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Selection of Stochastic Watershed Hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Fehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference of Signal Processing (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Approach to Linear Unmixing in the Presence of Highly Mixed Spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Figliuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bilodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems: 17th International Conference, ACIVS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Leecy, Italy. pp.263--274, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48680-2_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for studies of galaxy morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Tuccillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Huertas-Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Decencière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAU Symposium 325 on Astroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Sorrente, Italy. pp.191 - 196, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921317000552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrec'16 Track: Retrieval of Human Subjects from Depth Sensor Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Giachetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Fornasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Parezzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Saletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Zambaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Workshop on 3D Object Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurographics, May 2016, Lisbon, Portugal. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear operators on graphs via stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Science of Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Palaiseau, France. pp.654-663, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25040-3_70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner-Cheeger Opening and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology and Its Applications to Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Reykjavik, Iceland. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objects co-segmentation: Propagated from simpler images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivor Tsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tat-Jen Cham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics, Speech and Signal Processing (ICASSP), 2015 IEEE International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, South Brisbane, Australia. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7178257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust anomaly detection in hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Frontera-Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Veganzones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec, Canada. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Nonlocal Mathematical Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium, ISMM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Uppsala, Sweden. pp.219-230, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38294-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology for Real-Valued Images on Riemannian Manifolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium, ISMM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Uppsala, Sweden. pp.279-291, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38294-9_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Morphological Filtering and Bellman-Maslov Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium, ISMM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Uppsala, Sweden. pp.171-182, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38294-9_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodesic Depth For Description, Retrieval Of 2D/3D Shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress of Stereology (ICS-13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Pekin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse mathematical morphology using non-negative matrix factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Mathematical Morphology and Its Application to Signal and Image Processing, ISMM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Verbania-Intra, Italy. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21569-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MORPHOLOGICAL SNOWFLAKES FOR ROBUST NONLINEAR FILTERING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Koudoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical morphology for vector images using statistical depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Mathematical Morphology and Its Application to Signal and Image Processing, ISMM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Verbania-Intra, Italy. pp.355-366, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21569-8_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hit-or-miss transform in multivariate images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Advanced Concepts for Intelligent Vision Systems, ACIVS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Sydney, Australia. pp.452-463, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17688-3_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Structures Detection In Hyperspectral Images Using Mathematical Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 2nd Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing (WHISPERS'2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Reykjavik, Iceland. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological Processing of Hyperspectral Images Using Kriging-Based Supervised Ordering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hong-Kong, Hong Kong SAR China. pp.1409-1412, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2010.5651305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Shape Modeling Using Morphological Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.3537-3540, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2010.863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Supervised Hyperspectral Image Segmentation Using Regionalized Stochastic Watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms and Technologies for Multispectral, Hyperspectral, and Ultraspectral Imagery XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Orlando, United States. 12 p., </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.850187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters Selection Of Morphological Scale-Space Decomposition For Hyperspectral Images Using Tensor Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms and Technologies for Multispectral, Hyperspectral, and Ultraspectral Imagery XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Orlando, United States. 12 p., </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.850171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structurally adaptive mathematical morphology on nonlinear scale-space representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hong-Kong, Hong Kong SAR China. pp.121-124, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2010.5651969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale stochastic watershed for unsupervised hyperspectral image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2009 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Le Cap, South Africa. pp.93-96, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2009.5418095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological scale-space for hyperspectral images and dimensionality exploration using tensor modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hyperspectral Image and Signal Processing: Evolution in Remote Sensing:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Grenoble, France. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHISPERS.2009.5289059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological image distances for hyperspectral dimensionality exploration using Kernel-PCA and ISOMAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2009 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Le Cap, South Africa. pp.III-109 - III-112, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2009.5418063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Generalised Divergences Help for Invariant Neural Networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Science of Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14071, Springer Nature Switzerland, pp.82-90, 2023, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-38271-0_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303522v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological processing of univariate Gaussian distribution-valued images based on Poincaré upper-half plane representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frank Nielsen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Theory of Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.331-366, 2014, Signals and Communication Technology, 978-3-319-05316-5. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05317-2_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795012v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector ordering and multispectral morphological image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vector Ordering and Multispectral Morphological Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, pp.223-239, 2014, Advances in Low-Level Color Image Processing, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-7584-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCEDE DE RECONSTITUTION AUTOMATIQUE DE L’ARCHITECTURE DU RENFORT D’UN MATERIAU COMPOSITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanneck Wielhorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3104301B1. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Resolution Range Profile Classifiers Require Aspect-Angle Awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwyn Brient</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Kassab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Generative Models for High-Resolution Range Profiles: Capturing Geometry-Driven Trends in a Large-Scale Maritime Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwyn Brient</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Kassab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting the Hypersphere Loss Function from Anomaly Detection to Anomaly Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao P C Bertoldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Decencière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instance segmentation of 3D woven fabric from tomography images by Deep Learning and morphological pseudo-labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanneck Wielhorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zyad Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345132v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near out-of-distribution detection for low-resolution radar micro-Doppler signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Adnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Airiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660033v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICLR 2021 Challenge for Computational Geometry & Topology: Design and Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Miolane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Caorsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Guerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Unsupervised to Semi-supervised Anomaly Detection Methods for HRRP Targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Adnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Airiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Random Projection Outlyingness for Unsupervised Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Adnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Airiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203686v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topics in mathematical morphology for multivariate images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">General Mathematics [math.GM]. Ecole Nationale Supérieure des Mines de Paris, 2012. English. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012ENMP0086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00820581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to Mathematical Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Signal and Image processing. Institut Polytechnique de Paris, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03847542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId343"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404051v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Roblin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baccou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Dougniaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Velasco-Forero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2025.106573" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422798v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Penaud--Polge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Angulo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1685766" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033116v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Blusseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohu Liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330303v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M&#225;rcio Martins da Cruz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Sangalli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;rese Baldeweck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.3024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667754v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Sinchuk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanneck Wielhorski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Mendoza Quispe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108396" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877588v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Jouaber" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Bonnabel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pilt&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Angulo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-022-01823-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649895v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Valle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aur&#233;lio Granero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Francisco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01092-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838296v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lazard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Flouret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.2640" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813502v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zyad Haddad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2022.110333" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632225v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2022.397" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221652v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pag&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1417867" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445098v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Deschaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duque" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Richa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Marcotegui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13224713" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916788v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Moscoso Thompson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Biasotti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Giachetti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Tortorici" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Werghi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2020.07.011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909738v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gigli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.07.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007281v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ku" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco C Veltkamp" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Boom" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duque-Arias" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2020.09.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430341v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Fehri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Meyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2019.11.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915633v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Ponchon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2020-0102" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737876v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benton Metcalf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meneghetti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Avestruz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Bellagamba" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;cio R. Bom" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832797" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430333v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2019-0002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957088v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trafimow" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Amrhein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corson Areshenkoff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Barrera-Causil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00699" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957089v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Millan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Aquino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tardaguila" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01774421v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moscoso Thompson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tortorici" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Werghi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berretti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688716v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01159878v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Chen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvina Goh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze Kim Pang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2015.2442213" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250277v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Biasotti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cerri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aono" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ben Hamza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Garro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-015-1146-3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110199v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gueguen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soille" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877144v3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2014.05.015" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751338v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2012.08.011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797378v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-013-0429-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751347v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2012.2211336" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00833508v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2011.2144611" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658903v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.v30.p111-122" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00831767v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Klossa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daliphard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Toussard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veilh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Manfait" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.039" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NF3F7T30-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461625v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Eduardo Valle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Batista Florindo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09544-2_32" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112110v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Dimitrova" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09544-2_27" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494036v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwyn Brient" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Kassab" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RadarConf2559087.2025.11204884" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241891v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Onghena" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV66043.2025.00128" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875162v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Malet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Querre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Papine-Paktoris" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250560v3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Mohammadi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-58665-1_18" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485439v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Gayrard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730200v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Baudier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jean" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brooks" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404162v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2024-38916" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541886v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300007v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maurel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Petrisor" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483148v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00192" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117649v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31975-4_12" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839458v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722767v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703287v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738665v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04028693v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721056v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805667v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Rhim" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805743v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228070v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03463046v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Bonnabel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pilte" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414681" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355356v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139997v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Goulette" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Serna" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213645v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221651v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076384v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bauw" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Adnet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Airiau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RadarConf2043947.2020.9266497" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909741v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ravi Kiran" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paul" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagarjuna Vemuri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071450v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunxiang Zhang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071470v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288566v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02167903v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xiao" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Burdin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bornschl&#246;gl" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182477v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Duque-Arias" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30645-8_17" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288078v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01774423v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Barthe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Berretti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3dor.20181055" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01985579v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451715" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799029v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451395" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823866v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01877624v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Min" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjuan Chen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711811v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01536368v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500459v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Limberger" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Wilson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aono" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Audebert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boulch" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500436v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Hamza" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bustos" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484281v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314067v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Giachetti" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fornasa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Parezzan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Saletti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Zambaldo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361512v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425738v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Figliuzzi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bilodeau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48680-2_24" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535506v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tuccillo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Huertas-Company" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921317000552" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110976v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25040-3_70" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250280v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_7" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250264v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivor Tsang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tat-Jen Cham" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178257" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010418v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Frontera-Pons" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Veganzones" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947518" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834641v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38294-9_19" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834667v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38294-9_24" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N1S7GWS7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834635v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38294-9_15" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K0ZW94KF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658951v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21569-8_31" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3HHD36X7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903863v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658963v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21569-8_1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F6KV7F85-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00904221v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Koudoro" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834487v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17688-3_42" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WDDLPD1G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00904100v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834484v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.850171" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834482v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.850187" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834434v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5651305" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834442v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.863" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834432v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5651969" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00904096v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2009.5418063" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449454v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2009.5418095" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00458687v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2009.5289059" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303522v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38271-0_9" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00795012v3" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-05317-2_12" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05317-2_12" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110207v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7584-8_7" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533364v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494027v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512996v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319313v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao P C Bertoldo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345132v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660033v2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203686v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254510v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03505132v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Miolane" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caorsi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Lupo" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Guerard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guigui" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00820581v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENMP0086" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03847542v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404051v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Roblin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baccou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Dougniaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Velasco-Forero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2025.106573" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422798v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Penaud--Polge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Angulo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1685766" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033116v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Blusseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohu Liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667754v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Sinchuk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanneck Wielhorski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Mendoza Quispe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108396" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330303v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M&#225;rcio Martins da Cruz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Sangalli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;rese Baldeweck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.3024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877588v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Jouaber" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Bonnabel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pilt&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Angulo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-022-01823-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649895v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Valle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aur&#233;lio Granero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Francisco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01092-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838296v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lazard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Flouret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.2640" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813502v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zyad Haddad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2022.110333" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221652v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pag&#232;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1417867" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632225v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2022.397" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445098v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Deschaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duque" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Richa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Marcotegui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13224713" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909738v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gigli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.07.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916788v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Moscoso Thompson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Biasotti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Giachetti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Tortorici" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Werghi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2020.07.011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007281v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ku" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco C Veltkamp" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Boom" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duque-Arias" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2020.09.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430341v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Fehri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Meyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2019.11.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915633v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Ponchon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2020-0102" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430333v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2019-0002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737876v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benton Metcalf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meneghetti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Avestruz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Bellagamba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;cio R. Bom" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832797" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957089v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Millan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Aquino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tardaguila" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01774421v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moscoso Thompson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tortorici" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Werghi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berretti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957088v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trafimow" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Amrhein" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corson Areshenkoff" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Barrera-Causil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00699" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688716v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01159878v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Chen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvina Goh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze Kim Pang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2015.2442213" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250277v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Biasotti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cerri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aono" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ben Hamza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Garro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-015-1146-3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877144v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2014.05.015" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110199v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gueguen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797378v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-013-0429-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751338v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2012.08.011" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751347v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2012.2211336" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00833508v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2011.2144611" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658903v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.v30.p111-122" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00831767v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Klossa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daliphard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Toussard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veilh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Manfait" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.039" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NF3F7T30-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461625v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Eduardo Valle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Batista Florindo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09544-2_32" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585728v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494036v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwyn Brient" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Kassab" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RadarConf2559087.2025.11204884" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241891v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Onghena" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV66043.2025.00128" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112110v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Dimitrova" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09544-2_27" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485439v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Gayrard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250560v3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Mohammadi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-58665-1_18" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730200v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Baudier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jean" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brooks" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404162v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2024-38916" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541886v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875162v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Malet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Querre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Papine-Paktoris" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483148v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00192" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300007v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maurel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Petrisor" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117649v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31975-4_12" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839458v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722767v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703287v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738665v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04028693v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721056v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805667v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Rhim" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805743v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228070v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355356v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139997v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Goulette" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Serna" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03463046v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Bonnabel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pilte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414681" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213645v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221651v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076384v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bauw" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Adnet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Airiau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RadarConf2043947.2020.9266497" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909741v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ravi Kiran" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paul" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagarjuna Vemuri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071470v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288566v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288078v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunxiang Zhang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182477v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Duque-Arias" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30645-8_17" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02167903v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xiao" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Burdin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bornschl&#246;gl" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071450v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01985579v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451715" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799029v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451395" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823866v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01877624v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Min" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjuan Chen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01774423v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Barthe" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Berretti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3dor.20181055" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500459v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Limberger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Wilson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aono" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Audebert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boulch" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500436v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Hamza" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bustos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484281v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01536368v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711811v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361512v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425738v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Figliuzzi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bilodeau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48680-2_24" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535506v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tuccillo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Huertas-Company" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921317000552" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314067v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Giachetti" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fornasa" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Parezzan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Saletti" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Zambaldo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110976v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25040-3_70" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250280v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_7" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250264v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivor Tsang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tat-Jen Cham" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178257" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010418v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Frontera-Pons" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Veganzones" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947518" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834641v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38294-9_19" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834667v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38294-9_24" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N1S7GWS7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834635v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38294-9_15" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K0ZW94KF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903863v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658963v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21569-8_1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F6KV7F85-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00904221v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Koudoro" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658951v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21569-8_31" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3HHD36X7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834487v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17688-3_42" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WDDLPD1G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00904100v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834434v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5651305" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834442v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.863" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834482v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.850187" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834484v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.850171" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834432v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5651969" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449454v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2009.5418095" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00458687v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2009.5289059" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00904096v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2009.5418063" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303522v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38271-0_9" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00795012v3" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-05317-2_12" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05317-2_12" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110207v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7584-8_7" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533364v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512996v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494027v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319313v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao P C Bertoldo" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345132v2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660033v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03505132v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Miolane" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caorsi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Lupo" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Guerard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guigui" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254510v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203686v2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00820581v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENMP0086" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03847542v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>