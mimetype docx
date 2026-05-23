--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Santiago Velasco-Forero </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning approach for airborne alpha radioactivity monitoring in atypical atmospheric conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Dougniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 187, pp.106573. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2025.106573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group Equivariant Morphological Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud--Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (4), pp.2236-2276. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/24M1685766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell Counting with Trainable h-Maxima and Connected Component Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 67 (27)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Yarn Path Extraction of Large 3D Interlock Woven Fabrics with Confidence Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuriy Sinchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanneck Wielhorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Mendoza Quispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 186, pp.108396. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A POSTERIORI DEEP LEARNING SEGMENTATION QUALITY ESTIMATION BASED ON PREDICTION ENTROPY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Márcio Martins da Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Sangalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Decencière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérese Baldeweck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (2), pp.121-130. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5566/ias.3024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330303v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Classification of Aircrafts Manoeuvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jouaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Bonnabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pilté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11265-022-01823-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irregularity Index for Vector-Valued Morphological Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aurélio Granero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64 (7), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-022-01092-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPLYING DEEP LEARNING TO MELANOCYTE COUNTING ON FLUORESCENT TRP1 LABELLED IMAGES OF IN VITRO SKIN MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Decencière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Flouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (3), pp.171-180. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5566/ias.2640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instance segmentation of 3D woven fabric from tomography images by Deep Learning and morphological pseudo-labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanneck Wielhorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zyad Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 247, pp.110-333. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2022.110333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learnable Empirical Mode Decomposition based on Mathematical Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (1), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21M1417867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221652v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive anisotropic morphological filtering based on co-circularity of local orientations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2022.397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632225v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris-CARLA-3D: A Real and Synthetic Outdoor Point Cloud Dataset for Challenging Tasks in 3D Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Marcotegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (22), pp.4713. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13224713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On minimum spanning tree streaming for hierarchical segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Gigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Marcotegui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 138, pp.155-162. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2020.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHREC'20 track: Retrieval of digital surfaces with similar geometric reliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia Moscoso Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Biasotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Giachetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Tortorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufel Werghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 91, pp.199-218. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2020.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHREC 2020 Track: 3D Point Cloud Semantic Segmentation for Street Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remco C Veltkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bas Boom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duque-Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 93, pp.13-24. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2020.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial space of watershed hierarchies for image characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Fehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129, pp.41-47. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2019.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximating morphological operators with part-based representations learned by asymmetric auto-encoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Ponchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology - Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (1), pp.64 - 86. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mathm-2020-0102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prior-based Hierarchical Segmentation Highlighting Structures of Interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Fehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology - Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.29 - 44. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mathm-2019-0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Strong Gravitational Lens Finding Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Benton Metcalf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meneghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Avestruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Bellagamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clécio R. Bom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 625, pp.A119. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-the-Go Grapevine Yield Estimation Using Image Analysis and Boolean Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Aquino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tardaguila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHREC'18 track: Retrieval of gray patterns depicted on 3D models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moscoso Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Tortorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Werghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Berretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Workshop on 3D Object Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating the Alpha Level Cannot Cure Significance Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trafimow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Amrhein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corson Areshenkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Barrera-Causil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2018.00699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Negative Sparse Mathematical Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Imaging and Electron Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 202, pp.1-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of Covariance Matrix Estimation for Anomaly Detection in Hyperspectral Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvina Goh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sze Kim Pang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2015.2442213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval and classification methods for textured 3D models: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Biasotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Aono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ben Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Garro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (2), pp.217-241. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-015-1146-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemannian mathematical morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47, pp.93-101. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2014.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877144v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Mutual Information for Dissimilarity-Based Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Soille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (3), pp.625-644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional toggle mappings: principles and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Soille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-013-0429-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of hyperspectral images by tensor modeling and additive morphological decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (2), pp.566-577. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2012.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random projection depth for multivariate mathematical morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (7), pp.753-763. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2012.2211336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised Ordering in Rp : Application to Morphological Processing of Hyperspectral Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (11), pp.3301 - 3308. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2011.2144611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structurally adaptive mathematical morphology based on nonlinear scale-space decompositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (2), pp.111-122. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5566/ias.v30.p111-122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biophotonique au service de l'identification de marqueurs pronostiques intracellulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Klossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Daliphard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Toussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Manfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (2), pp.72-75. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2011.01.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximating Condorcet Ordering for Vector-Valued Mathematical Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Eduardo Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Batista Florindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Discrete Geometry and Mathematical Morphology (DGMM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Groningen, Netherlands. pp.443-457, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-09544-2_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Quantification in Radioactivity Level Estimation via Heteroscedastic Count Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Dougniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2026 IEEE World Congress on Computational Intelligence (WCCI 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computational Intelligence Society (CIS), Jun 2026, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MFN Decomposition and Related Metrics for High-Resolution Range Profiles Generative Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwyn Brient</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Kassab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Radar Conference (RadarConf25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Krakow, Poland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RadarConf2559087.2025.11204884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MorphoSkel3D: Morphological Skeletonization of 3D Point Clouds for Informed Sampling in Object Classification and Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Onghena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Marcotegui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on 3D Vision (3DV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Singapore, Singapore. pp.1350-1359, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DV66043.2025.00128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Morphological Representations of Image Transformations: Influence of Initialization and Layer Differentiability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Dimitrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Geometry and Mathematical Morphology 4th International Joint Conference, DGMM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Groningen, Netherlands. pp.371--383, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-09544-2_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05112110v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Reasoning Loss for Weakly Supervised Segmentation of Skin Histological Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Sangalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Márcio Martins da Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Flouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Gayrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The IEEE Signal Processing Society and the IEEE Engineering in Medicine and Biology Society, May 2024, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choquet Capacity networks for random point process classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehran Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Sangalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Continuum Models and Discrete Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. pp.229-241, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-58665-1_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250560v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Matrix Profile for Maneuver Classification in Low Earth Orbit Satellite Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Baudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference, 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IA pour l'analyse des aérosols radioactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Dougniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français sur les Aérosols (CFA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASFERA – Association Française d’Études et de Recherches sur les Aérosols, Mar 2024, Paris, France. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2024-38916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting melanocytes with trainable h-maxima and connected component layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Discrete Geometry and Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, Apr 2024, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol characterization on noisy surfaces by deep-learning methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Querre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Papine-Paktoris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAC2024 - The European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotation-invariant Hierarchical Segmentation on Poincaré Ball for 3D Point Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Onghena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Gigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE/CVF International Conference on Computer Vision Workshops (ICCVW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. pp.1757-1766, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCVW60793.2023.00192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roto-translation Equivariant YOLO for Aerial Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodora Petrisor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS workshop on Symmetry and Geometry in Neural Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, New-Orleans, Louisiana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GenHarris-ResNet: A Rotation Invariant Neural Network Based on Elementary Symmetric Polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud--Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scale Space and Variational Methods in Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Santa Margherita di Pula, Italy. pp.149-161, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-31975-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving Frame Net: SE(3)-Equivariant Network for Volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Sangalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS Workshop on Symmetry and Geometry in Neural Representations (NeurReps)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FULLY TRAINABLE GAUSSIAN DERIVATIVE CONVOLUTIONAL LAYER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud--Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IEEE International Conference on Image Processing (IEEE ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIFFERENTIAL INVARIANTS FOR SE(2)-EQUIVARIANT NETWORKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Sangalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IEEE International Conference on Image Processing (IEEE ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703287v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological adjunctions represented by matrices in max-plus algebra for signal and image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGMM 2022, IAPR Second International Conference on Discrete Geometry and Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738665v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DARTBOARD BASED GROUND DETECTION ON 3D POINT CLOUD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Gigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Marcotegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV ISPRS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nice, France. pp.185-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MorphoActivation: Generalizing ReLU activation function by mathematical morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Discrete Geometry and Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed Point Layers for Geodesic Morphological Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Rhim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Machine Vision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale Equivariant U-Net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Sangalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd British Machine Vision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-End Similarity Learning and Hierarchical Clustering for unfixed size datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Gigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Marcotegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th conference on Geometric Science of Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical morphology meets Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Sangalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Congress for Stereology and Image Analysis (ECSIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On power Jaccard losses for semantic segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duque-Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Goulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISAPP 2021 : 16th International Conference on Computer Vision Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Vienne (on line), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NNAKF: A NEURAL NETWORK ADAPTED KALMAN FILTER FOR TARGET TRACKING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jouaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvere Bonnabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pilte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2021 - 2021 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto, France. pp.4075-4079, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale Equivariant Neural Networks with Morphological Scale-Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Sangalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAPR International Conference on Discrete Geometry and Mathematical Morphology (DGMM), 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the Irregularity of Vector-Valued Morphological Operators using Wasserstein Metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Eduardo Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aurélio Granero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAPR International Conference on Discrete Geometry and Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Uppsala (virtual event), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From unsupervised to semi-supervised anomaly detection methods for HRRP targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Adnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Airiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Radar Conference (RadarConf20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Pisa, Sep 2020, Florence, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RadarConf2043947.2020.9266497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road Segmentation on low resolution Lidar point clouds for autonomous vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Gigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Ravi Kiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagarjuna Vemuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International Society for Photogrammetry and Remote Sensing Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part-based approximations for morphological operators using asymmetric auto-encoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Ponchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071470v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On approximating mathematical morphology operators via deep learning techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Ponchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress for Stereology and Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Aarhus, Denmark. pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pruning neural networks thanks to morphological layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunxiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress for Stereology and Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Aarhus, Denmark. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A graph-based color lines model for image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Duque-Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Goulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Marcotegui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Analysis and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Trento, Italy. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30645-8_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182477v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new color augmentation method for deep learning segmentation of histological images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Decencière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Burdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bornschlögl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 16th International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Venise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max-plus Operators Applied to Filter Selection and Model Pruning in Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunxiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071450v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON MINIMUM SPANNING TREE STREAMING FOR IMAGE ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Gigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Marcotegui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE International Conference on Image Processing (ICIP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2018, Athènes, Greece. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2018.8451715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TROPICAL AND MORPHOLOGICAL OPERATORS FOR SIGNALS ON GRAPHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2018.8451395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799029v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Images by the Gromov-Hausdorff Distances Between Derived Hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Fehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with Topological Information within a Fully Convolutional Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Decencière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fu Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanjuan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Burdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHREC'18 track: Recognition of geometric patterns over 3D models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Biasotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moscoso Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Berretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Giachetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Workshop on 3D Object Retrieval (3DOR 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Eurographics Association, Apr 2018, Delft, Netherlands. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/3dor.20181055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHREC'17 Track: Point-Cloud Shape Retrieval of Non-Rigid Toys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. A. Limberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Eurographics workshop on 3D Object retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lyon, France. pp.1 - 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrec'17 Track: Retrieval of surfaces with similar relief patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Biasotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moscoso Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bustos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Eurographics Workshop on 3D Object Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prior-based Hierarchical Segmentation Highlighting Structures of Interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Fehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological Semigroups and Scale-Spaces on Ultrametric Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Mathematical Morphology and Its Applications to Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Fontainebleau, France. pp.28-39, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57240-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation hiérarchique faiblement supervisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Fehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Selection of Stochastic Watershed Hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Fehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference of Signal Processing (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Approach to Linear Unmixing in the Presence of Highly Mixed Spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Figliuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bilodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems: 17th International Conference, ACIVS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Leecy, Italy. pp.263--274, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48680-2_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for studies of galaxy morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Tuccillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Huertas-Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Decencière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAU Symposium 325 on Astroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Sorrente, Italy. pp.191 - 196, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921317000552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrec'16 Track: Retrieval of Human Subjects from Depth Sensor Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Giachetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Fornasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Parezzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Saletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Zambaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Workshop on 3D Object Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurographics, May 2016, Lisbon, Portugal. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear operators on graphs via stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Science of Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Palaiseau, France. pp.654-663, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25040-3_70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner-Cheeger Opening and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology and Its Applications to Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Reykjavik, Iceland. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objects co-segmentation: Propagated from simpler images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivor Tsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tat-Jen Cham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics, Speech and Signal Processing (ICASSP), 2015 IEEE International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, South Brisbane, Australia. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7178257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust anomaly detection in hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Frontera-Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Veganzones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec, Canada. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Nonlocal Mathematical Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium, ISMM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Uppsala, Sweden. pp.219-230, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38294-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology for Real-Valued Images on Riemannian Manifolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium, ISMM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Uppsala, Sweden. pp.279-291, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38294-9_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Morphological Filtering and Bellman-Maslov Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium, ISMM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Uppsala, Sweden. pp.171-182, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38294-9_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodesic Depth For Description, Retrieval Of 2D/3D Shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress of Stereology (ICS-13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Pekin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse mathematical morphology using non-negative matrix factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Mathematical Morphology and Its Application to Signal and Image Processing, ISMM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Verbania-Intra, Italy. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21569-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MORPHOLOGICAL SNOWFLAKES FOR ROBUST NONLINEAR FILTERING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Koudoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical morphology for vector images using statistical depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Mathematical Morphology and Its Application to Signal and Image Processing, ISMM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Verbania-Intra, Italy. pp.355-366, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21569-8_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hit-or-miss transform in multivariate images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Advanced Concepts for Intelligent Vision Systems, ACIVS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Sydney, Australia. pp.452-463, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17688-3_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Structures Detection In Hyperspectral Images Using Mathematical Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 2nd Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing (WHISPERS'2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Reykjavik, Iceland. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological Processing of Hyperspectral Images Using Kriging-Based Supervised Ordering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hong-Kong, Hong Kong SAR China. pp.1409-1412, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2010.5651305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Shape Modeling Using Morphological Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.3537-3540, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2010.863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Supervised Hyperspectral Image Segmentation Using Regionalized Stochastic Watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms and Technologies for Multispectral, Hyperspectral, and Ultraspectral Imagery XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Orlando, United States. 12 p., </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.850187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters Selection Of Morphological Scale-Space Decomposition For Hyperspectral Images Using Tensor Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms and Technologies for Multispectral, Hyperspectral, and Ultraspectral Imagery XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Orlando, United States. 12 p., </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.850171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structurally adaptive mathematical morphology on nonlinear scale-space representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hong-Kong, Hong Kong SAR China. pp.121-124, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2010.5651969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale stochastic watershed for unsupervised hyperspectral image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2009 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Le Cap, South Africa. pp.93-96, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2009.5418095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological scale-space for hyperspectral images and dimensionality exploration using tensor modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hyperspectral Image and Signal Processing: Evolution in Remote Sensing:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Grenoble, France. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHISPERS.2009.5289059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological image distances for hyperspectral dimensionality exploration using Kernel-PCA and ISOMAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2009 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Le Cap, South Africa. pp.III-109 - III-112, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2009.5418063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Generalised Divergences Help for Invariant Neural Networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Science of Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14071, Springer Nature Switzerland, pp.82-90, 2023, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-38271-0_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303522v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological processing of univariate Gaussian distribution-valued images based on Poincaré upper-half plane representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frank Nielsen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Theory of Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.331-366, 2014, Signals and Communication Technology, 978-3-319-05316-5. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05317-2_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795012v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector ordering and multispectral morphological image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vector Ordering and Multispectral Morphological Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, pp.223-239, 2014, Advances in Low-Level Color Image Processing, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-7584-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCEDE DE RECONSTITUTION AUTOMATIQUE DE L’ARCHITECTURE DU RENFORT D’UN MATERIAU COMPOSITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanneck Wielhorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3104301B1. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Resolution Range Profile Classifiers Require Aspect-Angle Awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwyn Brient</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Kassab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Generative Models for High-Resolution Range Profiles: Capturing Geometry-Driven Trends in a Large-Scale Maritime Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwyn Brient</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Kassab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting the Hypersphere Loss Function from Anomaly Detection to Anomaly Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao P C Bertoldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Decencière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instance segmentation of 3D woven fabric from tomography images by Deep Learning and morphological pseudo-labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanneck Wielhorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zyad Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345132v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near out-of-distribution detection for low-resolution radar micro-Doppler signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Adnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Airiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660033v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICLR 2021 Challenge for Computational Geometry & Topology: Design and Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Miolane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Caorsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Guerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Unsupervised to Semi-supervised Anomaly Detection Methods for HRRP Targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Adnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Airiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Random Projection Outlyingness for Unsupervised Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Adnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Airiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203686v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topics in mathematical morphology for multivariate images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">General Mathematics [math.GM]. Ecole Nationale Supérieure des Mines de Paris, 2012. English. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012ENMP0086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00820581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to Mathematical Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Signal and Image processing. Institut Polytechnique de Paris, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03847542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId343"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Santiago Velasco-Forero </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group Equivariant Morphological Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud--Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (4), pp.2236-2276. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/24M1685766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning approach for airborne alpha radioactivity monitoring in atypical atmospheric conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Dougniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 187, pp.106573. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2025.106573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell Counting with Trainable h-Maxima and Connected Component Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 67 (27)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A POSTERIORI DEEP LEARNING SEGMENTATION QUALITY ESTIMATION BASED ON PREDICTION ENTROPY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Márcio Martins da Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Sangalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Decencière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérese Baldeweck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (2), pp.121-130. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5566/ias.3024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330303v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Yarn Path Extraction of Large 3D Interlock Woven Fabrics with Confidence Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuriy Sinchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanneck Wielhorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Mendoza Quispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 186, pp.108396. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irregularity Index for Vector-Valued Morphological Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aurélio Granero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64 (7), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-022-01092-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Classification of Aircrafts Manoeuvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jouaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Bonnabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pilté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11265-022-01823-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPLYING DEEP LEARNING TO MELANOCYTE COUNTING ON FLUORESCENT TRP1 LABELLED IMAGES OF IN VITRO SKIN MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Decencière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Flouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (3), pp.171-180. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5566/ias.2640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive anisotropic morphological filtering based on co-circularity of local orientations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2022.397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632225v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instance segmentation of 3D woven fabric from tomography images by Deep Learning and morphological pseudo-labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanneck Wielhorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zyad Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 247, pp.110-333. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2022.110333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learnable Empirical Mode Decomposition based on Mathematical Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (1), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21M1417867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221652v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris-CARLA-3D: A Real and Synthetic Outdoor Point Cloud Dataset for Challenging Tasks in 3D Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Marcotegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (22), pp.4713. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13224713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHREC'20 track: Retrieval of digital surfaces with similar geometric reliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia Moscoso Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Biasotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Giachetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Tortorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufel Werghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 91, pp.199-218. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2020.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On minimum spanning tree streaming for hierarchical segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Gigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Marcotegui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 138, pp.155-162. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2020.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHREC 2020 Track: 3D Point Cloud Semantic Segmentation for Street Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remco C Veltkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bas Boom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duque-Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 93, pp.13-24. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2020.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial space of watershed hierarchies for image characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Fehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129, pp.41-47. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2019.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximating morphological operators with part-based representations learned by asymmetric auto-encoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Ponchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology - Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (1), pp.64 - 86. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mathm-2020-0102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Strong Gravitational Lens Finding Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Benton Metcalf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meneghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Avestruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Bellagamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clécio R. Bom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 625, pp.A119. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prior-based Hierarchical Segmentation Highlighting Structures of Interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Fehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology - Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.29 - 44. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mathm-2019-0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-the-Go Grapevine Yield Estimation Using Image Analysis and Boolean Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Aquino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tardaguila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHREC'18 track: Retrieval of gray patterns depicted on 3D models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moscoso Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Tortorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Werghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Berretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Workshop on 3D Object Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating the Alpha Level Cannot Cure Significance Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trafimow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Amrhein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corson Areshenkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Barrera-Causil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2018.00699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Negative Sparse Mathematical Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Imaging and Electron Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 202, pp.1-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of Covariance Matrix Estimation for Anomaly Detection in Hyperspectral Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvina Goh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sze Kim Pang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2015.2442213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval and classification methods for textured 3D models: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Biasotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Aono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ben Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Garro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (2), pp.217-241. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-015-1146-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemannian mathematical morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47, pp.93-101. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2014.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877144v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Mutual Information for Dissimilarity-Based Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Soille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (3), pp.625-644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional toggle mappings: principles and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Soille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-013-0429-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of hyperspectral images by tensor modeling and additive morphological decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (2), pp.566-577. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2012.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random projection depth for multivariate mathematical morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (7), pp.753-763. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2012.2211336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised Ordering in Rp : Application to Morphological Processing of Hyperspectral Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (11), pp.3301 - 3308. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2011.2144611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structurally adaptive mathematical morphology based on nonlinear scale-space decompositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (2), pp.111-122. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5566/ias.v30.p111-122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biophotonique au service de l'identification de marqueurs pronostiques intracellulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Klossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Daliphard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Toussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Manfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (2), pp.72-75. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2011.01.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximating Condorcet Ordering for Vector-Valued Mathematical Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Eduardo Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Batista Florindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Discrete Geometry and Mathematical Morphology (DGMM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Groningen, Netherlands. pp.443-457, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-09544-2_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Quantification in Radioactivity Level Estimation via Heteroscedastic Count Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Dougniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2026 IEEE World Congress on Computational Intelligence (WCCI 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computational Intelligence Society (CIS), Jun 2026, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MFN Decomposition and Related Metrics for High-Resolution Range Profiles Generative Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwyn Brient</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Kassab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Radar Conference (RadarConf25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Krakow, Poland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RadarConf2559087.2025.11204884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MorphoSkel3D: Morphological Skeletonization of 3D Point Clouds for Informed Sampling in Object Classification and Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Onghena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Marcotegui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on 3D Vision (3DV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Singapore, Singapore. pp.1350-1359, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DV66043.2025.00128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Morphological Representations of Image Transformations: Influence of Initialization and Layer Differentiability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Dimitrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Geometry and Mathematical Morphology 4th International Joint Conference, DGMM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Groningen, Netherlands. pp.371--383, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-09544-2_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05112110v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choquet Capacity networks for random point process classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehran Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Sangalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Continuum Models and Discrete Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. pp.229-241, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-58665-1_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250560v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Reasoning Loss for Weakly Supervised Segmentation of Skin Histological Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Sangalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Márcio Martins da Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Flouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Gayrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The IEEE Signal Processing Society and the IEEE Engineering in Medicine and Biology Society, May 2024, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Matrix Profile for Maneuver Classification in Low Earth Orbit Satellite Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Baudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference, 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting melanocytes with trainable h-maxima and connected component layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Discrete Geometry and Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, Apr 2024, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IA pour l'analyse des aérosols radioactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Dougniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français sur les Aérosols (CFA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASFERA – Association Française d’Études et de Recherches sur les Aérosols, Mar 2024, Paris, France. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2024-38916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol characterization on noisy surfaces by deep-learning methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Querre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Papine-Paktoris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAC2024 - The European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roto-translation Equivariant YOLO for Aerial Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodora Petrisor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS workshop on Symmetry and Geometry in Neural Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, New-Orleans, Louisiana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotation-invariant Hierarchical Segmentation on Poincaré Ball for 3D Point Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Onghena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Gigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE/CVF International Conference on Computer Vision Workshops (ICCVW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. pp.1757-1766, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCVW60793.2023.00192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GenHarris-ResNet: A Rotation Invariant Neural Network Based on Elementary Symmetric Polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud--Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scale Space and Variational Methods in Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Santa Margherita di Pula, Italy. pp.149-161, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-31975-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological adjunctions represented by matrices in max-plus algebra for signal and image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGMM 2022, IAPR Second International Conference on Discrete Geometry and Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738665v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving Frame Net: SE(3)-Equivariant Network for Volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Sangalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS Workshop on Symmetry and Geometry in Neural Representations (NeurReps)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FULLY TRAINABLE GAUSSIAN DERIVATIVE CONVOLUTIONAL LAYER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud--Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IEEE International Conference on Image Processing (IEEE ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIFFERENTIAL INVARIANTS FOR SE(2)-EQUIVARIANT NETWORKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Sangalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IEEE International Conference on Image Processing (IEEE ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703287v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MorphoActivation: Generalizing ReLU activation function by mathematical morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Discrete Geometry and Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DARTBOARD BASED GROUND DETECTION ON 3D POINT CLOUD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Gigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Marcotegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV ISPRS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nice, France. pp.185-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed Point Layers for Geodesic Morphological Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Rhim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Machine Vision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale Equivariant U-Net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Sangalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd British Machine Vision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NNAKF: A NEURAL NETWORK ADAPTED KALMAN FILTER FOR TARGET TRACKING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jouaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvere Bonnabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pilte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2021 - 2021 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto, France. pp.4075-4079, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical morphology meets Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Sangalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Congress for Stereology and Image Analysis (ECSIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On power Jaccard losses for semantic segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duque-Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Goulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISAPP 2021 : 16th International Conference on Computer Vision Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Vienne (on line), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-End Similarity Learning and Hierarchical Clustering for unfixed size datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Gigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Marcotegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th conference on Geometric Science of Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale Equivariant Neural Networks with Morphological Scale-Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Sangalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAPR International Conference on Discrete Geometry and Mathematical Morphology (DGMM), 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the Irregularity of Vector-Valued Morphological Operators using Wasserstein Metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Eduardo Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aurélio Granero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAPR International Conference on Discrete Geometry and Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Uppsala (virtual event), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From unsupervised to semi-supervised anomaly detection methods for HRRP targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Adnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Airiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Radar Conference (RadarConf20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Pisa, Sep 2020, Florence, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RadarConf2043947.2020.9266497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road Segmentation on low resolution Lidar point clouds for autonomous vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Gigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Ravi Kiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagarjuna Vemuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International Society for Photogrammetry and Remote Sensing Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On approximating mathematical morphology operators via deep learning techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Ponchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress for Stereology and Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Aarhus, Denmark. pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part-based approximations for morphological operators using asymmetric auto-encoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Ponchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071470v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pruning neural networks thanks to morphological layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunxiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress for Stereology and Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Aarhus, Denmark. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A graph-based color lines model for image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Duque-Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Goulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Marcotegui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Analysis and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Trento, Italy. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30645-8_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182477v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new color augmentation method for deep learning segmentation of histological images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Decencière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Burdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bornschlögl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 16th International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Venise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max-plus Operators Applied to Filter Selection and Model Pruning in Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunxiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071450v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON MINIMUM SPANNING TREE STREAMING FOR IMAGE ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Gigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Marcotegui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE International Conference on Image Processing (ICIP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2018, Athènes, Greece. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2018.8451715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TROPICAL AND MORPHOLOGICAL OPERATORS FOR SIGNALS ON GRAPHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2018.8451395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799029v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Images by the Gromov-Hausdorff Distances Between Derived Hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Fehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with Topological Information within a Fully Convolutional Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Decencière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fu Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanjuan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Burdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHREC'18 track: Recognition of geometric patterns over 3D models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Biasotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moscoso Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Berretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Giachetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Workshop on 3D Object Retrieval (3DOR 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Eurographics Association, Apr 2018, Delft, Netherlands. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/3dor.20181055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHREC'17 Track: Point-Cloud Shape Retrieval of Non-Rigid Toys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. A. Limberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Eurographics workshop on 3D Object retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lyon, France. pp.1 - 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrec'17 Track: Retrieval of surfaces with similar relief patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Biasotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moscoso Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bustos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Eurographics Workshop on 3D Object Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prior-based Hierarchical Segmentation Highlighting Structures of Interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Fehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological Semigroups and Scale-Spaces on Ultrametric Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Mathematical Morphology and Its Applications to Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Fontainebleau, France. pp.28-39, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57240-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation hiérarchique faiblement supervisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Fehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Approach to Linear Unmixing in the Presence of Highly Mixed Spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Figliuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bilodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems: 17th International Conference, ACIVS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Leecy, Italy. pp.263--274, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48680-2_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for studies of galaxy morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Tuccillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Huertas-Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Decencière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAU Symposium 325 on Astroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Sorrente, Italy. pp.191 - 196, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921317000552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Selection of Stochastic Watershed Hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Fehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference of Signal Processing (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrec'16 Track: Retrieval of Human Subjects from Depth Sensor Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Giachetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Fornasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Parezzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Saletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Zambaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Workshop on 3D Object Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurographics, May 2016, Lisbon, Portugal. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objects co-segmentation: Propagated from simpler images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivor Tsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tat-Jen Cham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics, Speech and Signal Processing (ICASSP), 2015 IEEE International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, South Brisbane, Australia. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7178257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear operators on graphs via stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Science of Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Palaiseau, France. pp.654-663, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25040-3_70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner-Cheeger Opening and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology and Its Applications to Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Reykjavik, Iceland. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust anomaly detection in hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Frontera-Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Veganzones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec, Canada. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Nonlocal Mathematical Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium, ISMM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Uppsala, Sweden. pp.219-230, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38294-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology for Real-Valued Images on Riemannian Manifolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium, ISMM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Uppsala, Sweden. pp.279-291, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38294-9_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Morphological Filtering and Bellman-Maslov Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium, ISMM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Uppsala, Sweden. pp.171-182, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38294-9_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodesic Depth For Description, Retrieval Of 2D/3D Shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress of Stereology (ICS-13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Pekin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse mathematical morphology using non-negative matrix factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Mathematical Morphology and Its Application to Signal and Image Processing, ISMM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Verbania-Intra, Italy. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21569-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MORPHOLOGICAL SNOWFLAKES FOR ROBUST NONLINEAR FILTERING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Koudoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical morphology for vector images using statistical depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Mathematical Morphology and Its Application to Signal and Image Processing, ISMM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Verbania-Intra, Italy. pp.355-366, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21569-8_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters Selection Of Morphological Scale-Space Decomposition For Hyperspectral Images Using Tensor Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms and Technologies for Multispectral, Hyperspectral, and Ultraspectral Imagery XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Orlando, United States. 12 p., </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.850171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Supervised Hyperspectral Image Segmentation Using Regionalized Stochastic Watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms and Technologies for Multispectral, Hyperspectral, and Ultraspectral Imagery XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Orlando, United States. 12 p., </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.850187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological Processing of Hyperspectral Images Using Kriging-Based Supervised Ordering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hong-Kong, Hong Kong SAR China. pp.1409-1412, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2010.5651305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Shape Modeling Using Morphological Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.3537-3540, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2010.863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hit-or-miss transform in multivariate images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Advanced Concepts for Intelligent Vision Systems, ACIVS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Sydney, Australia. pp.452-463, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17688-3_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Structures Detection In Hyperspectral Images Using Mathematical Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 2nd Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing (WHISPERS'2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Reykjavik, Iceland. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structurally adaptive mathematical morphology on nonlinear scale-space representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hong-Kong, Hong Kong SAR China. pp.121-124, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2010.5651969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale stochastic watershed for unsupervised hyperspectral image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2009 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Le Cap, South Africa. pp.93-96, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2009.5418095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological scale-space for hyperspectral images and dimensionality exploration using tensor modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hyperspectral Image and Signal Processing: Evolution in Remote Sensing:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Grenoble, France. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHISPERS.2009.5289059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological image distances for hyperspectral dimensionality exploration using Kernel-PCA and ISOMAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2009 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Le Cap, South Africa. pp.III-109 - III-112, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2009.5418063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Generalised Divergences Help for Invariant Neural Networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Science of Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14071, Springer Nature Switzerland, pp.82-90, 2023, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-38271-0_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303522v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological processing of univariate Gaussian distribution-valued images based on Poincaré upper-half plane representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frank Nielsen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Theory of Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.331-366, 2014, Signals and Communication Technology, 978-3-319-05316-5. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05317-2_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795012v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector ordering and multispectral morphological image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vector Ordering and Multispectral Morphological Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, pp.223-239, 2014, Advances in Low-Level Color Image Processing, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-7584-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCEDE DE RECONSTITUTION AUTOMATIQUE DE L’ARCHITECTURE DU RENFORT D’UN MATERIAU COMPOSITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanneck Wielhorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3104301B1. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Resolution Range Profile Classifiers Require Aspect-Angle Awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwyn Brient</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Kassab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Generative Models for High-Resolution Range Profiles: Capturing Geometry-Driven Trends in a Large-Scale Maritime Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwyn Brient</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Kassab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting the Hypersphere Loss Function from Anomaly Detection to Anomaly Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao P C Bertoldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Decencière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near out-of-distribution detection for low-resolution radar micro-Doppler signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Adnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Airiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660033v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instance segmentation of 3D woven fabric from tomography images by Deep Learning and morphological pseudo-labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanneck Wielhorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zyad Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345132v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Unsupervised to Semi-supervised Anomaly Detection Methods for HRRP Targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Adnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Airiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICLR 2021 Challenge for Computational Geometry & Topology: Design and Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Miolane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Caorsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Guerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Random Projection Outlyingness for Unsupervised Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Adnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Airiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203686v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topics in mathematical morphology for multivariate images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">General Mathematics [math.GM]. Ecole Nationale Supérieure des Mines de Paris, 2012. English. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012ENMP0086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00820581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to Mathematical Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Velasco-Forero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Signal and Image processing. Institut Polytechnique de Paris, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03847542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId343"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404051v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Roblin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baccou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Dougniaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Velasco-Forero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2025.106573" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422798v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Penaud--Polge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Angulo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1685766" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033116v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Blusseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohu Liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667754v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Sinchuk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanneck Wielhorski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Mendoza Quispe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108396" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330303v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M&#225;rcio Martins da Cruz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Sangalli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;rese Baldeweck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.3024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877588v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Jouaber" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Bonnabel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pilt&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Angulo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-022-01823-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649895v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Valle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aur&#233;lio Granero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Francisco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01092-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838296v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lazard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Flouret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.2640" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813502v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zyad Haddad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2022.110333" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221652v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pag&#232;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1417867" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632225v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2022.397" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445098v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Deschaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duque" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Richa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Marcotegui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13224713" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909738v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gigli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.07.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916788v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Moscoso Thompson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Biasotti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Giachetti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Tortorici" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Werghi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2020.07.011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007281v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ku" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco C Veltkamp" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Boom" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duque-Arias" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2020.09.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430341v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Fehri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Meyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2019.11.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915633v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Ponchon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2020-0102" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430333v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2019-0002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737876v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benton Metcalf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meneghetti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Avestruz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Bellagamba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;cio R. Bom" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832797" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957089v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Millan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Aquino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tardaguila" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01774421v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moscoso Thompson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tortorici" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Werghi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berretti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957088v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trafimow" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Amrhein" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corson Areshenkoff" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Barrera-Causil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00699" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688716v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01159878v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Chen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvina Goh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze Kim Pang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2015.2442213" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250277v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Biasotti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cerri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aono" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ben Hamza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Garro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-015-1146-3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877144v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2014.05.015" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110199v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gueguen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797378v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-013-0429-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751338v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2012.08.011" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751347v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2012.2211336" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00833508v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2011.2144611" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658903v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.v30.p111-122" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00831767v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Klossa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daliphard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Toussard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veilh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Manfait" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.039" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NF3F7T30-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461625v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Eduardo Valle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Batista Florindo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09544-2_32" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585728v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494036v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwyn Brient" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Kassab" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RadarConf2559087.2025.11204884" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241891v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Onghena" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV66043.2025.00128" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112110v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Dimitrova" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09544-2_27" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485439v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Gayrard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250560v3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Mohammadi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-58665-1_18" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730200v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Baudier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jean" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brooks" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404162v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2024-38916" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541886v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875162v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Malet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Querre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Papine-Paktoris" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483148v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00192" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300007v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maurel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Petrisor" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117649v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31975-4_12" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839458v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722767v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703287v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738665v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04028693v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721056v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805667v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Rhim" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805743v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228070v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355356v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139997v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Goulette" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Serna" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03463046v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Bonnabel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pilte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414681" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213645v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221651v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076384v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bauw" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Adnet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Airiau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RadarConf2043947.2020.9266497" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909741v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ravi Kiran" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paul" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagarjuna Vemuri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071470v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288566v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288078v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunxiang Zhang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182477v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Duque-Arias" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30645-8_17" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02167903v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xiao" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Burdin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bornschl&#246;gl" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071450v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01985579v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451715" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799029v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451395" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823866v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01877624v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Min" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjuan Chen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01774423v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Barthe" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Berretti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3dor.20181055" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500459v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Limberger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Wilson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aono" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Audebert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boulch" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500436v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Hamza" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bustos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484281v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01536368v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711811v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361512v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425738v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Figliuzzi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bilodeau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48680-2_24" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535506v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tuccillo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Huertas-Company" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921317000552" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314067v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Giachetti" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fornasa" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Parezzan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Saletti" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Zambaldo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110976v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25040-3_70" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250280v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_7" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250264v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivor Tsang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tat-Jen Cham" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178257" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010418v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Frontera-Pons" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Veganzones" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947518" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834641v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38294-9_19" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834667v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38294-9_24" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N1S7GWS7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834635v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38294-9_15" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K0ZW94KF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903863v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658963v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21569-8_1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F6KV7F85-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00904221v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Koudoro" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658951v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21569-8_31" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3HHD36X7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834487v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17688-3_42" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WDDLPD1G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00904100v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834434v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5651305" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834442v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.863" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834482v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.850187" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834484v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.850171" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834432v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5651969" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449454v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2009.5418095" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00458687v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2009.5289059" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00904096v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2009.5418063" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303522v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38271-0_9" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00795012v3" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-05317-2_12" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05317-2_12" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110207v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7584-8_7" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533364v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512996v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494027v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319313v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao P C Bertoldo" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345132v2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660033v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03505132v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Miolane" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caorsi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Lupo" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Guerard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guigui" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254510v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203686v2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00820581v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENMP0086" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03847542v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422798v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Penaud--Polge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Velasco-Forero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Angulo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1685766" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404051v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Roblin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baccou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Dougniaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2025.106573" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033116v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Blusseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohu Liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330303v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M&#225;rcio Martins da Cruz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Sangalli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;rese Baldeweck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.3024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667754v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Sinchuk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanneck Wielhorski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Mendoza Quispe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108396" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649895v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Valle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aur&#233;lio Granero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Francisco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01092-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877588v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Jouaber" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Bonnabel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pilt&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Angulo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-022-01823-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838296v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lazard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Flouret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.2640" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632225v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2022.397" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813502v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zyad Haddad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2022.110333" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221652v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pag&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1417867" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445098v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Deschaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duque" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Richa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Marcotegui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13224713" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916788v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Moscoso Thompson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Biasotti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Giachetti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Tortorici" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Werghi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2020.07.011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909738v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gigli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.07.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007281v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ku" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco C Veltkamp" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Boom" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duque-Arias" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2020.09.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430341v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Fehri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Meyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2019.11.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915633v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Ponchon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2020-0102" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737876v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benton Metcalf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meneghetti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Avestruz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Bellagamba" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;cio R. Bom" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832797" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430333v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2019-0002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957089v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Millan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Aquino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tardaguila" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01774421v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moscoso Thompson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tortorici" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Werghi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berretti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957088v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trafimow" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Amrhein" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corson Areshenkoff" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Barrera-Causil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00699" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688716v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01159878v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Chen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvina Goh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze Kim Pang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2015.2442213" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250277v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Biasotti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cerri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aono" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ben Hamza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Garro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-015-1146-3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877144v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2014.05.015" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110199v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gueguen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797378v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-013-0429-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751338v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2012.08.011" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751347v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2012.2211336" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00833508v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2011.2144611" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658903v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.v30.p111-122" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00831767v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Klossa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daliphard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Toussard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veilh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Manfait" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.039" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NF3F7T30-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461625v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Eduardo Valle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Batista Florindo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09544-2_32" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585728v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494036v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwyn Brient" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Kassab" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RadarConf2559087.2025.11204884" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241891v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Onghena" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV66043.2025.00128" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112110v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Dimitrova" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09544-2_27" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250560v3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Mohammadi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-58665-1_18" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485439v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Gayrard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730200v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Baudier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jean" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brooks" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541886v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404162v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2024-38916" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875162v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Malet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Querre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Papine-Paktoris" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300007v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maurel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Petrisor" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483148v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00192" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117649v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31975-4_12" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738665v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839458v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722767v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703287v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721056v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04028693v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805667v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Rhim" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805743v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03463046v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Bonnabel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pilte" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414681" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355356v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139997v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Goulette" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Serna" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228070v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213645v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221651v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076384v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bauw" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Adnet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Airiau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RadarConf2043947.2020.9266497" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909741v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ravi Kiran" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paul" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagarjuna Vemuri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288566v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071470v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288078v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunxiang Zhang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182477v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Duque-Arias" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30645-8_17" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02167903v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xiao" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Burdin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bornschl&#246;gl" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071450v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01985579v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451715" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799029v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451395" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823866v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01877624v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Min" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjuan Chen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01774423v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Barthe" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Berretti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3dor.20181055" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500459v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Limberger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Wilson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aono" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Audebert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boulch" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500436v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Hamza" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bustos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484281v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01536368v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711811v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425738v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Figliuzzi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bilodeau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48680-2_24" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535506v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tuccillo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Huertas-Company" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921317000552" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361512v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314067v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Giachetti" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fornasa" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Parezzan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Saletti" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Zambaldo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250264v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivor Tsang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tat-Jen Cham" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178257" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110976v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25040-3_70" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250280v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_7" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010418v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Frontera-Pons" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Veganzones" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947518" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834641v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38294-9_19" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834667v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38294-9_24" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N1S7GWS7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834635v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38294-9_15" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K0ZW94KF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903863v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658963v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21569-8_1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F6KV7F85-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00904221v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Koudoro" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658951v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21569-8_31" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3HHD36X7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834484v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.850171" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834482v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.850187" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834434v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5651305" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834442v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.863" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834487v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17688-3_42" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WDDLPD1G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00904100v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834432v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5651969" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449454v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2009.5418095" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00458687v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2009.5289059" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00904096v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2009.5418063" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303522v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38271-0_9" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00795012v3" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-05317-2_12" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05317-2_12" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110207v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7584-8_7" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533364v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512996v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494027v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319313v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao P C Bertoldo" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660033v2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345132v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254510v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03505132v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Miolane" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caorsi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Lupo" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Guerard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guigui" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203686v2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00820581v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENMP0086" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03847542v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>